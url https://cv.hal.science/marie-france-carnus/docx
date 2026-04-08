--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -66,3902 +66,4114 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sujet-enseignant au coeur de l'hybridation lors de la « domiciliarisation » des situations d'enseignement/apprentissage en période de pandémie</w:t>
+                <w:t xml:space="preserve">Construire une posture inclusive pour prévenir certains effets de stéréotypes de genre à l’École. Une ingénierie inclusive didactique clinique coopérative en mathématiques et en EPS au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+                <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Penser les pratiques inclusives, dans et hors les murs, de l’école à l’université : enjeux sociaux, politiques et éducatifs, 78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15ike⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851804v1</w:t>
+                <w:t xml:space="preserve">hal-05563939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inanticipable est arrivé !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Messaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14hr1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du rapport à l’erreur sur les pratiques évaluatives en STMS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le sujet-enseignant au coeur de l'hybridation lors de la « domiciliarisation » des situations d'enseignement/apprentissage en période de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50, pp.85-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306052v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « déjà-là » des enseignant·e·s à l’épreuve de la « continuité pédagogique » en Suisse et en France : évolution des rapports à l’institution et au numérique</w:t>
+                <w:t xml:space="preserve">Les effets du rapport à l’erreur sur les pratiques évaluatives en STMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Alvarez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Khouloud Abdallah Chatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Léal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Ruppen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Educational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24452/sjer.44.3.2⟩</w:t>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, pp.51-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.4604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909085v1</w:t>
+                <w:t xml:space="preserve">hal-04306052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre désir inconscient et raison professionnelle : étude d’une démarche d’enseignement intégrant la tablette numérique en musculation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le « déjà-là » des enseignant·e·s à l’épreuve de la « continuité pédagogique » en Suisse et en France : évolution des rapports à l’institution et au numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Périsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ruppen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ejrieps.8175⟩</w:t>
+              <w:t xml:space="preserve">Swiss Journal of Educational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (3), pp.312-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24452/sjer.44.3.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985683v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle présence pour accompagner l’apprentissage à distance ?</w:t>
+                <w:t xml:space="preserve">Entre désir inconscient et raison professionnelle : étude d’une démarche d’enseignement intégrant la tablette numérique en musculation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51, pp.3-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.8175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsvives.6083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03762352v1</w:t>
+                <w:t xml:space="preserve">hal-03985683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle présence pour accompagner l'apprentissage à distance ?</w:t>
+                <w:t xml:space="preserve">Quelle présence pour accompagner l’apprentissage à distance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 36</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsvives.6083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398500v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03762352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le «déjà-là» proxémique, un analyseur de l’épreuve interactive dans les activités physiques sportives et artistiques</w:t>
+                <w:t xml:space="preserve">Quelle présence pour accompagner l'apprentissage à distance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604328v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse didactique clinique de pratiques déclarées par les enseignants d'EPS :</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le «déjà-là» proxémique, un analyseur de l’épreuve interactive dans les activités physiques sportives et artistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (1), pp.194-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25656/01:17731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01878110v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoir(s) et compétence(s) : des controverses aux questions vives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse didactique clinique de pratiques déclarées par les enseignants d'EPS :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Guerchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
+                <w:t xml:space="preserve">Hanene Lengliz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dupont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Denis Loizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43, pp.29-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675615v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01878110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment enseigner &amp;quot;le sentir et le dire&amp;quot;? Une double compétence : olfactive et langagière dans l'analyse sensorielle du vin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Savoir(s) et compétence(s) : des controverses aux questions vives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rdid.023.0081⟩</w:t>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Mêlées et démêlés, 50 ans de recherches en sciences de l’éducation, 40, pp.79-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dse.2875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463104v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostension en EPS :Influence des déterminants personnels et du contexte institutionnel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment enseigner &amp;quot;le sentir et le dire&amp;quot;? Une double compétence : olfactive et langagière dans l'analyse sensorielle du vin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N°23 (1), pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdid.023.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.2236⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04079570v1</w:t>
+                <w:t xml:space="preserve">hal-03463104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport au savoir de l’enseignant et pratiques de classe en éducation à la santé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ostension en EPS : influence des déterminants personnels et du contexte institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Léal -Marie-</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.2236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611364v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostension en EPS : influence des déterminants personnels et du contexte institutionnel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ostension en EPS :Influence des déterminants personnels et du contexte institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Léal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+              <w:t xml:space="preserve">, 2014, 12, pp.75-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheseducations.2236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611342v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déjà-là décisionnel de l’enseignant en éducation à la santé. Une étude de cas en didactique clinique à l’école élémentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Rapport au savoir de l’enseignant et pratiques de classe en éducation à la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Léal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (1), pp.35-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608677v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le déjà-là décisionnel de l’enseignant en éducation à la santé. Une étude de cas en didactique clinique à l’école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Léal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse didactique clinique de l'activité décisionnelle de deux enseignantes en éducation Physique et Sportive (EPS) : l'éclairage du concept de milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (3), pp.49-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’auto-positionnement à l’extraction de leviers pour l’élaboration d’un continuum de formation. L’intérêt d’un regard didactique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Abdallah Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les instruments de l'évaluation des pratiques professionnelles et leurs effets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8ème colloque du gEvaPP, Jan 2024, Bruxelle, Belgique. pp.91-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium : De l’intérêt de questionner la décovidisation de la recherche et des pratiques ? 10e Colloque international en éducation, CRIFPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Risse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Colloque international en éducation du CRIFPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante, Université Laval (CRIFPE-Laval), May 2023, Montréal Québec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport au numérique des enseignants durant la continuité pédagogique : lycée professionnel, technologique ou général, quelles influences sur les pratiques enseignantes ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les effets du rapport à l’eau dans l’enseignement du savoir nager en EPS. Études de cas contrastés en maternelle et en 6ème.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Faire résultat(s) dans les recherches en sciences de l’éducation, EFTS, 5-7 juin, 2023, Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4ème Colloque International « SPORT, SANTÉ &amp; PERFORMANCE »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833897v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport à l’erreur chez les enseignants de STMS face au défi des savoirs controversés</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rapport au numérique des enseignants durant la continuité pédagogique : lycée professionnel, technologique ou général, quelles influences sur les pratiques enseignantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Carnus</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Maumon  de Longevialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chaplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SIEST Méditerranée 2023 Education scientifique et technologique pour tous face aux défis du futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIEST, May 2023, Hammamet (Tunisie), France</w:t>
+              <w:t xml:space="preserve">Colloque Faire résultat(s) dans les recherches en sciences de l’éducation, EFTS, 5-7 juin, 2023, Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734308v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des disciplines sur l’adaptabilité au numérique des enseignants</w:t>
+                <w:t xml:space="preserve">Le rapport à l’erreur chez les enseignants de STMS face au défi des savoirs controversés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Alvarez</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Khouloud Abdallah Chatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Léal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pour quoi ? Avec qui ? Comment ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaures UMR EFTS, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque SIEST Méditerranée 2023 Education scientifique et technologique pour tous face aux défis du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIEST, May 2023, Hammamet (Tunisie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400594v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium : Dé-covidiser les recherches et les pratiques éducatives?&amp;quot; 90ème congrès de l'ACFAS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet des disciplines sur l’adaptabilité au numérique des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Maumon  de Longevialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chaplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dé-covidiser les recherches et les pratiques éducatives?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Montréal Québec, France</w:t>
+              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pour quoi ? Avec qui ? Comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaures UMR EFTS, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330447v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des disciplines sur l'adaptabilité au numérique des enseignants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+                <w:t xml:space="preserve">Symposium : Dé-covidiser les recherches et les pratiques éducatives?&amp;quot; 90ème congrès de l'ACFAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Risse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Ducamp</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">patricia mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales d’étude (Pratiques d’enseignement – apprentissage en période de pandémie : entre continuité pédagogique et rupture professionnelle), Université Toulouse Jean Jaurès &amp; Université de Genève, les 30 juin et 1er juillet 2022.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Dé-covidiser les recherches et les pratiques éducatives?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Montréal Québec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841749v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de compétences collectives au sein de deux ingénieries prototypiques de la recherche EDiCOViD : dévoluer l'institutionnalisation en mathématiques dans deux classes de 6ème.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet des disciplines sur l'adaptabilité au numérique des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chaplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès international de la Théorie de l'Action Conjointe en Didactique, Pour reconstruire de la forme scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées internationales d’étude (Pratiques d’enseignement – apprentissage en période de pandémie : entre continuité pédagogique et rupture professionnelle), Université Toulouse Jean Jaurès &amp; Université de Genève, les 30 juin et 1er juillet 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262600v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d'enseignement - apprentissage en contexte de confinement : « continuité » ou rupture pédagogique ? La recherche action EDiCOViD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Confinement et pratiques d'enseignement-apprentissage en EPS : continuité ou rupture pédagogique ? Le projet EDiCOViD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Loizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès International TACD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, A distance, France</w:t>
+              <w:t xml:space="preserve">Symposium 2A : Activité physique des jeunes et enseignements-apprentissage en éducation physique durant la pandémie de la COVID-19 : vers une transformation des pratiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517460v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ingénierie Hybride Didactique Clinique Coopérative (IHD2C) dans le projet RA-EDiCOViD : fondements et méthodes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La construction de compétences collectives au sein de deux ingénieries prototypiques de la recherche EDiCOViD : dévoluer l'institutionnalisation en mathématiques dans deux classes de 6ème.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hejer Ben Jomâa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès international de la Théorie de l'Action Conjointe en Didactique : Pour reconstruire de la forme scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nancy, France. pp.18-31</w:t>
+              <w:t xml:space="preserve">2ème congrès international de la Théorie de l'Action Conjointe en Didactique, Pour reconstruire de la forme scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262602v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception du questionnaire dans l’enquête RA-EDICOVID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EVALSUP 5th Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Oujda (à distance), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descendons la montagne : exploring the impact of research on pedagogy and practice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'ingénierie Hybride Didactique Clinique Coopérative (IHD2C) dans le projet RA-EDiCOViD : fondements et méthodes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hejer Ben Jomâa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international AIESEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Alberta, Canada</w:t>
+              <w:t xml:space="preserve">2ème congrès international de la Théorie de l'Action Conjointe en Didactique : Pour reconstruire de la forme scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nancy, France. pp.18-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256347v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation de la formation à/ par la recherche dans une logique coopérative : l'exemple du Master MEEF ADIR</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques d'enseignement - apprentissage en contexte de confinement : « continuité » ou rupture pédagogique ? La recherche action EDiCOViD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TACD 2021 : 2ème Congrès International de la Théorie de l'Action Conjointe en Didactique Pour une reconstruction de la forme scolaire d'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nancy, France. pp.47-67</w:t>
+              <w:t xml:space="preserve">2ème Congrès International TACD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603308v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement et pratiques d'enseignement-apprentissage en EPS : continuité ou rupture pédagogique ? Le projet EDiCOViD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Descendons la montagne : exploring the impact of research on pedagogy and practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Turcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium 2A : Activité physique des jeunes et enseignements-apprentissage en éducation physique durant la pandémie de la COVID-19 : vers une transformation des pratiques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Congrès international AIESEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256327v1</w:t>
+                <w:t xml:space="preserve">hal-04256347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d’enseignement – apprentissage en contexte de confinement : continuité ou rupture pédagogique ? Le projet EDiCOViD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hybridation de la formation à/ par la recherche dans une logique coopérative : l'exemple du Master MEEF ADIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cordelois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AUPTIC•Education 2020 – Les technologies au service du pédagogique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Louvain-la-Neuve, France</w:t>
+              <w:t xml:space="preserve">TACD 2021 : 2ème Congrès International de la Théorie de l'Action Conjointe en Didactique Pour une reconstruction de la forme scolaire d'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nancy, France. pp.47-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909159v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport à l’erreur chez les enseignants de STMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Abdallah Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Léal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, Jul 2019, Bordeaux, France. pp.464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse sensorielle des vins, un savoir impossible à institutionnaliser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pratiques d’enseignement – apprentissage en contexte de confinement : continuité ou rupture pédagogique ? Le projet EDiCOViD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès international de la Théorie de l'Action Conjointe en Didactique - La TACD en questions, questions à la didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque international AUPTIC•Education 2020 – Les technologies au service du pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Louvain-la-Neuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999972v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse sensorielle des vins, un savoir impossible à institutionnaliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès international de la Théorie de l'Action Conjointe en Didactique - La TACD en questions, questions à la didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des savoirs incorporés au cœur des compétences, l’éclairage de la didactique clinique</w:t>
+                <w:t xml:space="preserve">L’analyse sensorielle des vins, un savoir impossible à institutionnaliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Mêlées et démêlées – 50 ans de recherches en Sciences de l’Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1er Congrès international de la Théorie de l'Action Conjointe en Didactique - La TACD en questions, questions à la didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909170v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport au(x) savoir(s) au cœur des dispositifs de formation professionnelle des enseignants. Une nouvelle voie à explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres internationales du Réseau de recherche en Éducation et en Formation, Conservatoire National des Arts et Métiers (CNAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner l’analyse sensorielle des vins comme diffusion du patrimoine alimentaire : « le déjà-là » sensoriel de l’enseignant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Des savoirs incorporés au cœur des compétences, l’éclairage de la didactique clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Heritage &amp; Culinary Practices, Patrimoines Alimentaires et Pratiques Culinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Pierre et Marie Curie; Université Paris-Sorbonne, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international Mêlées et démêlées – 50 ans de recherches en Sciences de l’Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237383v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expression de la part privée du sujet enseignant en éducation santé à l'école. Une étude de cas en didactique clinique en classe ordinaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseigner l’analyse sensorielle des vins comme diffusion du patrimoine alimentaire : « le déjà-là » sensoriel de l’enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4è colloque d’UNIRéS : « Education à la santé et complexité : Recherche, formation, pratiques ». Paris 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Food Heritage &amp; Culinary Practices, Patrimoines Alimentaires et Pratiques Culinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pierre et Marie Curie; Université Paris-Sorbonne, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611299v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'expression de la part privée du sujet enseignant en éducation santé à l'école. Une étude de cas en didactique clinique en classe ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Léal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4è colloque d’UNIRéS : « Education à la santé et complexité : Recherche, formation, pratiques ». Paris 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le déjà-là expérientiel de l'enseignant en éducation à la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérience et Professionnalisation dans les champs de la formation, de l’éducation et du travail ; état des lieux et nouveaux enjeux – Lille (France) 26, 27, 28 septembre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3971,111 +4183,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENSEIGNER LA PARTIE OLFACTIVE DE L’ANALYSE SENSORIELLE DES VINS « LE SENTIR ET LE DIRE »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Wine Symposium of Toulouse'15 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4085,354 +4297,354 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport(s) au(x) savoir(s) : quels sujets ? Quels savoirs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Therriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de recherche et d’intervention sur la réussite scolaire (CRIRES), 189 p., 2020, 978-2-921559-49-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intervention en EPS et en sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Margnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue EPS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 112 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01870138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intervention en sport et ses contextes institutionnels : cultures et singularité de l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Amans-Passaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université des Sciences Sociales de Toulouse, pp.302, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4442,742 +4654,742 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiguiller le ciel en ingénierie de résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Wallian, Marie-Paule Poggi et Gaëlle Lefer-Sauvage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les savoirs de l'extrême. Médiation-appropriation en contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des Archives Contemporaines, 2023, 9782813004901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455979v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l’École en dehors de l’école : l’oxymore de la continuité pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gomez-Gauthié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dirigé par Weiss, P.-O. et Alì, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éducation aux marges en temps de pandémie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires des Antilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Apprentissage, éducation et socialisation, 9791095177357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l'école en dehors de l'école : un oxymore de la continuité pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gomez-Gauthié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Weiss; Pierre-Olivier and Ali; Maurizio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation aux marges en temps de pandémie : précarités, inégalités et fractures numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires des Antilles (PUA), pp.155-180, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l'École en dehors de l'école : l'oxymore de la continuité pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gomez-Gauthié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation aux marges en temps de pandémie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires des Antilles, 2022, 9791095177357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des savoirs incorporés au cœur des compétences. L’éclairage de la didactique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans Dupont, P., Buznic-Bourgeacq, P., Carnus, M-F. Compétence(s) et savoir(s) pour enseigner et pour apprendre : controverses, compromis ou compromissions ? Actes du colloque international Mêlées et Démêlés, 50 ans de recherches en Sciences de l'Éducation, Toulouse 20-22 septembre 2017. L’Harmatthan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.163-178, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/har.dupon.2019.01.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport au(x) savoir(s) au cœur des dispositifs de formation professionnelle des enseignants : une nouvelle voie à explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-France Carnus, Dorothée Baillet, Geneviève Therriault, Valérie Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sur le rapport au(x) savoir(s) et formation des enseignants. Un dialogue nécessaire et fructueux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.79-98, 2019, 9782807326255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation à la santé dans le premier degré : une institutionnalisation impossible pour le sujet enseignant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Léal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-France Carnus; André Terrisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique clinique de l'EPS. Le sujet enseignant en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions EP&amp;S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Recherche et formation, 9782867134548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5324,51 +5536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851804v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218645v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306052v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Abdallah Chatti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;al" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4604" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le P&#233;risset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ruppen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.44.3.2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985683v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.8175" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762352v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604328v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:17731" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Guerchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Lengliz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loizon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.2875" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463104v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.023.0081" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.2236" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611342v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;al -Marie-" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608677v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00782595v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081965v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Risse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon  de Longevialle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734308v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=patricia mothes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262600v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dejean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Test&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03517460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Ben Jom&#226;a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Turcotte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03603308v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordelois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256327v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614151v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237383v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611299v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01240358v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Baillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Therriault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870138v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Margnes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-eps.com/fr/l-intervention-en-eps-et-en-sport_o-15564.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784667v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455979v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carnus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985620v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gomez-Gauthi&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0155" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260254v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021155v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463212v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.dupon.2019.01.0163" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463204v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611249v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/didactique-clinique-de-l-eps_o-15355.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Fillion-Quibel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ike" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218645v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851804v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306052v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Abdallah Chatti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;al" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le P&#233;risset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ruppen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.44.3.2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.8175" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762352v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6083" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398500v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:17731" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Guerchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Lengliz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loizon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675615v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.2875" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.023.0081" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611342v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;al -Marie-" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.2236" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608677v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00782595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Risse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580791v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vayre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon  de Longevialle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734308v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=patricia mothes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dejean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Test&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262602v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Ben Jom&#226;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03517460v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256347v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Turcotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03603308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordelois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718768v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999972v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909170v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611296v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01240358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675682v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Baillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Therriault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Margnes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-eps.com/fr/l-intervention-en-eps-et-en-sport_o-15564.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784667v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455979v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carnus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985620v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gomez-Gauthi&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0155" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021155v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.dupon.2019.01.0163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463204v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/didactique-clinique-de-l-eps_o-15355.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>