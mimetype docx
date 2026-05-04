--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -217,256 +217,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inanticipable est arrivé !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le sujet-enseignant au coeur de l'hybridation lors de la « domiciliarisation » des situations d'enseignement/apprentissage en période de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50, pp.85-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05218645v1</w:t>
+                <w:t xml:space="preserve">hal-04851804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sujet-enseignant au coeur de l'hybridation lors de la « domiciliarisation » des situations d'enseignement/apprentissage en période de pandémie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’inanticipable est arrivé !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Messaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mothes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14hr1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851804v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du rapport à l’erreur sur les pratiques évaluatives en STMS</w:t>
               </w:r>
@@ -777,51 +777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle présence pour accompagner l’apprentissage à distance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -881,51 +881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle présence pour accompagner l'apprentissage à distance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1351,291 +1351,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostension en EPS : influence des déterminants personnels et du contexte institutionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Léal -Marie-</w:t>
+                <w:t xml:space="preserve">Ostension en EPS :Influence des déterminants personnels et du contexte institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Léal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+              <w:t xml:space="preserve">, 2014, 12, pp.75-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheseducations.2236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611342v1</w:t>
+                <w:t xml:space="preserve">hal-04079570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostension en EPS :Influence des déterminants personnels et du contexte institutionnel</w:t>
+                <w:t xml:space="preserve">Rapport au savoir de l’enseignant et pratiques de classe en éducation à la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Léal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (1), pp.35-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.2236⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04079570v1</w:t>
+                <w:t xml:space="preserve">hal-03611364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport au savoir de l’enseignant et pratiques de classe en éducation à la santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Léal</w:t>
+                <w:t xml:space="preserve">Ostension en EPS : influence des déterminants personnels et du contexte institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Léal -Marie-</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.2236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611364v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déjà-là décisionnel de l’enseignant en éducation à la santé. Une étude de cas en didactique clinique à l’école élémentaire</w:t>
               </w:r>
@@ -1893,372 +1893,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium : De l’intérêt de questionner la décovidisation de la recherche et des pratiques ? 10e Colloque international en éducation, CRIFPE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+                <w:t xml:space="preserve">Le rapport au numérique des enseignants durant la continuité pédagogique : lycée professionnel, technologique ou général, quelles influences sur les pratiques enseignantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Risse</w:t>
+                <w:t xml:space="preserve">Nathalie Maumon  de Longevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+                <w:t xml:space="preserve">Claire Chaplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Colloque international en éducation du CRIFPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante, Université Laval (CRIFPE-Laval), May 2023, Montréal Québec, France</w:t>
+              <w:t xml:space="preserve">Colloque Faire résultat(s) dans les recherches en sciences de l’éducation, EFTS, 5-7 juin, 2023, Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330445v1</w:t>
+                <w:t xml:space="preserve">hal-04833897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du rapport à l’eau dans l’enseignement du savoir nager en EPS. Études de cas contrastés en maternelle et en 6ème.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Fillion-Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque International « SPORT, SANTÉ &amp; PERFORMANCE »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport au numérique des enseignants durant la continuité pédagogique : lycée professionnel, technologique ou général, quelles influences sur les pratiques enseignantes ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Maumon  de Longevialle</w:t>
+                <w:t xml:space="preserve">Symposium : De l’intérêt de questionner la décovidisation de la recherche et des pratiques ? 10e Colloque international en éducation, CRIFPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Risse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Chaplier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ducamp</w:t>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Faire résultat(s) dans les recherches en sciences de l’éducation, EFTS, 5-7 juin, 2023, Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10e Colloque international en éducation du CRIFPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante, Université Laval (CRIFPE-Laval), May 2023, Montréal Québec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833897v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport à l’erreur chez les enseignants de STMS face au défi des savoirs controversés</w:t>
               </w:r>
@@ -2352,77 +2352,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des disciplines sur l’adaptabilité au numérique des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Maumon  de Longevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chaplier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2460,64 +2460,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium : Dé-covidiser les recherches et les pratiques éducatives?&amp;quot; 90ème congrès de l'ACFAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Risse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2624,64 +2624,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chaplier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales d’étude (Pratiques d’enseignement – apprentissage en période de pandémie : entre continuité pédagogique et rupture professionnelle), Université Toulouse Jean Jaurès &amp; Université de Genève, les 30 juin et 1er juillet 2022.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
@@ -2704,233 +2704,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement et pratiques d'enseignement-apprentissage en EPS : continuité ou rupture pédagogique ? Le projet EDiCOViD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+                <w:t xml:space="preserve">Pratiques d'enseignement - apprentissage en contexte de confinement : « continuité » ou rupture pédagogique ? La recherche action EDiCOViD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium 2A : Activité physique des jeunes et enseignements-apprentissage en éducation physique durant la pandémie de la COVID-19 : vers une transformation des pratiques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">2ème Congrès International TACD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256327v1</w:t>
+                <w:t xml:space="preserve">hal-03517460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de compétences collectives au sein de deux ingénieries prototypiques de la recherche EDiCOViD : dévoluer l'institutionnalisation en mathématiques dans deux classes de 6ème.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'ingénierie Hybride Didactique Clinique Coopérative (IHD2C) dans le projet RA-EDiCOViD : fondements et méthodes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Dejean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+                <w:t xml:space="preserve">Hejer Ben Jomâa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès international de la Théorie de l'Action Conjointe en Didactique, Pour reconstruire de la forme scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">2ème congrès international de la Théorie de l'Action Conjointe en Didactique : Pour reconstruire de la forme scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nancy, France. pp.18-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262600v1</w:t>
+                <w:t xml:space="preserve">hal-04262602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception du questionnaire dans l’enquête RA-EDICOVID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2959,653 +2959,653 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EVALSUP 5th Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Oujda (à distance), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ingénierie Hybride Didactique Clinique Coopérative (IHD2C) dans le projet RA-EDiCOViD : fondements et méthodes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction de compétences collectives au sein de deux ingénieries prototypiques de la recherche EDiCOViD : dévoluer l'institutionnalisation en mathématiques dans deux classes de 6ème.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hejer Ben Jomâa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès international de la Théorie de l'Action Conjointe en Didactique : Pour reconstruire de la forme scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nancy, France. pp.18-31</w:t>
+              <w:t xml:space="preserve">2ème congrès international de la Théorie de l'Action Conjointe en Didactique, Pour reconstruire de la forme scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262602v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d'enseignement - apprentissage en contexte de confinement : « continuité » ou rupture pédagogique ? La recherche action EDiCOViD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+                <w:t xml:space="preserve">Descendons la montagne : exploring the impact of research on pedagogy and practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Loizon</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Turcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès International TACD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, A distance, France</w:t>
+              <w:t xml:space="preserve">Congrès international AIESEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517460v1</w:t>
+                <w:t xml:space="preserve">hal-04256347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descendons la montagne : exploring the impact of research on pedagogy and practice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Potdevin</w:t>
+                <w:t xml:space="preserve">Hybridation de la formation à/ par la recherche dans une logique coopérative : l'exemple du Master MEEF ADIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cordelois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international AIESEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Alberta, Canada</w:t>
+              <w:t xml:space="preserve">TACD 2021 : 2ème Congrès International de la Théorie de l'Action Conjointe en Didactique Pour une reconstruction de la forme scolaire d'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nancy, France. pp.47-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256347v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation de la formation à/ par la recherche dans une logique coopérative : l'exemple du Master MEEF ADIR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pablo Buznic-Bourgeacq</w:t>
+                <w:t xml:space="preserve">Confinement et pratiques d'enseignement-apprentissage en EPS : continuité ou rupture pédagogique ? Le projet EDiCOViD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TACD 2021 : 2ème Congrès International de la Théorie de l'Action Conjointe en Didactique Pour une reconstruction de la forme scolaire d'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nancy, France. pp.47-67</w:t>
+              <w:t xml:space="preserve">Symposium 2A : Activité physique des jeunes et enseignements-apprentissage en éducation physique durant la pandémie de la COVID-19 : vers une transformation des pratiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603308v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport à l’erreur chez les enseignants de STMS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Léal</w:t>
+                <w:t xml:space="preserve">Pratiques d’enseignement – apprentissage en contexte de confinement : continuité ou rupture pédagogique ? Le projet EDiCOViD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Jul 2019, Bordeaux, France. pp.464</w:t>
+              <w:t xml:space="preserve">Colloque international AUPTIC•Education 2020 – Les technologies au service du pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Louvain-la-Neuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614151v1</w:t>
+                <w:t xml:space="preserve">hal-03909159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d’enseignement – apprentissage en contexte de confinement : continuité ou rupture pédagogique ? Le projet EDiCOViD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+                <w:t xml:space="preserve">Le rapport à l’erreur chez les enseignants de STMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Abdallah Chatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Léal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AUPTIC•Education 2020 – Les technologies au service du pédagogique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Louvain-la-Neuve, France</w:t>
+              <w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Jul 2019, Bordeaux, France. pp.464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909159v1</w:t>
+                <w:t xml:space="preserve">hal-03614151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse sensorielle des vins, un savoir impossible à institutionnaliser</w:t>
               </w:r>
@@ -3749,191 +3749,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport au(x) savoir(s) au cœur des dispositifs de formation professionnelle des enseignants. Une nouvelle voie à explorer</w:t>
+                <w:t xml:space="preserve">Des savoirs incorporés au cœur des compétences, l’éclairage de la didactique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales du Réseau de recherche en Éducation et en Formation, Conservatoire National des Arts et Métiers (CNAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international Mêlées et démêlées – 50 ans de recherches en Sciences de l’Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909181v1</w:t>
+                <w:t xml:space="preserve">hal-03909170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des savoirs incorporés au cœur des compétences, l’éclairage de la didactique clinique</w:t>
+                <w:t xml:space="preserve">Le rapport au(x) savoir(s) au cœur des dispositifs de formation professionnelle des enseignants. Une nouvelle voie à explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Mêlées et démêlées – 50 ans de recherches en Sciences de l’Éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Rencontres internationales du Réseau de recherche en Éducation et en Formation, Conservatoire National des Arts et Métiers (CNAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909170v1</w:t>
+                <w:t xml:space="preserve">hal-03909181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l’analyse sensorielle des vins comme diffusion du patrimoine alimentaire : « le déjà-là » sensoriel de l’enseignant</w:t>
               </w:r>
@@ -3995,191 +3995,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expression de la part privée du sujet enseignant en éducation santé à l'école. Une étude de cas en didactique clinique en classe ordinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Léal</w:t>
+                <w:t xml:space="preserve">Le déjà-là expérientiel de l'enseignant en éducation à la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4è colloque d’UNIRéS : « Education à la santé et complexité : Recherche, formation, pratiques ». Paris 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Expérience et Professionnalisation dans les champs de la formation, de l’éducation et du travail ; état des lieux et nouveaux enjeux – Lille (France) 26, 27, 28 septembre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611299v1</w:t>
+                <w:t xml:space="preserve">hal-03611296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déjà-là expérientiel de l'enseignant en éducation à la santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Leal</w:t>
+                <w:t xml:space="preserve">L'expression de la part privée du sujet enseignant en éducation santé à l'école. Une étude de cas en didactique clinique en classe ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Léal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérience et Professionnalisation dans les champs de la formation, de l’éducation et du travail ; état des lieux et nouveaux enjeux – Lille (France) 26, 27, 28 septembre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lille, France</w:t>
+              <w:t xml:space="preserve">4è colloque d’UNIRéS : « Education à la santé et complexité : Recherche, formation, pratiques ». Paris 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611296v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5536,51 +5536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Fillion-Quibel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ike" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218645v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851804v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306052v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Abdallah Chatti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;al" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le P&#233;risset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ruppen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.44.3.2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.8175" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762352v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6083" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398500v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:17731" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Guerchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Lengliz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loizon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675615v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.2875" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.023.0081" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611342v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;al -Marie-" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.2236" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608677v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00782595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Risse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580791v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vayre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon  de Longevialle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734308v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=patricia mothes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dejean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Test&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517524v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262602v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Ben Jom&#226;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03517460v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256347v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Turcotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03603308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordelois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909159v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718768v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999972v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909170v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611296v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01240358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675682v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Baillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Therriault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Margnes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-eps.com/fr/l-intervention-en-eps-et-en-sport_o-15564.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784667v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455979v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carnus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985620v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gomez-Gauthi&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0155" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021155v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.dupon.2019.01.0163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463204v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/didactique-clinique-de-l-eps_o-15355.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Fillion-Quibel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ike" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851804v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218645v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306052v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Abdallah Chatti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;al" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le P&#233;risset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ruppen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.44.3.2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.8175" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762352v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6083" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398500v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:17731" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Guerchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Lengliz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loizon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675615v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.2875" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.023.0081" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.2236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611364v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;al -Marie-" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608677v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00782595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon  de Longevialle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580791v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vayre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Risse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734308v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=patricia mothes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03517460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Ben Jom&#226;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517524v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dejean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Test&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Turcotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03603308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordelois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256327v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614151v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718768v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999972v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909181v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611296v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01240358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675682v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Baillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Therriault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Margnes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-eps.com/fr/l-intervention-en-eps-et-en-sport_o-15564.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784667v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455979v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carnus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985620v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gomez-Gauthi&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0155" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021155v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.dupon.2019.01.0163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463204v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/didactique-clinique-de-l-eps_o-15355.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>