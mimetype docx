--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -2704,217 +2704,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d'enseignement - apprentissage en contexte de confinement : « continuité » ou rupture pédagogique ? La recherche action EDiCOViD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'ingénierie Hybride Didactique Clinique Coopérative (IHD2C) dans le projet RA-EDiCOViD : fondements et méthodes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Loizon</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hejer Ben Jomâa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès International TACD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, A distance, France</w:t>
+              <w:t xml:space="preserve">2ème congrès international de la Théorie de l'Action Conjointe en Didactique : Pour reconstruire de la forme scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nancy, France. pp.18-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517460v1</w:t>
+                <w:t xml:space="preserve">hal-04262602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ingénierie Hybride Didactique Clinique Coopérative (IHD2C) dans le projet RA-EDiCOViD : fondements et méthodes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques d'enseignement - apprentissage en contexte de confinement : « continuité » ou rupture pédagogique ? La recherche action EDiCOViD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hejer Ben Jomâa</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès international de la Théorie de l'Action Conjointe en Didactique : Pour reconstruire de la forme scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nancy, France. pp.18-31</w:t>
+              <w:t xml:space="preserve">2ème Congrès International TACD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262602v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception du questionnaire dans l’enquête RA-EDICOVID</w:t>
               </w:r>
@@ -5536,51 +5536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Fillion-Quibel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ike" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851804v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218645v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306052v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Abdallah Chatti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;al" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le P&#233;risset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ruppen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.44.3.2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.8175" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762352v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6083" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398500v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:17731" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Guerchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Lengliz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loizon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675615v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.2875" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.023.0081" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.2236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611364v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;al -Marie-" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608677v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00782595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon  de Longevialle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580791v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vayre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Risse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734308v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=patricia mothes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03517460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Ben Jom&#226;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517524v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dejean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Test&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Turcotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03603308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordelois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256327v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614151v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718768v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999972v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909181v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611296v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01240358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675682v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Baillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Therriault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Margnes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-eps.com/fr/l-intervention-en-eps-et-en-sport_o-15564.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784667v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455979v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carnus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985620v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gomez-Gauthi&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0155" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021155v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.dupon.2019.01.0163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463204v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/didactique-clinique-de-l-eps_o-15355.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Fillion-Quibel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ike" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851804v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218645v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306052v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Abdallah Chatti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;al" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le P&#233;risset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ruppen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.44.3.2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.8175" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762352v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.6083" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398500v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:17731" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Guerchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Lengliz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loizon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675615v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Buznic-Bourgeacq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.2875" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.023.0081" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.2236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611364v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;al -Marie-" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608677v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00782595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon  de Longevialle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580791v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vayre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Risse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734308v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400594v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=patricia mothes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262602v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Ben Jom&#226;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03517460v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517524v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dejean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Test&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Turcotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03603308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cordelois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256327v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614151v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718768v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999972v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909181v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611296v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01240358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675682v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Baillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Therriault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Margnes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-eps.com/fr/l-intervention-en-eps-et-en-sport_o-15564.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784667v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455979v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carnus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985620v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gomez-Gauthi&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0155" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021155v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.dupon.2019.01.0163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463204v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/didactique-clinique-de-l-eps_o-15355.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>