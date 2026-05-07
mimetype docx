--- v0 (2026-03-18)
+++ v1 (2026-05-07)
@@ -345,191 +345,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une soirée Zoom avec La Femme de ma vie. Quand le théâtre confiné se joue en ligne et en direct</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2023/4 (218), pp.123-145</w:t>
+              <w:t xml:space="preserve">, 2024, 2023/4 (218), pp.23-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411488v1</w:t>
+                <w:t xml:space="preserve">hal-04411447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Une soirée Zoom avec La Femme de ma vie. Quand le théâtre confiné se joue en ligne et en direct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Chambat-Houillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2023/4 (218), pp.23-33</w:t>
+              <w:t xml:space="preserve">, 2024, 2023/4 (218), pp.123-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411447v1</w:t>
+                <w:t xml:space="preserve">hal-04411488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par temps de confinement : culture et médias</w:t>
               </w:r>
@@ -5208,51 +5208,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3E524E9"/>
+    <w:nsid w:val="E6E83A9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5439,51 +5439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-france-chambat-houillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7842-432X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080793509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2714133" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000042466037" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552955v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Chambat-Houillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vc3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411418v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04026625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Spies" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.012.0051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335438v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laborde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leperchey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.5138" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04055800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.8599" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04055818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.030.0077" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150017012017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10776" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1348" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.039.0119" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01699038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lebtahi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01699037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cohen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.035.0007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543840v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.003.0161" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150012002086" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.003.0143" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.003.0009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543821v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.001.0111" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04026769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Vovou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432563v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432570v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_temps_a_l_epreuve_des_medias_bresil_france_xxe_xxie_siecles_pascale_goetschel_marie_france_chambat_houillon-9782140324338-76276.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310073v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528839v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/fr/recherche/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05533121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528843v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/en/research/publications/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411554v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/culture-sorties-de-crises-9782370323965.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411303v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04026558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14423-26677-le-manuel-de-journalisme-9782340070981.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04026587v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913585v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Papin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04026839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-zoom_sur_la_fac_les_universites_a_l_epreuve_du_distanciel_yannick_lebtahi-9782343237558-70424.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04026899v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/4907/les-arts-et-la-television" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.boisv.2018.01.0007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543755v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.36613" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866195v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192071v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.31053" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543588v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924773v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848060v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192044v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barthes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.010.0009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02047888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Corff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01699035v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-france-chambat-houillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7842-432X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080793509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2714133" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000042466037" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552955v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Chambat-Houillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vc3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411418v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04026625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Spies" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.012.0051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335438v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Laborde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leperchey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.5138" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04055800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.8599" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04055818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.030.0077" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150017012017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10776" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01431702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1348" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.039.0119" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01699038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lebtahi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01699037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cohen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.035.0007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543840v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.003.0161" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150012002086" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.003.0143" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.003.0009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543821v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.001.0111" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04026769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Vovou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432563v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01432570v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_temps_a_l_epreuve_des_medias_bresil_france_xxe_xxie_siecles_pascale_goetschel_marie_france_chambat_houillon-9782140324338-76276.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310073v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528839v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/fr/recherche/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05533121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05528843v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.assas-universite.fr/en/research/publications/editions-pantheon-assas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411554v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leveneur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/culture-sorties-de-crises-9782370323965.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411303v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04411340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04026558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14423-26677-le-manuel-de-journalisme-9782340070981.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04026587v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913585v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Papin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04026839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-zoom_sur_la_fac_les_universites_a_l_epreuve_du_distanciel_yannick_lebtahi-9782343237558-70424.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04026899v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/4907/les-arts-et-la-television" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192087v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.boisv.2018.01.0007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543755v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.36613" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866195v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192071v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.31053" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543588v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924773v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848060v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192044v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barthes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.010.0009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02047888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Corff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01699035v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>