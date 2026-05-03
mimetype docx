--- v0 (2026-04-09)
+++ v1 (2026-05-03)
@@ -631,312 +631,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations rubanées à Étigny Le Brassot-Est (Yonne)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Découvertes récentes de sites Villeneuve-Saint-Germain en Eure-et-Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Creusillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katia Meunier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Irribarria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Impacts interculturels au Néolithique moyen. Du terroir au territoire : sociétés et espaces, Actes du 25e colloque interrégional sur le Néolithique, Dijon, 20-21 octobre 2001 (25), pp.261-285</w:t>
+              <w:t xml:space="preserve">Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Internéo 6, Journée d'information du 18 novembre 2006, 6, pp.7-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488129v1</w:t>
+                <w:t xml:space="preserve">hal-01488040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvertes récentes de sites Villeneuve-Saint-Germain en Eure-et-Loir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une maison dans le groupe de Chambon : le site du Clos des Gués à Pezou (Loir-et-Cher): Résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lecoeurvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Creusillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Irribarria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Internéo 6, Journée d'information du 18 novembre 2006, 6, pp.7-18</w:t>
+              <w:t xml:space="preserve">Revue archéologique de l'Est - Suppléments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Impacts interculturels au Néolithique moyen. Du terroir au territoire : sociétés et espaces, 25e colloque interrégional sur le Néolithique, Dijon, 20-21 octobre 2001, Dijon : Revue Archéologique de l’Est, supp. n°25, 2006, p. 303-317. (25), pp.303-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488040v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une maison dans le groupe de Chambon : le site du Clos des Gués à Pezou (Loir-et-Cher): Résultats préliminaires</w:t>
+                <w:t xml:space="preserve">Occupations rubanées à Étigny Le Brassot-Est (Yonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Leroy</w:t>
+                <w:t xml:space="preserve">Anne Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Creusillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Lecoeurvre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roland Irribarria</w:t>
+                <w:t xml:space="preserve">Katia Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est - Suppléments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Impacts interculturels au Néolithique moyen. Du terroir au territoire : sociétés et espaces, 25e colloque interrégional sur le Néolithique, Dijon, 20-21 octobre 2001, Dijon : Revue Archéologique de l’Est, supp. n°25, 2006, p. 303-317. (25), pp.303-317</w:t>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Impacts interculturels au Néolithique moyen. Du terroir au territoire : sociétés et espaces, Actes du 25e colloque interrégional sur le Néolithique, Dijon, 20-21 octobre 2001 (25), pp.261-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488126v1</w:t>
+                <w:t xml:space="preserve">hal-01488129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats des fouilles de la Z.A.C. des Minimes à La Riche (Indre-et-Loire)</w:t>
               </w:r>
@@ -2170,224 +2170,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur le Néolithique</w:t>
+                <w:t xml:space="preserve">Corbeilles &amp;quot;la Motte Verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Creusillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sites archéologiques de l'autoroute A19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 54, Revue Archéologique du Centre de la France, 2015, Archéologie de l'autoroute A19, 1159-7151</w:t>
+              <w:t xml:space="preserve">Les sites archéologiques de l'autoroute A19 (Loiret)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 54, 2015, Archéologie de l'autoroute A19, 1159-7151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801145v1</w:t>
+                <w:t xml:space="preserve">hal-01801342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beaune-la-Rolande &amp;quot;La Justice</w:t>
+                <w:t xml:space="preserve">Courcelles &amp;quot;le Haut de l'Aunette à Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Creusillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Irribarria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sites archéologiques de l'autoroute A19 (Loiret)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 54, 2015, Archéologie de l'autoroute A19, 1159-7151</w:t>
+              <w:t xml:space="preserve">, 54, Revue Archéologique du Centre de la France, 2015, Archéologie de l'autoroute A19, 1159-7151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801328v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fontenay-sur-Loing &amp;quot;la Plaine du Bois des Courillons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Creusillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2407,73 +2381,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sites archéologiques de l'autoroute A19 (Loiret)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, 2015, Archéologie de l'autoroute A19, 1159-7151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piffonds (Yonne) &amp;quot;La Haie de la Fèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Creusillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2493,294 +2467,320 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sites archéologiques de l'autoroute A19 (Loiret)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, 2015, Archéologie de l'autoroute A19, 1159-7151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corbeilles &amp;quot;la Motte Verte</w:t>
+                <w:t xml:space="preserve">Corbeilles &amp;quot;La Coulée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Creusillet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Irribarria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sites archéologiques de l'autoroute A19 (Loiret)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 54, 2015, Archéologie de l'autoroute A19, 1159-7151</w:t>
+              <w:t xml:space="preserve">, 54, Revue Archéologique du Centre de la France, 2015, Archéologie de l'autoroute A19, 1159-7151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801342v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courcelles &amp;quot;le Haut de l'Aunette à Guignard</w:t>
+                <w:t xml:space="preserve">Beaune-la-Rolande &amp;quot;La Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Creusillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Irribarria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sites archéologiques de l'autoroute A19 (Loiret)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 54, Revue Archéologique du Centre de la France, 2015, Archéologie de l'autoroute A19, 1159-7151</w:t>
+              <w:t xml:space="preserve">, 54, 2015, Archéologie de l'autoroute A19, 1159-7151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801322v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corbeilles &amp;quot;La Coulée</w:t>
+                <w:t xml:space="preserve">Nouvelles données sur le Néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Creusillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Irribarria</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ferdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sites archéologiques de l'autoroute A19 (Loiret)</w:t>
+              <w:t xml:space="preserve">Les sites archéologiques de l'autoroute A19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, Revue Archéologique du Centre de la France, 2015, Archéologie de l'autoroute A19, 1159-7151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801335v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sours &amp;quot;Les friches de Flotville&amp;quot; (Eure-et-Loir), mise en évidence des sols néolithiques et protohistoriques en plaine de Beauce, approche et limite de terrain et d'étude.</w:t>
               </w:r>
@@ -3771,364 +3771,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ensemble de fosses hallstattiennes à Château-Renard (Loiret)</w:t>
+                <w:t xml:space="preserve">Saran les Montaubans (Loiret, Centre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Creusillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Creusillet</w:t>
+                <w:t xml:space="preserve">N. Liévaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Liard</w:t>
+                <w:t xml:space="preserve">M. Soressi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jesset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00713822v1</w:t>
+                <w:t xml:space="preserve">halshs-00713965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saran les Montaubans (Loiret, Centre)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suèvres, Loir-et-Cher. Diagnostic au lieu-dit &amp;quot;La Croix Rouge&amp;quot;. Rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Irribarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2012, 1 vol (111 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Liévaux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">halshs-00713965v1</w:t>
+                <w:t xml:space="preserve">hal-05209476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suèvres, Loir-et-Cher. Diagnostic au lieu-dit &amp;quot;La Croix Rouge&amp;quot;. Rapport de diagnostic archéologique.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un ensemble de fosses hallstattiennes à Château-Renard (Loiret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Creusillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gardère</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-05209476v1</w:t>
+                <w:t xml:space="preserve">halshs-00713822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pannes-Villemandeur, Plateville-ZAC Arboria II (Loiret-Centre) : rapport de diagnostic</w:t>
               </w:r>
@@ -4140,51 +4140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4348,310 +4348,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gien (Loiret) &amp;quot;La Bosserie</w:t>
+                <w:t xml:space="preserve">Sours (Eure-et-Loir) &amp;quot;Les Houches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Creusillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Simonin</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2006, pp.59</w:t>
+                <w:t xml:space="preserve">Carole Vissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Irribarria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2006, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800525v1</w:t>
+                <w:t xml:space="preserve">hal-01800548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sours (Eure-et-Loir) &amp;quot;Les Houches</w:t>
+                <w:t xml:space="preserve">Gien (Loiret) &amp;quot;La Bosserie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Creusillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Vissac</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2006, pp.63</w:t>
+                <w:t xml:space="preserve">Daniel Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2006, pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800548v1</w:t>
+                <w:t xml:space="preserve">hal-01800525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gien (Loiret ) &amp;quot;Cuiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Creusillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4885,51 +4885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487958v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Soressi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487945v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lard&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rolet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487982v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01488129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01488040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01488126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lecoeurvre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01488138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Guiot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01488142v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01488144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01488152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.2798" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.racf.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02158508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Guiot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801328v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801322v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487926v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01488165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01488028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01488035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600661v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borgnon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925106v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872194v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lelong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bailleux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouet-Langlois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713822v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713965v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Li&#233;vaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soressi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jesset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713981v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241183v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800525v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simonin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800548v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796670v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Laurent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cayol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487958v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Soressi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487945v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lard&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rolet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487982v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01488040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01488126v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lecoeurvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01488129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01488138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Guiot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01488142v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01488144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01488152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.2798" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.racf.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02158508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801342v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801322v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801349v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801328v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferdi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Guiot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487926v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01488165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01487935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01488028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01488035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600661v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borgnon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925106v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872194v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lelong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bailleux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouet-Langlois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Li&#233;vaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soressi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jesset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209476v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713981v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241183v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800548v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800525v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simonin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796670v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Laurent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>