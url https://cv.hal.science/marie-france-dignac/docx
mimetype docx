--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -545,11830 +545,11839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let's get functional: Relationship between earthworm traits and physicochemical cast properties</w:t>
+                <w:t xml:space="preserve">Plastics matter in the food system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacouba Zi</w:t>
+                <w:t xml:space="preserve">Joe Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+                <w:t xml:space="preserve">Megan Deeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
+                <w:t xml:space="preserve">Jane Muncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Florio</w:t>
+                <w:t xml:space="preserve">Bethanie Carney Almroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109809⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02105-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052536v1</w:t>
+                <w:t xml:space="preserve">hal-05052584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientists’ Coalition perspectives on articles of the Chair’s text</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human health evidence in the global treaty to end plastic pollution: a survey of policy perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Deeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suneetha Kadiyala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trisia Farrelly</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Winnie Courtene Jones</w:t>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cambridge Prisms: Plastics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/plc.2025.10016⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 3, pp.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/plc.2025.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328178v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halte aux plastiques dans les sols</w:t>
+                <w:t xml:space="preserve">Why a strong global plastics treaty is essential for agricultural systems, food safety, food security and human health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Bakhos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Brander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Colombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Deeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ecologiste</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cambridge Prisms: Plastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.1-13,e18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/plc.2025.10006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052553v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05137035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why a strong global plastics treaty is essential for agricultural systems, food safety, food security and human health</w:t>
+                <w:t xml:space="preserve">Halte aux plastiques dans les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Prisms: Plastics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Ecologiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05137035v1</w:t>
+                <w:t xml:space="preserve">hal-05052553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human health evidence in the global treaty to end plastic pollution: a survey of policy perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of earthworms in the transformation of labile plant litter into mineral-associated organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Deeney</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cousin</w:t>
+                <w:t xml:space="preserve">Yacouba Zi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Felbacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Prisms: Plastics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/plc.2025.5⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 208, pp.109859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052594v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastics matter in the food system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Megan Deeney</w:t>
+                <w:t xml:space="preserve">Scientists’ Coalition perspectives on articles of the Chair’s text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trisia Farrelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Brander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia de Miranda Grilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noreen O’meara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Muncke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+                <w:t xml:space="preserve">Winnie Courtene Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cambridge Prisms: Plastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/plc.2025.10016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052584v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of earthworms in the transformation of labile plant litter into mineral-associated organic matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Let's get functional: Relationship between earthworm traits and physicochemical cast properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba Zi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Song</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+                <w:t xml:space="preserve">Malalatiana Razafindrakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Felbacq</w:t>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 208, pp.109859. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109859⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 207, pp.109809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328222v1</w:t>
+                <w:t xml:space="preserve">hal-05052536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarse microplastic accumulation patterns in agricultural soils during two decades of different urban composts application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Microplastiques : Terre inconnue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Colombini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.125076⟩</w:t>
+              <w:t xml:space="preserve">Science .. et pseudo-sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N°347, pp.82-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57745/QKM4FU⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724044v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt marsh litter decomposition varies more by litter type than by extent of sea-level inundation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coarse microplastic accumulation patterns in agricultural soils during two decades of different urban composts application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Colombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Fenouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Arnaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+                <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (1), 686 (10p.). </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 363 (1), pp.125076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-024-01855-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.125076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878483v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques : Terre inconnue ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salt marsh litter decomposition varies more by litter type than by extent of sea-level inundation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Bakhos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science .. et pseudo-sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57745/QKM4FU⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), 686 (10p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-024-01855-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405378v1</w:t>
+                <w:t xml:space="preserve">hal-04878483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current controversies on mechanisms controlling soil carbon storage: implications for interactions with practitioners and policy-makers. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (1), pp.21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-023-00876-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining thermal analyses and wet-chemical extractions to assess the stability of mixed-nature soil organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Osório Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 187, pp.109216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long-term field experiment confirms the necessity of improving biowaste sorting to decrease coarse microplastic inputs in compost amended soils</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How does soil water status influence the fate of soil organic matter? A review of processes across scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Védère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234, pp.104214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120369⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03820776v1</w:t>
+                <w:t xml:space="preserve">hal-03831825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the control of earthworm cast macro- and micro-scale features on soil organic carbon mineralization across species and ecological categories</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La construction d’un collectif scientifique créatif et bienveillant par la mobilisation des émotions et des sens à travers les liens sciences-art : Le Réseau Matières Organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.19-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772909v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faeces traits as unifying predictors of detritivore effects on organic matter turnover</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A long-term field experiment confirms the necessity of improving biowaste sorting to decrease coarse microplastic inputs in compost amended soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Colombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 315, pp.120369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115940⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03736173v1</w:t>
+                <w:t xml:space="preserve">hal-03820776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction d’un collectif scientifique créatif et bienveillant par la mobilisation des émotions et des sens à travers les liens sciences-art : Le Réseau Matières Organiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the control of earthworm cast macro- and micro-scale features on soil organic carbon mineralization across species and ecological categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Maurin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Le Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 427, pp.116151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807782v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does soil water status influence the fate of soil organic matter? A review of processes across scales</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faeces traits as unifying predictors of detritivore effects on organic matter turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Liesse Aubertin</w:t>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Girardin</w:t>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104214⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 422, pp.115940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831825v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis-GCMS as a Tool for Maturity Evaluation of Compost from Sewage Sludge and Green Waste</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of decomposition products produced in the presence or absence of epigeic earthworms and minerals on soil carbon stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubna El Fels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+                <w:t xml:space="preserve">J. Barthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katell Quenea</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.F. Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-01184-1⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 160, pp.108308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907302v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-Source Script for Design and 3D Printing of Porous Structures for Soil Science</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pyrolysis-GCMS as a Tool for Maturity Evaluation of Compost from Sewage Sludge and Green Waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa Hassan</w:t>
+                <w:t xml:space="preserve">Bouchra El Hayany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
+                <w:t xml:space="preserve">Loubna El Fels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Arrieta-Escobar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Derrien</w:t>
+                <w:t xml:space="preserve">Katell Quenea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (3), pp. 67. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.2639-2652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/technologies9030067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-01184-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344448v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of decomposition products produced in the presence or absence of epigeic earthworms and minerals on soil carbon stabilization</w:t>
+                <w:t xml:space="preserve">Open-Source Script for Design and 3D Printing of Porous Structures for Soil Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Barthod</w:t>
+                <w:t xml:space="preserve">Romain Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Dignac</w:t>
+                <w:t xml:space="preserve">Alaa Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rumpel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Arrieta-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108308⟩</w:t>
+              <w:t xml:space="preserve">Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp. 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/technologies9030067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537559v1</w:t>
+                <w:t xml:space="preserve">hal-03344448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics from lagooning sludge to composts as revealed by fluorescent staining- image analysis, Raman spectroscopy and pyrolysis-GC/MS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+                <w:t xml:space="preserve">3D printing: An emerging opportunity for soil science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Arrieta-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111249​⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 378, pp.114588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081187v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do earthworms affect organic matter decomposition in the presence of clay-sized minerals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Watteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 143, pp.107730. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing: An emerging opportunity for soil science</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microplastics from lagooning sludge to composts as revealed by fluorescent staining- image analysis, Raman spectroscopy and pyrolysis-GC/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa Hassan</w:t>
+                <w:t xml:space="preserve">Bouchra El Hayany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna El Fels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Quénéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114588⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 275, pp.111249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111249​⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917327v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land-use perturbations in ley grassland decouple the degradation of ancient soil organic matter from the storage of newly derived carbon inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Panettieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornélia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Almendros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (2), pp.435-451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/soil-6-435-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting plant growth and carbon transfer to soil with organic amendments produced with mineral additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lenhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Höschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 374, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the impact of earthworms on the stability of organo-mineral associations, by Rock-Eval thermal analysis and 13C NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Barthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 144, pp.104016. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2020.104016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical changes during composting of plant residues reduce their mineralisation in soil and cancel the priming effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Z. Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mchergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 136, pp.107525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2019.107525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composting modifies the patterns of incorporation of OC and N from plant residues into soil aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remigio Paradelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 353, pp.415-422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding worms during composting of organic waste with red mud and fly ash reduces CO 2 emissions and increases plant available nutrient contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Barthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calabi-Floody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.S. Bolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 222, pp.207-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.05.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composting with additives to improve organic amendments. A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+                <w:t xml:space="preserve">Coupling pyrolysis with mid-infrared spectroscopy (Py-MIRS) to fingerprint soil organic matter bulk chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkwain Y. Funkuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Demyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Rasche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-018-0491-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01731152v1</w:t>
+                <w:t xml:space="preserve">hal-01766699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling pyrolysis with mid-infrared spectroscopy (Py-MIRS) to fingerprint soil organic matter bulk chemistry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Rasche</w:t>
+                <w:t xml:space="preserve">Composting with additives to improve organic amendments. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Barthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (2), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-018-0491-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2018.04.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01766699v1</w:t>
+                <w:t xml:space="preserve">hal-01731152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastic detection in soil amended with municipal solid waste composts as revealed by transmission electronic microscopy and pyrolysis/GC/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Watteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Revallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (Article 81), 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fsufs.2018.00081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil organic matter molecular composition and state of decomposition in three locations of the European Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelene Pengerud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Certini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Tau Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 135 (3), pp.277-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10533-017-0373-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing soil carbon storage: mechanisms, effects of agricultural practices and proxies. A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biofilm vs. Planktonic Lifestyle: Consequences for Pesticide 2,4-D Metabolism by Cupriavidus necator JMP134</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Z. Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-017-0421-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (904), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595533v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm vs. Planktonic Lifestyle: Consequences for Pesticide 2,4-D Metabolism by Cupriavidus necator JMP134</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increasing soil carbon storage: mechanisms, effects of agricultural practices and proxies. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00904⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37:14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-017-0421-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527073v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis-GC–MS to assess the fungal pretreatment efficiency for wheat straw anaerobic digestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Rouches</w:t>
+                <w:t xml:space="preserve">Does grassland introduction into cropping cycles affect carbon dynamics through changes of allocation of soil organic matter within aggregate fractions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Panettieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2016.10.012⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 576, pp.251-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506644v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does grassland introduction into cropping cycles affect carbon dynamics through changes of allocation of soil organic matter within aggregate fractions?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+                <w:t xml:space="preserve">Pyrolysis-GC–MS to assess the fungal pretreatment efficiency for wheat straw anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Rouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abad Chabbi</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeng Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.073⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.409-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2016.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546428v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of worms, clay and biochar on CO2 emissions during production and soil application of co-composts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Barthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remigio Paradelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (4), pp.673-683. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/soil-2-673-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stocker du C dans les sols : quels mécanismes, quelles pratiques agricoles, quels indicateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (1), pp.193-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale evidence of contrasted processes for root-derived organic matter stabilization by mineral interactions depending on soil depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Remusat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 85, pp.82-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin decomposition along an Alpine elevation gradient in relation to physicochemical and soil microbial parameters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Effects of soil mineral matrix on the analysis of plant-and soil-derived polysaccharides after acid hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ika Djukic</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.12497⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (21), pp.2337 - 2340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.7029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634550v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of soil mineral matrix on the analysis of plant-and soil-derived polysaccharides after acid hydrolysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Lignin decomposition along an Alpine elevation gradient in relation to physicochemical and soil microbial parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Djukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bardoux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franz Zehetner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin H. Gerzabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.7029⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (7), pp.2272-2285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630696v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological and physico-chemical processes influence cutin and suberin biomarker distribution in two Mediterranean forest soil profiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Soil microbial diversity affects soil organic matter decomposition in a silty grassland soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Carnicelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amadou Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 112 (1-3), pp.41 - 58. </w:t>
+              <w:t xml:space="preserve">, 2013, 114 (1-3), pp.201 - 212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10533-011-9693-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10533-012-9800-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643280v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in litter chemistry and soil lignin signature during decomposition and stabilisation of C-13 labelled wheat roots in three subsoil horizons</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Organic matter stabilization and ecosystem functions: proceedings of the fourth conference on the mechanisms of organic matter stabilization and destabilization (SOM-2010, Presqu’île de Giens, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 67, pp.55-61. </w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (1-3), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10533-012-9768-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02651352v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter stabilization and ecosystem functions: proceedings of the fourth conference on the mechanisms of organic matter stabilization and destabilization (SOM-2010, Presqu’île de Giens, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Changes in litter chemistry and soil lignin signature during decomposition and stabilisation of C-13 labelled wheat roots in three subsoil horizons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Sanaullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 112 (1-3), pp.1-6. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67, pp.55-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10533-012-9768-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644624v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil microbial diversity affects soil organic matter decomposition in a silty grassland soil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amadou Sarr</w:t>
+                <w:t xml:space="preserve">Ligno-aliphatic complexes in soils revealed by an isolation procedure: implication for lignin fate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Mendez-Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-012-9800-6⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (5), pp.517-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-013-0795-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646838v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligno-aliphatic complexes in soils revealed by an isolation procedure: implication for lignin fate.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of lignin for the delta C-13 signature in C-4 grassland and C-3 forest soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Duemig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Koegel-Knabner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-013-0795-5⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57, pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851893v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of lignin for the delta C-13 signature in C-4 grassland and C-3 forest soils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Biological and physico-chemical processes influence cutin and suberin biomarker distribution in two Mediterranean forest soil profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Andreetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Koegel-Knabner</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Carnicelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.06.018⟩</w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (1-3), pp.41 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-011-9693-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02646780v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutin and suberin biomarkers as tracers for the turnover of shoot and root derived organic matter along a chronosequence of Ecuadorian pasture soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Hamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (6), pp.808 - 819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2012.01476.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of maize root derived C to soil organic carbon throughout an agricultural soil profile assessed by compound specific C-13 analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Mendez-Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. P. Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42 (12), pp.1502-1511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2011.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of 13C enrichment and sugar type on analysis of sugars by gas chromatography/combustion/isotope ratio mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (17), pp.1934 - 1940. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.6313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of glucose on the fatty acid composition of Cupriavidus necator JMP134 during 2,4-Dichlorophenoxyacetic acid degradation: Implications for lipid-based stable isotope probing methods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Variations in microbial isotopic fractionation during soil organic matter decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Z Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.06438-11⟩</w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (1), pp.5-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-010-9432-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999944v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00542772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of dissolved organic matter in Parisian urban aquatic systems: predominance of hydrophilic and proteinaceous structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pernet-Coudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 106 (1), pp.89-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10533-010-9480-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in microbial isotopic fractionation during soil organic matter decomposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André A. Mariotti</w:t>
+                <w:t xml:space="preserve">From land to water, an overview of organic matter research in France. Proceedings of the Sainte-Maxime 2009 symposium organized by the French network on organic matter research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dudal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 106 (1), pp.5-21. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 106 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-011-9586-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10533-010-9432-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00542772v1</w:t>
+                <w:t xml:space="preserve">hal-02642056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From land to water, an overview of organic matter research in France. Proceedings of the Sainte-Maxime 2009 symposium organized by the French network on organic matter research</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Effect of glucose on the fatty acid composition of Cupriavidus necator JMP134 during 2,4-Dichlorophenoxyacetic acid degradation: Implications for lipid-based stable isotope probing methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Dudal</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-011-9586-y⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (20), pp.7296-7306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.06438-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642056v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fateofligninsinsoils:Areview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Change of the chemical composition and biodegradability of the Van Soest soluble fraction during composting: A study using a novel extraction method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Peltre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Thevenot</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Derenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (12), pp.2448-2460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2010.06.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00575945v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depolymerisation of the aliphatic macromolecular polyesters in maize leaves: comparison of methods.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Derenne</w:t>
+                <w:t xml:space="preserve">Fate of lignins in soils: a review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Mendez-Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (8), pp.1200-1211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2010.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00450932v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics of shoot vs root biomarkers in an agricultural soil estimated by natural abundance 13C labelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Mendez-Millan</w:t>
+                <w:t xml:space="preserve">Distribution of C and N mineralization of a sludge compost within particle-size fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Francou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Petraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poitrenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (4), pp.1254-1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.09.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00450929v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change of the chemical composition and biodegradability of the Van Soest soluble fraction during composting: A study using a novel extraction method</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fateofligninsinsoils:Areview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thevenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2010 (30), pp.2448-2460</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (42), pp.1200-1211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00575869v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00575945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of buffalo manure by composting or vermicomposting to rehabilitate degraded tropical soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Billiou</w:t>
+                <w:t xml:space="preserve">Depolymerisation of the aliphatic macromolecular polyesters in maize leaves: comparison of methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mendez-Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2011 (37), pp.269-276</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41, pp.187-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00575967v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00450932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of C and N mineralization of a sludge compost within particle-size fractions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Petraud</w:t>
+                <w:t xml:space="preserve">Molecular dynamics of shoot vs root biomarkers in an agricultural soil estimated by natural abundance 13C labelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mendez-Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Derenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42, pp.169-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01192092v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00450929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change of the chemical composition and biodegradability of the Van Soest soluble fraction during composting: A study using a novel extraction method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Peltre</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Peltre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Derenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 30 (12), pp.2448-2460. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 2010 (30), pp.2448-2460</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01192229v1</w:t>
+                <w:t xml:space="preserve">bioemco-00575869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of lignins in soils: a review.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Thevenot</w:t>
+                <w:t xml:space="preserve">Transformation of buffalo manure by composting or vermicomposting to rehabilitate degraded tropical soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Billiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toan Tran Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2011 (37), pp.269-276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2010.03.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01112375v1</w:t>
+                <w:t xml:space="preserve">bioemco-00575967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of C and N mineralization of a sludge compost within particle-size fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P Pétraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 101 (101), pp.1254-1262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00676838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing processes and soil microbial community effects on the biodegradation of soil C-13-2,4-D nonextractable residues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Z. Lerch</w:t>
+                <w:t xml:space="preserve">Dynamics of soil microbial populations involved in 2,4-D biodegradation revealed by FAME-based Stable Isotope Probing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41, pp.77-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.05.058⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00430838v1</w:t>
+                <w:t xml:space="preserve">bioemco-00430846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing processes and soil microbial community effects on the biodegradation of soil 13C-2,4-D nonextractable residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 157 (11), pp.2985-2993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.05.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of soil lignins by combination of ball-milling and cellulolysis: Evaluation of purity and isolation efficiency with pyrolysis/GC/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Péchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 85 (1-2), pp.426-430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaap.2008.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00453352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of landuse change on the molecular composition of soil organic matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular dynamics of shoot vs. root biomarkers in an agricultural soil estimated by natural abundance 13C labelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Derenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mendez-Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 85, pp.431-434</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2010 (42), pp.169-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00430842v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00575872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing processes and fresh soil addition affect the mineralisation of soil 13C-2,4-D nonextractable residues and the structure of microbial degraders.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 157, pp.2985-2993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.05.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00453353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics of shoot vs. root biomarkers in an agricultural soil estimated by natural abundance 13C labelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Derenne</w:t>
+                <w:t xml:space="preserve">Impact of landuse change on the molecular composition of soil organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2010 (42), pp.169-177</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 85, pp.431-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00575872v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00430842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of soil microbial populations involved in 2,4-D biodegradation revealed by FAME-based Stable Isotope Probing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Dynamics of soil microbial populations involved in 2,4-D biodegradation in soil revealed by FAME-based Stable Isotope Probing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 41, pp.77-85</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 41 (1), pp.77-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00430846v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of soil microbial populations involved in 2,4-D biodegradation in soil revealed by FAME-based Stable Isotope Probing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lerch</w:t>
+                <w:t xml:space="preserve">Changes in soil organic matter composition are associated with forest encroachment into grassland with long-term fire history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dümig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Knicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60, pp.578-589</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01192030v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00450908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in soil organic matter composition are associated with forest encroachment into grassland with long-term fire history</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The isolation of soil lignins by combination of ball milling and cellulolysis: evaluation of purity and isolation efficiency with pyrolysis/GC/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Péchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 60, pp.578-589</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 85, pp.426-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00450908v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00450877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The isolation of soil lignins by combination of ball milling and cellulolysis: evaluation of purity and isolation efficiency with pyrolysis/GC/MS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative and qualitative analysis of cutin in maize and a maize-cropped soil: Comparison of CuO oxidation, transmethylation and saponification methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Derenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mendez-Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2010 (41), pp.187-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2009.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00450877v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00575821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative and qualitative analysis of cutin in maize and a maize-cropped soil: Comparison of CuO oxidation, transmethylation and saponification methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Derenne</w:t>
+                <w:t xml:space="preserve">Ageing processes and soil microbial community effects on the biodegradation of soil C-13-2,4-D nonextractable residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Z. Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2009.10.008⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157, pp.2985-2993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.05.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00575821v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00430838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Araucaria forest expansion on grassland in the southern Brazilian highlands as revealed by 14C and δ13C studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Schad</w:t>
+                <w:t xml:space="preserve">Lignin degradation during a laboratory incubation followed by 13C isotope analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 145, pp.143-157</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40, pp.1916-1922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00321892v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00321896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin degradation during a laboratory incubation followed by 13C isotope analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel P. Rasse</w:t>
+                <w:t xml:space="preserve">Araucaria forest expansion on grassland in the southern Brazilian highlands as revealed by 14C and δ13C studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dümig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 40, pp.1916-1922</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 145, pp.143-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00321896v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00321892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing 2,4-D metabolism in Cupriavidus necator JMP134 with 13C-labelling technique and fatty acid profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 71 (2), pp.162-174. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2007.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The organic matter composition of various wastewater sludges and their neutral detergent fractions as revealed by pyrolysis-GC/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 78 (1), pp.140-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaap.2006.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00148313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the polarity of the separation column may influence the characterization of compost organic matter by pyrolysis-GC/MS</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lignin turnover kinetics in an agricultural soil is monomer specific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Anal. Appl. Pyrol.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (7), pp.1977-1988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00146601v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00148339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the polarity of the separation column may influence the characterization of compost organic matter by pyrolysis-GC/MS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing lignin turnover in an agricultural field: from plant residues to soil-protected fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57, pp.530-538</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00148335v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00169699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing lignin turnover in an agricultural field: from plant residues to soil-protected fractions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel P. Rasse</w:t>
+                <w:t xml:space="preserve">Gas chromatographic analysis of non-cellulosic neutral polysaccharides in a forest soil profile: Analysis by gas chromatography after trifluoroacetic acid hydrolysis and reduction-acetylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 57, pp.530-538</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38, pp.1478-1481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00169699v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00169688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas chromatographic analysis of non-cellulosic neutral polysaccharides in a forest soil profile: Analysis by gas chromatography after trifluoroacetic acid hydrolysis and reduction-acetylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relative distributions of phenol dimers and hydroxy acids in a cultivated soil and above ground maize tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (11), pp.1634-1638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2006.06.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00169688v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00148307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative distributions of phenol dimers and hydroxy acids in a cultivated soil and above ground maize tissue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+                <w:t xml:space="preserve">Lignin turnover in an agricultural field: from plant residues to soil-protected fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2006.06.019⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (4), pp.530-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00806.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00148307v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00176215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin turnover kinetics in an agricultural soil is monomer specific</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How the polarity of the separation column may influence the characterization of compost organic matter by pyrolysis-GC/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">J. Anal. Appl. Pyrol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 75, pp.128-139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00148339v1</w:t>
+                <w:t xml:space="preserve">bioemco-00146601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin turnover in an agricultural field: from plant residues to soil-protected fractions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How the polarity of the separation column may influence the characterization of compost organic matter by pyrolysis-GC/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 75 (2), pp.128-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2005.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00806.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00176215v1</w:t>
+                <w:t xml:space="preserve">bioemco-00148335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is soil carbon mostly root carbon?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pyrolytic study of compost and waste organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Francou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (7), pp.1054-1071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2005.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00169662v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00148303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of base hydrolysis on the chemical composition of organic matter of an acid forest soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon-13 natural abundance as a tool to study the dynamics of lignin monomers in soil: an appraisal at the Closeaux experimental field (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Karin Eusterhues</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 128 (1-2), pp.3-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2004.12.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00169660v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00148289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolytic study of compost and waste organic matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is soil carbon mostly root carbon?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Derenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 269, pp.341-356</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00148303v1</w:t>
+                <w:t xml:space="preserve">bioemco-00169662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-13 natural abundance as a tool to study the dynamics of lignin monomers in soil: an appraisal at the Closeaux experimental field (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of base hydrolysis on the chemical composition of organic matter of an acid forest soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Seraphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bardoux</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Michaelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Eusterhues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36, pp.239-249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00148289v1</w:t>
+                <w:t xml:space="preserve">bioemco-00169660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeur agronomique et impacts environnementaux de composts d'origine urbaine : variation avec la nature du compost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Francou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vergé-Leviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 25, pp.107-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of N content and soil texture on the decomposition of organic matter in forest soils as revealed by solid-state CPMAS NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Knicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 33 (12), pp.1715-1726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry of soil organic matter as related to C:N in Norway spruce forest (Picea abies (L.) Karst.) floors and mineral soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Matzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Knicker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Nutrition and Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 165 (3), pp.281-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of structure and origin of refractory organic matter in bio-epurated wastewater via spectroscopic methods. Comparison of conventional and ozonation treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Knicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 34, pp.3389-3394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12378,3620 +12387,3620 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How scientific networks can help advancing both scientific knowledge and public policies: the case study of the “Plastics, Environment and Health” network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ika Paul-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; Ifremer, Jun 2025, Nice, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/oos2025-775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altération des plastiques biodégradables et compostables par des facteurs biotiques et abiotiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melissa Bakhos</w:t>
+                <w:t xml:space="preserve">Impacts des apports de composts urbains sur la contamination en microplastiques des sols d’un site du SOERE PRO (Qualiagro).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Colombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Senouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Lagarde</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Séminaire du Réseau des Matières Organiques (ResMO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Matières Organiques, Mar 2024, Sémur-en-Auxois, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale annuelle du SOERE PRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705488v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique dans les sols des microplastiques issus de plastiques compostables : dégradation et transferts.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+                <w:t xml:space="preserve">PROJET PLASTRANSFER – Transfert de micro et nanoplastiques entre les matrices terrestre, aérienne et aquatique, du bassin versant à l’estuaire des fleuves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra ter Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Leila Meisterzheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème rencontres du GDR Polymères &amp; Océan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Microplastiques de l’Ademe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705655v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altération des plastiques biodégradables et compostables par des facteurs biotiques et abiotiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
+                <w:t xml:space="preserve">Les traits des essences forestières déterminent la composition de la matière organique du sol en interaction avec le contexte pédoclimatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Santenoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An de Schrijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées du GDR Plastiques, Environnement, Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Plastiques, Environnement, Santé, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conférence des 20 ans du réseau RESMO (Matière Organique, Environnement et Société)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESMO, Mar 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705459v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of biodegradable and compostable plastics by biotic and abiotic factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Altération des plastiques biodégradables et compostables par des facteurs biotiques et abiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Bakhos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Felbacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Soil Organic Matter (SOM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Ben Guerrir, Morocco</w:t>
+              <w:t xml:space="preserve">1. Journées du GDR Plastiques, Environnement, Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Plastiques, Environnement, Santé, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705440v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traits des essences forestières déterminent la composition de la matière organique du sol en interaction avec le contexte pédoclimatique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Legout</w:t>
+                <w:t xml:space="preserve">Alteration of biodegradable and compostable plastics by biotic and abiotic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Bakhos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des 20 ans du réseau RESMO (Matière Organique, Environnement et Société)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RESMO, Mar 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Soil Organic Matter (SOM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ben Guerrir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642971v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About some current controversies on mechanisms controlling carbon storage in soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abad Chabbi</w:t>
+                <w:t xml:space="preserve">Effect of traits of earthworms belonging to Lumbricidae family on the nature, protection, and stabilization of soil organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba Zi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Bakhos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Carbon in the Ecological Transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Soil Organic Matter (SOM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ben Guerir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299712v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of traits of earthworms belonging to Lumbricidae family on the nature, protection, and stabilization of soil organic matter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Melissa Bakhos</w:t>
+                <w:t xml:space="preserve">About some current controversies on mechanisms controlling carbon storage in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Soil Organic Matter (SOM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Ben Guerir, Morocco</w:t>
+              <w:t xml:space="preserve">Soil Carbon in the Ecological Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705509v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROJET PLASTRANSFER – Transfert de micro et nanoplastiques entre les matrices terrestre, aérienne et aquatique, du bassin versant à l’estuaire des fleuves</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The extent and impacts of soil pollution by microplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Microplastiques de l’Ademe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">World Public Health Nutrition Congress. Session Plastics: A crisis of and for the food system</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Public Health Nutrition, Jun 2024, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210223v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des apports de composts urbains sur la contamination en microplastiques des sols d’un site du SOERE PRO (Qualiagro).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Senouci</w:t>
+                <w:t xml:space="preserve">Le paradoxe des matières organiques dans les sols agricoles : accumulation des microplastiques par l’apport de différents types de composts urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Colombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale annuelle du SOERE PRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, UMR SAS Rennes, Oct 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">1res journées du GDR Plastiques, Environnement, Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Plastiques, Environnement, Santé, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785017v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extent and impacts of soil pollution by microplastics</w:t>
+                <w:t xml:space="preserve">Ampleur et impacts de la pollution des sols aux microplastiques et comment y remédier (Traité Mondial sur le plastique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Public Health Nutrition Congress. Session Plastics: A crisis of and for the food system</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Public Health Nutrition, Jun 2024, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">1ères Journées du GDR Plastiques, Environnement, Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Plastiques, Environnement, Santé, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704000v1</w:t>
+                <w:t xml:space="preserve">hal-04705449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paradoxe des matières organiques dans les sols agricoles : accumulation des microplastiques par l’apport de différents types de composts urbains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabin Colombini</w:t>
+                <w:t xml:space="preserve">Dynamique dans les sols des microplastiques issus de plastiques compostables : dégradation et transferts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Bakhos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1res journées du GDR Plastiques, Environnement, Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Plastiques, Environnement, Santé, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">4ème rencontres du GDR Polymères &amp; Océan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705453v1</w:t>
+                <w:t xml:space="preserve">hal-04705655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ampleur et impacts de la pollution des sols aux microplastiques et comment y remédier (Traité Mondial sur le plastique)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Altération des plastiques biodégradables et compostables par des facteurs biotiques et abiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Bakhos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées du GDR Plastiques, Environnement, Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Plastiques, Environnement, Santé, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">5. Séminaire du Réseau des Matières Organiques (ResMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Matières Organiques, Mar 2024, Sémur-en-Auxois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705449v1</w:t>
+                <w:t xml:space="preserve">hal-04705488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des microplastiques dans les sols – quels indicateurs des sources, teneurs et impacts pour la qualité et la santé des sols ? (Projet PlastiSol)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Biodiversité et plastiques" – 11–12 janvier 2023, Banyuls–sur–Mer.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Banyuls–sur–Mer., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir des microplastiques dans les sols : quels indicateurs des sources, teneurs et impacts pour la qualité et la santé des sols ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Colombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Felbacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité et pollutions plastiques. Des impacts aux solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BiodivOc Biodiversité Occitanie, Jan 2023, Banyuls-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long-term field experiment reveals the accumulation of high amounts of microplastics in soils amended with composted waste residues.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Forest trees species shape the biochemistry of soil organic matter under the control of their associated microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Lhoutellier</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An de Schrijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Soil Organic Matter – SOM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">4. Conference on the Ecology of Soil Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735878v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest trees species shape the biochemistry of soil organic matter under the control of their associated microbial communities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">A long-term field experiment reveals the accumulation of high amounts of microplastics in soils amended with composted waste residues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Colombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">An de Schrijver</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Conference on the Ecology of Soil Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Soil Organic Matter – SOM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712383v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastic pollution in long-term urban compost amended soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Colombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Denieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Soil Organic Matter – Microplastics2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Monte Verità, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil organic matter accrual: current controversies on mechanisms controlling carbon storage in soils and novel perspectives to explore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Turpault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the German Soil Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Trèves, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des amendements organiques sur les teneurs en microplastiques de sols agricoles – retour d’expérience et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Colombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées techniques eaux et déchets – JTED 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stockage de carbone organique des sols forestiers : analyse quantitative, facteurs de contrôle, possibilités d’action pour un stockage additionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session de l'Académie des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le statut hydrique du sol influence le devenir des matières organiques du sol ? Une revue des processus à des échelles variées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Védère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Aubertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées d'Étude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFES, Association Française d'Etude des Sols, Jun 2021, Webinaire, France. p 110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Biocompatible 3-D printable Cellulose-based Material for Soil Science Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arrieta-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Bioinspired and Biobased Chemistry and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of organic amendments on plant biomass and carbon transfer in the soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Lehnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Barthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin as a molecular marker of land management impacts on soil C storage and turnover</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Panettieri</w:t>
+                <w:t xml:space="preserve">Composition and dynamics of cutin and suberin biomarkers in plants and soils under agricultural use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia María Armas-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Billiou</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Dolores Arvelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienne, France</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534648v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la dynamique des matières organiques dans les sols forestiers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+                <w:t xml:space="preserve">Combining aggregate fractionation and molecular analyses to unreveal land use effects on soil carbon storage dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Panettieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ans Renecofor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Beaune, France</w:t>
+              <w:t xml:space="preserve">28. International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, FLORENCE, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656792v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789143v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and dynamics of cutin and suberin biomarkers in plants and soils under agricultural use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecilia María Armas-Herrera</w:t>
+                <w:t xml:space="preserve">Legacy effects of ley grassland on composition and turnover of SOM within aggregate size fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Panettieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carmen Dolores Arvelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603131v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining aggregate fractionation and molecular analyses to unreveal land use effects on soil carbon storage dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Lignin as a molecular marker of land management impacts on soil C storage and turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Panettieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Billiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, FLORENCE, Italy</w:t>
+              <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789143v2</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy effects of ley grassland on composition and turnover of SOM within aggregate size fractions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+                <w:t xml:space="preserve">Comprendre la dynamique des matières organiques dans les sols forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom</w:t>
+              <w:t xml:space="preserve">25 ans Renecofor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607959v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Pyrolysis with Mid-infrared Spectroscopy (Py-MIRS) to Fingerprint Biochemical Quality of Soil Organic Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Funkuin Nkwain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Demyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Rasche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropentag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon storage in soil: how different land uses affect particulate organic matter composition. A molecular approach using nuclear magnetic resonance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Panettieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Doumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worms and minerals influence the biogeochemistry and turnover of composted organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Barthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16006,212 +16015,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28 th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Florence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastic detection in soil amended with municipal solid waste composts as revealed by microscopy and pyrolysis/GC/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Watteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Revallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème International Ramiran Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Wexford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of soil fauna on C turnover and formation of organo-mineral associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Barthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16226,441 +16235,458 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it efficient to co-compost and co-vermicompost green waste with biochar and/or clay to reduce CO2 emissions? A short-term laboratory experiment on (vermi)composts with additives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Barthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remigio Paradelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable isotope analysis as a way to link carbon cycles and microbiology in ley grassland soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Panettieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Moradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Billou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoSummit 2016 Ecological Sustainability: Engineering Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition of clay, biochar and their mixture during composting with earthworms: a strategy to reduce carbon emissions?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Remigio Paradelo</w:t>
+                <w:t xml:space="preserve">Changes in quality and quantity of deep subsoil organic matter assessed by a molecular approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Gocke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Derenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III International Symposium on Organic Matter Management and Compost Use in Horticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Murcia, Spain</w:t>
+              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608662v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in quality and quantity of deep subsoil organic matter assessed by a molecular approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Change of soil organic matter quality and quantity by deep-rooting plants-a molecular approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Göcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16676,2034 +16702,2017 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607941v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change of soil organic matter quality and quantity by deep-rooting plants-a molecular approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Huguet</w:t>
+                <w:t xml:space="preserve">Combining long term field experiments and nanoscale analysis to enhance process understanding of root litter stabilization by mineral interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Remusat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547528v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining long term field experiments and nanoscale analysis to enhance process understanding of root litter stabilization by mineral interactions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barre</w:t>
+                <w:t xml:space="preserve">Addition of clay, biochar and their mixture during composting with earthworms: a strategy to reduce carbon emissions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Barthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remigio Paradelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, European Geophysical Union General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">III International Symposium on Organic Matter Management and Compost Use in Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Murcia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547525v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in microbial structure and functional communities at different soil depths during 13C labelled root litter degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Sanaullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The deep rhizosphere: an underestimated component of long-term organic matter dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. Gocke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Peth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Derenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Ecosystem Behavior: Biogeomon 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Bayreuth, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Impact of Plant Composting on Soil Organic Matter and Microbial Community Dynamics Using 13c and 15n Labelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lerch</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Remigio Paradelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated applications of compost and manure mainly affect the size and chemical nature of particulate organic matter in a loamy soil after 8 years</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Peltre</w:t>
+                <w:t xml:space="preserve">Suberin markers enable tracing of root‐derived sedimentary organic matter overprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Gocke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2013 European Geosciences Union General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">26th IMOG Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547540v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suberin markers enable tracing of root‐derived sedimentary organic matter overprint</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martina Gocke</w:t>
+                <w:t xml:space="preserve">Investigating the impact of plant composting on soil organic matter and microbial community dynamics using stable isotopes and molecular analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Mchergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Huguet</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remigio Paradelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IMOG Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">15. International Conference (Network on Recycling of Agricultural Municipal and Industrial Residues in Agriculture), RAMIRAN 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747900v1</w:t>
+                <w:t xml:space="preserve">hal-01547548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of plant composting on soil organic matter and microbial community dynamics using stable isotopes and molecular analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chokri Mchergui</w:t>
+                <w:t xml:space="preserve">Repeated applications of compost and manure mainly affect the size and chemical nature of particulate organic matter in a loamy soil after 8 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Plante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conference (Network on Recycling of Agricultural Municipal and Industrial Residues in Agriculture), RAMIRAN 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t>
+              <w:t xml:space="preserve">EGU2013 European Geosciences Union General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547548v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between lignins and aliphatic constituents in soils highlighted by an isolation procedure: implication for lignin degradation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between microbial diversity and soil organic matter turnover</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Relation entre mode d’usage agronomique, diversité microbienne et turn-over des matières organiques dans le sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Kaisermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Leveque</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Soil Microorganisms Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">5. colloque de l’Association Francophone Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749715v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre mode d’usage agronomique, diversité microbienne et turn-over des matières organiques dans le sol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Relationship between microbial diversity and soil organic matter turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Kaisermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">O. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. colloque de l’Association Francophone Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Ecology of Soil Microorganisms Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808779v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of plastic residues in soils after urban compost applications: identiﬁcation of pyrolysis molecular markers in the soil size fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Watteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Péchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European GeoSciences Union General Assembly (EGU) 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des dynamiques conjointes du carbone et des communautés microbiennes d'un sol par traçage du 13 C en abondance naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du compostage sur la biodégradation de résidus végétaux dans les sols et la dynamique des communautés microbiennes impliquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chockri Mchergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité de la matière organique des produits résiduaires organiques influence leurs effets sur les sols: synthèse après 10 ans de l'essai QualiAgro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Rampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus gouvernant la stabilisation des matières organiques dans les sols: dynamiques temporelles et interactions entre processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel P. Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution ECCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.221-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00177304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18713,1950 +18722,1950 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVATAR-SOL, une méthode en développement pour évaluer l'impact des pratiques de gestion sur l'activité biologique des sols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contaminants organiques émergents (résidus médicamenteux, PFAS, microplastiques) dans les sols amendés par des produits résiduaires organiques – Apport des sites longue durée du SOERE-PRO pour l’évaluation des risques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Auclerc</w:t>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loick Berthiaud</w:t>
+                <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boly</w:t>
+                <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Caroline Brichler</w:t>
+                <w:t xml:space="preserve">Antoine Spaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indicateurs Biologiques Opérationnels de la Santé des Sols : bilan scientifique et perspectives techniques, économiques et politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Romainville, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etude des Sols 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Genève, Suisse. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135804v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contaminants organiques émergents (résidus médicamenteux, PFAS, microplastiques) dans les sols amendés par des produits résiduaires organiques – Apport des sites longue durée du SOERE-PRO pour l’évaluation des risques.</w:t>
+                <w:t xml:space="preserve">AVATAR-SOL, une méthode en développement pour évaluer l'impact des pratiques de gestion sur l'activité biologique des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
+                <w:t xml:space="preserve">Kevin Hoeffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
+                <w:t xml:space="preserve">A. Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
+                <w:t xml:space="preserve">Loick Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Spaudo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
+                <w:t xml:space="preserve">Vincent Boly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Brichler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude des Sols 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Genève, Suisse. 1 p</w:t>
+              <w:t xml:space="preserve">Indicateurs Biologiques Opérationnels de la Santé des Sols : bilan scientifique et perspectives techniques, économiques et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357707v1</w:t>
+                <w:t xml:space="preserve">hal-05135804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la fréquence de l’inondation sur la qualité de la matière organique en décomposition dans les sols des marais tidaux tempérés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Arnaud</w:t>
+                <w:t xml:space="preserve">Exploring the control of earthworm cast macro- and micro-scale features on soil organic carbon mineralisation across species and ecological categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ve journées des géochimistes organiciens, FrogV, Les molécules de nos paysages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735901v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des traits fonctionnels des vers de terre sur les propriétés physico-chimiques et la composition chimique moléculaire des turricules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacouba Zi</w:t>
+                <w:t xml:space="preserve">Exploring the control of earthworm faeces micro- and macro-scale features on soil organic matter dynamics across species and ecological categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ve journées des géochimistes organiciens, FrogV, Les molécules de nos paysages</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Earthworm Ecology ISEE12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735905v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the control of earthworm faeces micro- and macro-scale features on soil organic matter dynamics across species and ecological categories</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet des espèces d'arbres et des propriétés du site forestier sur la biochimie de la matière organique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France M.-F. Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Earthworm Ecology ISEE12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
+              <w:t xml:space="preserve">Séminaire Scientifique de l'Ecole Doctorale SiReNa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736236v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the control of earthworm cast macro- and micro-scale features on soil organic carbon mineralisation across species and ecological categories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+                <w:t xml:space="preserve">Worms and minerals influence the biogeochemistry and turnover of composted organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Barthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Symposium on Earthworm Ecology - ISEE12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735885v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worms and minerals influence the biogeochemistry and turnover of composted organic matter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Kögel-Knabner</w:t>
+                <w:t xml:space="preserve">Influence de la fréquence de l’inondation sur la qualité de la matière organique en décomposition dans les sols des marais tidaux tempérés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Bakhos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Earthworm Ecology - ISEE12</w:t>
+              <w:t xml:space="preserve">Ve journées des géochimistes organiciens, FrogV, Les molécules de nos paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736244v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des espèces d'arbres et des propriétés du site forestier sur la biochimie de la matière organique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effets des traits fonctionnels des vers de terre sur les propriétés physico-chimiques et la composition chimique moléculaire des turricules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba Zi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Scientifique de l'Ecole Doctorale SiReNa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Ve journées des géochimistes organiciens, FrogV, Les molécules de nos paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712384v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sea level rise on the chemical composition of decomposing root and leaf materials in salt marsh soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Bakhos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Polsenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Soil Organic Matter – SOM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of polyethylene micro-particles in an agricultural soil affects microbial activities and plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Richaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Colombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Derollez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Florio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference in Microbial Ecotoxicology EcotoxicoMic 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray computed microtomography to predict CO2 emissions in casts of 6 earthworm species (Lumbricidae).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Caner</w:t>
+                <w:t xml:space="preserve">3D Printing: Challenges and Opportunities for its Application in Soil Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Arrieta-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnaz Asadollahi-Yazdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Chicago, United States. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/essoar.10505205.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735894v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Printing: Challenges and Opportunities for its Application in Soil Science</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Derrien</w:t>
+                <w:t xml:space="preserve">X-ray computed microtomography to predict CO2 emissions in casts of 6 earthworm species (Lumbricidae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229815v1</w:t>
+                <w:t xml:space="preserve">hal-03735894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecte et valorisation « open science » des données de décomposition des litières végétales dans les sols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Jacqueton</w:t>
+                <w:t xml:space="preserve">Impact of organic amendments on plant biomass and carbon transfer in the soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Chenu</w:t>
+                <w:t xml:space="preserve">Tobias Lenhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Barthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Rencontres de la Fertilisation raisonnée et de l’analyse" Comifer-Gemas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Soil Organic Matter (SOM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Adelaide, Australia. p. 113, 2019, Soil Organic Matter in a Stressed World</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954050v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of organic amendments on plant biomass and carbon transfer in the soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alix Vidal</w:t>
+                <w:t xml:space="preserve">Collecte et valorisation « open science » des données de décomposition des litières végétales dans les sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacqueton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Lenhart</w:t>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Soil Organic Matter (SOM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Adelaide, Australia. p. 113, 2019, Soil Organic Matter in a Stressed World</w:t>
+              <w:t xml:space="preserve">14èmes Rencontres de la Fertilisation raisonnée et de l’analyse" Comifer-Gemas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598654v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of eucalyptus plantations on lignin compounds dynamics in tropical arenosol soils of Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinlei Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food security and climate change: 4 per 1000 initiative new tangible global challenges for the soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Poitiers, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms affect biogeochemical cycling through their impact on carbon and nitrogen stabilization by mineral interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Barthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20671,794 +20680,794 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Earthworm Congress (IEC 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Shangai, China. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling pyrolysis with mid-infrared spectroscopy (Py-MIRS) to fingerprint spatial variability of biochemical quality of soil organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Cadisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.F. Nkwain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Demyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rasche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing soil organic matter by adding compost or vermicompost stabilized with clay and/or biochar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Barthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remigio Paradelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Soil Organic Matter 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Goettingen, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining longterm field experiments and nanoscale analysis to enhance process understanding of organic matter stabilization in subsoil horizons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Soil organic matter and environmental impacts of Integrated Crop-livestock: What do we know?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Remusat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nanjing, China. 2013</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Soil Organic Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Nanjing, China. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805652v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil organic matter and environmental impacts of Integrated Crop-livestock: What do we know?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Combining longterm field experiments and nanoscale analysis to enhance process understanding of organic matter stabilization in subsoil horizons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornélia Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Remusat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barre</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Soil Organic Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Nanjing, China. 2013</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nanjing, China. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827926v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of composting on plant residues mineralisation in soil: a 13C/15N labelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chockri Mguerchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Daouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress Eurosoil 2012 - Soil Science for the Benefit of Mankind and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéités spatiales générées par l'enfouissement de produits résiduaires organiques à l'échelle du profil cultural: impacts sur la dynamique des micropolluants organiques et minéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bernomd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque : ECCO Ecosphère continentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.471, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId537"/>
+      <w:footerReference w:type="default" r:id="rId538"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21526,51 +21535,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB3C8FA9"/>
+    <w:nsid w:val="73521896"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21757,51 +21766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-france-dignac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0231-5597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152651462" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215328286" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359037804" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-8874-2013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05548567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181542" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15552092" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Zi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Razafindrakoto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109809" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisia Farrelly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Brander" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia de Miranda Grilli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen O&#8217;meara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Courtene Jones" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/plc.2025.10016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052553v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bakhos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Colombini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Deeney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/plc.2025.10006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052594v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Yates" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suneetha Kadiyala" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/plc.2025.5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052584v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Muncke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethanie Carney Almroth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Song" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Felbacq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109859" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fenouci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125076" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878483v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01855-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405378v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/QKM4FU" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032123v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00876-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660298v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ruiz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Os&#243;rio Ferreira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109216" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120369" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772909v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Dignac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116151" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115940" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Dignac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Maurin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03831825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Aubertin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104214" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hayany" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Fels" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01184-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03344448v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bedell" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hassan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies9030067" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537559v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barthod" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Dignac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumpel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108308" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081187v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111249&#8203;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779165v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Mer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bottinelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Watteau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107730" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Asadollahi-Yazdi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114588" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905670v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Courtier-Murias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Rumpel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Almendros" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-6-435-2020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903735v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Vidal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lenhart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen H&#246;schen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114454" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905673v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Barthod" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2020.104016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282052v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mchergui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.107525" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268411v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigio Paradelo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.07.025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VJG0RPT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808642v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calabi-Floody" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mora" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Bolan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.05.079" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4316F5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731152v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0491-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766699v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkwain Y. Funkuin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Demyan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rasche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Schulz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.04.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627407v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouchard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Revallier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2018.00081" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelene Pengerud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Certini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Tau Strand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Forte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-017-0373-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527073v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00904" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506644v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rouches" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.10.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546428v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.073" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602507v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-2-673-2016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Baumann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.02.017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBPZMF04-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634550v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duboc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Zehetner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H. Gerzabek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12497" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C9PWVVWK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630696v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7029" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PT5N339-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643280v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreetta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Carnicelli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9693-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651352v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sanaullah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.07.012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HBL1T1N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644624v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9768-2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646838v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9800-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0C40XNZC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851893v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-013-0795-5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S30C6456-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646780v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Duemig" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Koegel-Knabner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.06.018" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JBKVN7B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651163v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hamer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2012.01476.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD57FB99864877E4FF563A3BC52B2A1DA82D7826/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194705v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Rasse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.02.008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH9L9PKN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645880v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6313" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LP3B1ZHR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999944v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Lerch" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.06438-11" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676450v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pernet-Coudrier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9480-z" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D6MS3PB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542772v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z Lerch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9432-7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22ZK8X8R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642056v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9586-y" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575945v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450932v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez-Millan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450929v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Rasse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575869v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Peltre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575967v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Billiou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Tran Duc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192092v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Doublet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Petraud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poitrenaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.09.037" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWF4QR7J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192229v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derenne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.06.021" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLSKCR9N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112375v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.03.017" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKTF9787-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00676838v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doublet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P P&#233;traud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430838v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.05.058" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56CDB178-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192197v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453352v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;chot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2008.10.012" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN81L4PT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430842v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453353v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575872v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430846v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192030v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.09.020" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68LWXB6S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450908v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#252;mig" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Knicker" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schad" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid K&#246;gel-Knabner" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450877v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575821v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.10.008" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXJSX7WC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321892v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D&#252;mig" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schad" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321896v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191970v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2007.08.003" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDRFXL76-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00148313v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.06.002" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCH40B1K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00146601v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00148335v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2005.05.001" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P4HCMPW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169699v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169688v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00148307v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.06.019" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9C4L08D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00148339v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Rasse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.01.003" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB2TBFT4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176215v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00806.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3V5PWTCK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169662v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169660v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Seraphin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Michaelis" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Eusterhues" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00148303v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Francou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2005.02.007" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVWV2H8J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00148289v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2004.12.022" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTC43NLH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670342v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verg&#233;-Leviel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682784v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Knicker" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676036v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matzner" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695039v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ginestet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruchet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05022324v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-775" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705488v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705655v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705459v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705440v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642971v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An de Schrijver" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299712v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705509v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210223v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kedzierski" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meisterzheim" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785017v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Colombini" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Senouci" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biron" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704000v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705453v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705449v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736196v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953908v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735878v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lhoutellier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712383v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felbacq" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736192v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Denieul" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219765v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Turpault" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735896v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657040v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590283v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030804v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735423v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lehnart" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534648v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656792v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603131v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Mar&#237;a Armas-Herrera" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dolores Arvelo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789143v2" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607959v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608846v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Funkuin Nkwain" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Demyan" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534652v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doumert" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608697v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606240v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608759v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547534v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546702v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moradi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Billou" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608662v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607941v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gocke" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547528v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina G&#246;cke" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547525v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547567v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608485v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Gocke" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Peth" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547537v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547540v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plante" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747900v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547548v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mchergui" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748742v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749715v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveque" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808779v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749984v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Doublet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192115v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192069v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chockri Mchergui" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192096v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177304v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357707v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spaudo" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735901v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735905v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736236v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735885v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5216" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736244v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712384v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735891v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735870v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Richaume" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Derollez" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735894v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229815v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505205.1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954050v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598654v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lenhart" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736158v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlei Guo" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734044v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787992v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Cadisch" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Nkwain" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Demyan" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rasche" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795251v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805652v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827926v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746130v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chockri Mguerchi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Daouadi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828472v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernomd" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-france-dignac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0231-5597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152651462" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215328286" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359037804" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-8874-2013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05548567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Rumpel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181542" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Cecillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15552092" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Yates" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Deeney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Muncke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethanie Carney Almroth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02105-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suneetha Kadiyala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/plc.2025.5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137035v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bakhos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Brander" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Colombini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/plc.2025.10006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Song" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Zi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Felbacq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109859" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328178v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisia Farrelly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia de Miranda Grilli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen O&#8217;meara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Courtene Jones" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/plc.2025.10016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052536v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Razafindrakoto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Florio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109809" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04405378v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/QKM4FU" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fenouci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125076" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878483v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01855-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00876-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660298v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ruiz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Os&#243;rio Ferreira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109216" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03831825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Aubertin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104214" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807782v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Dignac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Maurin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120369" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772909v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Dignac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116151" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736173v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115940" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barthod" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Dignac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rumpel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108308" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907302v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hayany" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Fels" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01184-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03344448v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bedell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hassan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arrieta-Escobar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies9030067" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917327v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Asadollahi-Yazdi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114588" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779165v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Mer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bottinelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Watteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107730" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Qu&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111249&#8203;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905670v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Courtier-Murias" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn&#233;lia Rumpel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Almendros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-6-435-2020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903735v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Vidal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lenhart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen H&#246;schen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114454" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905673v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Barthod" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2020.104016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282052v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z. Lerch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mchergui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.107525" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268411v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigio Paradelo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.07.025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VJG0RPT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calabi-Floody" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mora" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Bolan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.05.079" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4316F5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766699v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkwain Y. Funkuin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Demyan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rasche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Schulz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.04.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731152v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0491-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627407v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouchard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Revallier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2018.00081" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594926v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelene Pengerud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Certini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Tau Strand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Forte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-017-0373-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527073v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00904" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546428v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.073" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506644v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rouches" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.10.012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602507v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-2-673-2016" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175892v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Baumann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remusat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.02.017" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBPZMF04-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630696v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bardoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7029" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PT5N339-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634550v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duboc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Djukic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Zehetner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H. Gerzabek" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12497" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C9PWVVWK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646838v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Sarr" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9800-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0C40XNZC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644624v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9768-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651352v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sanaullah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.07.012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HBL1T1N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851893v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mendez-Millan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-013-0795-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S30C6456-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646780v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Duemig" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Koegel-Knabner" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.06.018" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JBKVN7B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643280v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Andreetta" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Carnicelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9693-9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651163v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hamer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2012.01476.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD57FB99864877E4FF563A3BC52B2A1DA82D7826/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194705v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Rasse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.02.008" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH9L9PKN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645880v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6313" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LP3B1ZHR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00542772v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Z Lerch" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9432-7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22ZK8X8R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676450v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pernet-Coudrier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9480-z" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D6MS3PB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642056v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9586-y" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999944v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Lerch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.06438-11" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192229v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derenne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.06.021" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLSKCR9N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112375v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2010.03.017" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKTF9787-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192092v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Doublet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Petraud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poitrenaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.09.037" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWF4QR7J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575945v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450932v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mendez-Millan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450929v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Rasse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575869v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Peltre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575967v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Billiou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Tran Duc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00676838v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doublet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P P&#233;traud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430846v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192197v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.05.058" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56CDB178-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453352v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;chot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2008.10.012" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN81L4PT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575872v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453353v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430842v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192030v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.09.020" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68LWXB6S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450908v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#252;mig" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Knicker" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schad" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid K&#246;gel-Knabner" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00450877v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575821v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.10.008" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXJSX7WC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00430838v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321896v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00321892v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander D&#252;mig" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schad" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191970v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2007.08.003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDRFXL76-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00148313v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.06.002" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCH40B1K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00148339v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Rasse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.01.003" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB2TBFT4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169699v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169688v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00148307v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.06.019" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9C4L08D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00176215v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00806.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3V5PWTCK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00146601v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00148335v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2005.05.001" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P4HCMPW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00148303v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Francou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2005.02.007" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVWV2H8J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00148289v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2004.12.022" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTC43NLH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169662v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00169660v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Seraphin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Michaelis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Eusterhues" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670342v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verg&#233;-Leviel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682784v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Knicker" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676036v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matzner" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695039v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ginestet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruchet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05022324v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-775" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785017v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Colombini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Senouci" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biron" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210223v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kedzierski" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meisterzheim" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642971v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Santenoise" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An de Schrijver" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705459v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705440v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705509v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299712v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704000v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705453v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705449v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705655v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705488v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736196v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953908v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712383v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Felbacq" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735878v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lhoutellier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736192v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Denieul" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219765v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Turpault" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735896v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657040v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590283v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030804v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735423v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lehnart" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603131v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Mar&#237;a Armas-Herrera" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dolores Arvelo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789143v2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607959v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534648v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656792v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608846v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Funkuin Nkwain" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Demyan" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534652v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doumert" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608697v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606240v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608759v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547534v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546702v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moradi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Billou" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607941v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gocke" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547528v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina G&#246;cke" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547525v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608662v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547567v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608485v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Gocke" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Peth" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547537v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747900v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547548v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mchergui" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547540v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plante" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748742v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808779v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Kaisermann" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749715v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveque" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749984v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Doublet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192115v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192069v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chockri Mchergui" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192096v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177304v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357707v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spaudo" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135804v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Berthiaud" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boly" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Brichler" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735885v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5216" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736236v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712384v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736244v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735901v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735905v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735891v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735870v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Richaume" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Derollez" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229815v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10505205.1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735894v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04598654v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lenhart" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954050v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacqueton" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736158v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlei Guo" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734044v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787992v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Cadisch" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Nkwain" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Demyan" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rasche" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795251v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827926v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805652v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746130v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chockri Mguerchi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Daouadi" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828472v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernomd" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>