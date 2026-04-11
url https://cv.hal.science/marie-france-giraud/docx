--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -2113,286 +2113,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Relocation of the Mitochondrial ATP9 Gene to the Nucleus Reveals Forces Underlying Mitochondrial Genome Evolution</w:t>
+                <w:t xml:space="preserve">An intersubunit disulfide bridge stabilizes the tetrameric nucleoside diphosphate kinase of Aquifex aeolicus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlis Bietenhader</w:t>
+                <w:t xml:space="preserve">Fanny Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Martos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Tetaud</w:t>
+                <w:t xml:space="preserve">Florian Georgescauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raeka S Aiyar</w:t>
+                <w:t xml:space="preserve">Lucile Moynié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole H Sellem</w:t>
+                <w:t xml:space="preserve">J.W. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Sarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80 (6), pp.1658-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746262v1</w:t>
+                <w:t xml:space="preserve">hal-00702265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intersubunit disulfide bridge stabilizes the tetrameric nucleoside diphosphate kinase of Aquifex aeolicus.</w:t>
+                <w:t xml:space="preserve">Experimental Relocation of the Mitochondrial ATP9 Gene to the Nucleus Reveals Forces Underlying Mitochondrial Genome Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Boissier</w:t>
+                <w:t xml:space="preserve">Maïlis Bietenhader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Georgescauld</w:t>
+                <w:t xml:space="preserve">Alexandre Martos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Moynié</w:t>
+                <w:t xml:space="preserve">Raeka S Aiyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.W. Dupuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Sarger</w:t>
+                <w:t xml:space="preserve">Carole H Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (8), pp.e1002876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702265v1</w:t>
+                <w:t xml:space="preserve">hal-04746262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of the Mg.ADP-inhibited state of the yeast F1c10 ATP synthase.</w:t>
               </w:r>
@@ -2994,77 +2994,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of E.coli nucleoside diphosphate kinase broadens the diversity in the quaternary architecture of NDKs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Moynié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-france Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Georgescauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Lascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3128,51 +3128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structures of S120G mutant and wild type of human nucleoside diphosphate kinase A in complex with ADP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-france Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Georgescauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Lascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3838,51 +3838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Lerouley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Larrieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Louis Ducrocq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Giraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00430-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606288v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lublin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engilberge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gounel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20240102" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04934730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blancard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Decoeur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duvezin-Caubet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;france Giraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202400038" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akand&#233; Rouchidane Eyitayo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Daury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gonzalez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.184075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alons Lends" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asen Daskalov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansis Maleckis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delamare" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Berbon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04175-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03105418v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Blondelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeline Vandestienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd6322" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988793v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuju Ding" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;&#380;a Kucharczyk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Zhao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dautant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shutian Xu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life10090215" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Colina-Tenorio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Miranda-Astudillo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam V&#225;zquez-Acevedo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-france Giraud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2018.12.142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC5LP67N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398396v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Skoczen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Binko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouhier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2018.05.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gonz&#225;lez-Halphen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01243" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03559837v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Simonyan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre L&#233;giot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Lascu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2017.03.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989325v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Senicourt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Iatmanen-Harbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Anibal Ostuni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7151-0_1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tetaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon H Ackerman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Di Rago" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E13-02-0112" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712690v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Habersetzer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ziani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stines-Chaumeil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Br&#232;thes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Wysocka-Kapcinska" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahia Ezkurdia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2012.07.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FX9J4WQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Bietenhader" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raeka S Aiyar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole H Sellem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002876" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boissier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Georgescauld" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Moyni&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Dupuy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sarger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Velours" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429653v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Talbot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Polidori" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Cohen-Bouacina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-009-9235-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X9K6BN5T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258872v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Breton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulpier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132192v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frugier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coussen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Odessa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Emerit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110610v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Major" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Srikannathasan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Errey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106938v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068695v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484152v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Boyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gerbod-Giannone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Poussard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2025.08.024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452323v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04756153v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mourier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Lerouley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Larrieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Louis Ducrocq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Giraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00430-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606288v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lublin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engilberge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gounel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20240102" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04934730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blancard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Decoeur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duvezin-Caubet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;france Giraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202400038" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akand&#233; Rouchidane Eyitayo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Daury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gonzalez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2022.184075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alons Lends" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asen Daskalov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansis Maleckis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delamare" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Berbon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04175-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03105418v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Blondelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeline Vandestienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd6322" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988793v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuju Ding" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;&#380;a Kucharczyk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Zhao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dautant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shutian Xu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life10090215" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Colina-Tenorio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Miranda-Astudillo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam V&#225;zquez-Acevedo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-france Giraud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2018.12.142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC5LP67N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398396v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Skoczen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Binko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouhier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2018.05.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gonz&#225;lez-Halphen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01243" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03559837v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Simonyan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre L&#233;giot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Lascu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2017.03.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989325v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Senicourt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Iatmanen-Harbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Anibal Ostuni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7151-0_1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tetaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon H Ackerman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Di Rago" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E13-02-0112" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712690v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Habersetzer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ziani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stines-Chaumeil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Br&#232;thes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Wysocka-Kapcinska" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahia Ezkurdia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2012.07.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FX9J4WQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702265v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boissier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Georgescauld" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Moyni&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Dupuy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sarger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746262v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Bietenhader" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raeka S Aiyar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole H Sellem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002876" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Velours" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429653v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Talbot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Polidori" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Cohen-Bouacina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-009-9235-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X9K6BN5T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258872v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Breton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulpier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132192v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frugier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coussen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Odessa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Emerit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110610v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Major" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Srikannathasan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Errey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106938v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068695v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484152v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Boyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gerbod-Giannone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Poussard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2025.08.024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452323v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04756153v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mourier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>