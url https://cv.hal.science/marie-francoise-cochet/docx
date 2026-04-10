--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -904,381 +904,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of New Antimicrobial Peptides that Contribute to the Bactericidal Activity of Egg White against Salmonella enterica Serovar Enteritidis at 45 °C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+                <w:t xml:space="preserve">The Role of Ovotransferrin in Egg-White Antimicrobial Activity: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Baron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jan</w:t>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Leconte</w:t>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c06677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods10040823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142882v1</w:t>
+                <w:t xml:space="preserve">hal-03196651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Ovotransferrin in Egg-White Antimicrobial Activity: A Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Legros</w:t>
+                <w:t xml:space="preserve">Identification of New Antimicrobial Peptides that Contribute to the Bactericidal Activity of Egg White against Salmonella enterica Serovar Enteritidis at 45 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (4), pp.823. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods10040823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c06677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196651v1</w:t>
+                <w:t xml:space="preserve">hal-03142882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg-White Proteins Have a Minor Impact on the Bactericidal Action of Egg White Toward Salmonella Enteritidis at 45°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariah Alabdeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (article 584986), </w:t>
@@ -1316,51 +1316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Gene-expression Analysis of the Response of Salmonella Enteritidis to Egg White Exposure Reveals Multiple Egg White-imposed Stress Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1597,51 +1597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global overview of the risk linked to the Bacillus cereus group in the egg product industry: identification of food safety and food spoilage markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Delbrassinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1846,575 +1846,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and Micrographic Evidence of Escherichia coli Membrane Damage during Incubation in Egg White under Bactericidal Conditions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hen egg white lysozyme permeabilizes Escherichia coli outer and inner membranes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Noël Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-12-418⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (41), pp.9922-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf4029199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868467v1</w:t>
+                <w:t xml:space="preserve">hal-00916545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hen egg white lysozyme permeabilizes Escherichia coli outer and inner membranes.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biochemical and Micrographic Evidence of Escherichia coli Membrane Damage during Incubation in Egg White under Bactericidal Conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariah Alabdeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61 (41), pp.9922-9. </w:t>
+              <w:t xml:space="preserve">Journal of Food Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (9), pp.1523-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf4029199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-12-418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916545v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of incubation conditions and protein fraction on the antimicrobial activity of egg white against Salmonella Enteritidis and Escherichia coli.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversity of psychrotrophic bacteria of the Bacillus cereus group collected on farm and in egg product industry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alabdeh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+                <w:t xml:space="preserve">N. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Z. Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-10-157⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (2), pp.261-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2010.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729297v1</w:t>
+                <w:t xml:space="preserve">hal-00729270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity of psychrotrophic bacteria of the Bacillus cereus group collected on farm and in egg product industry.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.Z. Kone</w:t>
+                <w:t xml:space="preserve">Role of incubation conditions and protein fraction on the antimicrobial activity of egg white against Salmonella Enteritidis and Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alabdeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2010.05.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (1), pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-10-157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729270v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Turkey, Duck, and guinea fowl egg in hen egg products by species-specific PCR</w:t>
               </w:r>
@@ -2793,51 +2793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of a psychrotolerant toxin producer, Bacillus weihenstephanensis, in liquid egg products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2918,90 +2918,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid and cost-effective method for micro-organism enumeration based on miniaturization of the conventional plate-counting technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Ablain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noël Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3043,51 +3043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a PCR test for the differentiation between Staphylococcus aureus and Staphylococcus intermedius.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3181,51 +3181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GenoFrag: software to design primers optimized for whole genome scanning by long-range PCR amplification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Ben Zakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumen Andonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3453,277 +3453,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and probiotic traits of the commensal E. coli CEC15 strain.</w:t>
+                <w:t xml:space="preserve">Impact of neonatal digestion on the physiology of breast milk bacteria and their immunomodulation capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tales da Silva</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marcus V. Canário Viana</w:t>
+                <w:t xml:space="preserve">Alice Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bactinflam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lia Bactinflam, INRAE STLO, Jun 2022, Webinar, France</w:t>
+              <w:t xml:space="preserve">8èmes Rencontres NAM2S Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biotech Santé Bretagne, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690736v1</w:t>
+                <w:t xml:space="preserve">hal-03880378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of neonatal digestion on the physiology of breast milk bacteria and their immunomodulation capacities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic and probiotic traits of the commensal E. coli CEC15 strain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Aburjaile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Mouchard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+                <w:t xml:space="preserve">Marcus V. Canário Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres NAM2S Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biotech Santé Bretagne, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Bactinflam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lia Bactinflam, INRAE STLO, Jun 2022, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880378v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-acquisition genes and siderophore production are induced by Salmonella Enteritidis in egg white at temperatures around the natural body temperature of hens</w:t>
               </w:r>
@@ -3735,51 +3735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimon-Andreas Karatzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4209,90 +4209,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two PCR methods targeting two different gene sequences for the detection of Bacillus cereus group bacteria in egg products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4330,103 +4330,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of bacterial flora in spoiled liquid egg products and use of stainless steel chips to control biofilm development in an egg breaking factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Baron</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Spore forming bacteria in food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Quimper (FR), France</w:t>
@@ -4507,51 +4507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fist European Food Congress, food production, nutrition, healthy consumers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Ljubjana (SLO), Slovenia</w:t>
@@ -5119,540 +5119,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of high protein drinks formulation on in vitro dynamic digestion and absorption of macronutrient in the elderly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Nebbia</w:t>
+                <w:t xml:space="preserve">Impact of neonatal digestion on the physiology of breast milk bacteria and their immunomodulation capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://cbl2022.colloque.inrae.fr/cbl-2022. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque du Club des Bactéries Lactiques 23ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 12, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12041039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663905v1</w:t>
+                <w:t xml:space="preserve">hal-04318063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of neonatal digestion on the physiology of breast milk bacteria and their immunomodulation capacities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Le Bras</w:t>
+                <w:t xml:space="preserve">Untargeted peptidomics approach of sheep and goat infant formulas submitted to in vitro digestions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Casula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Serrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Club des Bactéries Lactiques 23ème édition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318063v1</w:t>
+                <w:t xml:space="preserve">hal-03663472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted peptidomics approach of sheep and goat infant formulas submitted to in vitro digestions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mattia Casula</w:t>
+                <w:t xml:space="preserve">Comparaison of dynamic in vitro digestion of human milk vs standard infant formula to better understand their digestive kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Serrao</w:t>
+                <w:t xml:space="preserve">Gwenaele Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t>
+              <w:t xml:space="preserve">7th International Conference on Food Digestion (ICFD2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cork, Ireland. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663472v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison of dynamic in vitro digestion of human milk vs standard infant formula to better understand their digestive kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Charton</w:t>
+                <w:t xml:space="preserve">Impact of high protein drinks formulation on in vitro dynamic digestion and absorption of macronutrient in the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Nebbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaele Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Food Digestion (ICFD2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Cork, Ireland. 2022</w:t>
+              <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662104v1</w:t>
+                <w:t xml:space="preserve">hal-03663905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Anti-Bacterial Iron-Restriction Defence Mechanism of Egg White: The Potential Role of Lipocalin-Like Proteins in Resistance against &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -5664,51 +5664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimon-Andreas Karatzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5757,398 +5757,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg white exposure induces membrane depolarization of Salmonella Enteritidis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global gene-expression analysis of the response of Salmonella Enteritidis to egg-white exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonnassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alabdeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Salmomella and Salmonellosis I3S 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Saint MALO, France. , 2018</w:t>
+              <w:t xml:space="preserve">International Egg Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kyoto, Japan. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737918v1</w:t>
+                <w:t xml:space="preserve">hal-01901474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global gene-expression analysis of the response of Salmonella Enteritidis to egg-white exposure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Alabdeh</w:t>
+                <w:t xml:space="preserve">Dry heating of lysozyme: strong effects regarding antimicrobial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Egg Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kyoto, Japan. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901474v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry heating of lysozyme: strong effects regarding antimicrobial activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Egg white exposure induces membrane depolarization of Salmonella Enteritidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Egg Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Kyoto, Japan. , 2018</w:t>
+              <w:t xml:space="preserve">Symposium Salmomella and Salmonellosis I3S 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint MALO, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901488v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic expression of spoiling enzymes by a comprehensive [i]Bacillus cereus[/i] group collection coming from the French egg breaking industry .</w:t>
               </w:r>
@@ -6311,51 +6311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alabdeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">he International Conference on Bacillus anthracis, B. cereus &amp; B. thuringiensis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Bruges, Belgium. 2011</w:t>
@@ -6378,273 +6378,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental conditions and molecular fractions involved in the antimicrobial activity of egg white against S. Enteritidis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of two PCR methods targeting two different gene sequences for the detection of Bacillus cereus group bacteria in egg products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 S International Symposium Salmonella and Salmonellosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Saint Malo, France. 2010</w:t>
+              <w:t xml:space="preserve">IAFP European symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Dublin, Ireland. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136707v1</w:t>
+                <w:t xml:space="preserve">hal-01454439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two PCR methods targeting two different gene sequences for the detection of Bacillus cereus group bacteria in egg products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental conditions and molecular fractions involved in the antimicrobial activity of egg white against S. Enteritidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alabdeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Baron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noel Grosset</w:t>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAFP European symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Dublin, Ireland. 2010</w:t>
+              <w:t xml:space="preserve">13 S International Symposium Salmonella and Salmonellosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint Malo, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454439v1</w:t>
+                <w:t xml:space="preserve">hal-01136707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6688,51 +6688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6793,90 +6793,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and typing of Bacillus cereus group strains in an egg breaking factory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alabdeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -7217,51 +7217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Fernandes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Vicente" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116751" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C Andrews" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1539663" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025188v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mouchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95668-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675203v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Casula" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Tolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140850" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nebbia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112716" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Jesus de Sousa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Americo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Dos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-03112-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142882v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c06677" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10040823" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976067v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Alabdeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584986" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie-Rouxin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alabdeh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00829" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593208v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Derde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23040" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clarisse Techer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delbrassinne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belaid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brunet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12462" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Derde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf405155p" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chaari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grosset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-12-418" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916545v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4029199" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729297v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alabdeh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-10-157" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729270v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Techer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marechal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Kone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.05.029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PZTHK9C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-009-9077-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Sturdevant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona M. Guinane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01984-07" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Alves" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Ben Zakour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Grosset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895582v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Ablain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Madec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454460v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pellerin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Navarro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454461v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg928" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546199v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Charton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales da Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Assis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aburjaile" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Sousa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus V. Can&#225;rio Viana" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880378v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouchard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737477v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Julien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon-Andreas Karatzas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735532v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135773v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Zi&#233; Kone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136708v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Postollec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729463v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729227v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729779v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Kon&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Saviard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bosto&#235;n" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581043v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Augusto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54499/uidb/04469/2020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155468v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chauvet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel Alexis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155575v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663905v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318063v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12041039" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663472v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Serrao" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662104v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790284v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737918v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901474v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnassi&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209706v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouchon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136297v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136707v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454439v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729406v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Postollec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729751v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197408v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tales" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Jesus Sousa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria dos Santos Freitas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Fernandes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Vicente" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116751" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C Andrews" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1539663" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025188v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mouchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95668-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675203v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Casula" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Tolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140850" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nebbia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112716" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Jesus de Sousa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Americo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Dos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-03112-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10040823" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142882v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c06677" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976067v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Alabdeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584986" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie-Rouxin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alabdeh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00829" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593208v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Derde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23040" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clarisse Techer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delbrassinne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belaid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brunet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12462" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Derde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf405155p" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916545v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4029199" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868467v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chaari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grosset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-12-418" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729270v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Techer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marechal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Kone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.05.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PZTHK9C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alabdeh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-10-157" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-009-9077-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Sturdevant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona M. Guinane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01984-07" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Alves" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Ben Zakour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Grosset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895582v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Ablain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Madec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454460v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pellerin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Navarro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454461v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg928" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546199v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Charton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880378v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouchard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690736v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales da Silva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Assis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aburjaile" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Sousa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus V. Can&#225;rio Viana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737477v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Julien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon-Andreas Karatzas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735532v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135773v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Zi&#233; Kone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136708v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Postollec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729463v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729227v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729779v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Kon&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Saviard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bosto&#235;n" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581043v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Augusto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54499/uidb/04469/2020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155468v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chauvet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel Alexis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155575v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318063v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12041039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663472v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Serrao" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662104v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663905v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790284v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901474v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnassi&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737918v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209706v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouchon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136297v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454439v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136707v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729406v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Postollec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729751v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197408v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tales" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Jesus Sousa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria dos Santos Freitas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>