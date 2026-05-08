--- v1 (2026-04-10)
+++ v2 (2026-05-08)
@@ -5757,277 +5757,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global gene-expression analysis of the response of Salmonella Enteritidis to egg-white exposure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Baron</w:t>
+                <w:t xml:space="preserve">Dry heating of lysozyme: strong effects regarding antimicrobial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bonnassié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Alabdeh</w:t>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Egg Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kyoto, Japan. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901474v1</w:t>
+                <w:t xml:space="preserve">hal-01901488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry heating of lysozyme: strong effects regarding antimicrobial activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Derde</w:t>
+                <w:t xml:space="preserve">Global gene-expression analysis of the response of Salmonella Enteritidis to egg-white exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+                <w:t xml:space="preserve">S. Bonnassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alabdeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Egg Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kyoto, Japan. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901488v1</w:t>
+                <w:t xml:space="preserve">hal-01901474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg white exposure induces membrane depolarization of Salmonella Enteritidis</w:t>
               </w:r>
@@ -6890,187 +6890,305 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New insights into the cultivability of human milk microbiota from ingestion to digestion and implications for its immunomodulatory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Probiogenomics Analysis of the Commensal Escherichia Coli CEC15 as a Potential Probiotic Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Tales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Vinicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago de Jesus Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Ferrary Americo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andria dos Santos Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId192"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7217,51 +7335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Fernandes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Vicente" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116751" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C Andrews" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1539663" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025188v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mouchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95668-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675203v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Casula" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Tolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140850" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nebbia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112716" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Jesus de Sousa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Americo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Dos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-03112-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10040823" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142882v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c06677" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976067v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Alabdeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584986" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie-Rouxin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alabdeh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00829" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593208v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Derde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23040" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clarisse Techer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delbrassinne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belaid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brunet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12462" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Derde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf405155p" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916545v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4029199" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868467v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chaari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grosset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-12-418" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729270v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Techer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marechal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Kone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.05.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PZTHK9C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alabdeh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-10-157" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-009-9077-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Sturdevant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona M. Guinane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01984-07" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Alves" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Ben Zakour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Grosset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895582v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Ablain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Madec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454460v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pellerin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Navarro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454461v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg928" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546199v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Charton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880378v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouchard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690736v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales da Silva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Assis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aburjaile" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Sousa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus V. Can&#225;rio Viana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737477v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Julien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon-Andreas Karatzas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735532v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135773v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Zi&#233; Kone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136708v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Postollec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729463v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729227v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729779v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Kon&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Saviard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bosto&#235;n" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581043v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Augusto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54499/uidb/04469/2020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155468v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chauvet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel Alexis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155575v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318063v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12041039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663472v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Serrao" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662104v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663905v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790284v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901474v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnassi&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737918v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209706v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouchon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136297v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454439v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136707v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729406v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Postollec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729751v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197408v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tales" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Jesus Sousa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria dos Santos Freitas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Fernandes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Vicente" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116751" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C Andrews" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1539663" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025188v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Bras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mouchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95668-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675203v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Casula" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Tolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.140850" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nebbia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112716" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Fernando da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Assis Gl&#243;ria" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Jesus de Sousa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Americo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Dos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-03112-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10040823" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142882v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c06677" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976067v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Alabdeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584986" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie-Rouxin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alabdeh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00829" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593208v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Derde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23040" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clarisse Techer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delbrassinne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Belaid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brunet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12462" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Derde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf405155p" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916545v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4029199" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868467v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chaari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grosset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-12-418" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729270v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Techer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Marechal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Kone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2010.05.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PZTHK9C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alabdeh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-10-157" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-009-9077-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Sturdevant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona M. Guinane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01984-07" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Alves" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Ben Zakour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Grosset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895582v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Ablain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;l Madec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454460v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pellerin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Navarro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454461v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg928" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546199v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Charton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880378v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouchard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690736v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales da Silva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Assis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Aburjaile" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Sousa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus V. Can&#225;rio Viana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737477v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Julien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon-Andreas Karatzas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735532v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135773v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Zi&#233; Kone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136708v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Postollec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729463v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729227v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729779v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Kon&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Saviard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bosto&#235;n" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581043v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Augusto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54499/uidb/04469/2020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155468v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chauvet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel Alexis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155575v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318063v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12041039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663472v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Serrao" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662104v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663905v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790284v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901488v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901474v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnassi&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737918v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209706v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouchon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136297v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454439v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136707v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729406v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Postollec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729751v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05611357v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197408v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tales" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Jesus Sousa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria dos Santos Freitas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>