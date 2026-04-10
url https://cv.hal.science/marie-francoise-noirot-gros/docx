--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -285,208 +285,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up assembly of beneficial multi-species biofilms targeting undesirable bacteria using 3D fluorescence imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The architecture of microbial societies: spatiality, cooperation and the emergence of biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Carlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Carlioz</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXX Congreso Sociedad Espanola de Microbiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEM, Jun 2025, Jaen, Spain</w:t>
+              <w:t xml:space="preserve">UPorto Research Summer School in Microbial Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Porto (Portugal), Jul 2025, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036755v1</w:t>
+                <w:t xml:space="preserve">hal-05058871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live fluorescence confocal imaging to study microbial interaction in multi-species biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Rubrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -505,182 +505,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle France BioImaging IDF Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France BioImaging, Jun 2025, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The architecture of microbial societies: spatiality, cooperation and the emergence of biofilms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bottom-up assembly of beneficial multi-species biofilms targeting undesirable bacteria using 3D fluorescence imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Rubrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Carlioz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elodie Hoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UPorto Research Summer School in Microbial Communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Porto (Portugal), Jul 2025, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">XXX Congreso Sociedad Espanola de Microbiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEM, Jun 2025, Jaen, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058871v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Simulated Micro and Hyper-Gravity on Gene Fitness in Bacterial Biofilms</w:t>
               </w:r>
@@ -781,527 +781,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the rational use of positive biofilms to aid in the management of undesirable microorganisms in livestock buildings</w:t>
+                <w:t xml:space="preserve">Unlocking the potential of biofilm properties in beneficial microbes for one health advancements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillier</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Jimenez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité du Département de Microbiologie de l'I2BC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de biologie intégrative de la cellule (I2BC), Mar 2024, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Asia-Pacific Biofilms 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521995v1</w:t>
+                <w:t xml:space="preserve">hal-04786672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided assembly of multispecies positive biofilms targeting undesirable bacteria</w:t>
+                <w:t xml:space="preserve">Towards the rational use of positive biofilms to aid in the management of undesirable microorganisms in livestock buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Serror</w:t>
+                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNB 2024 -10e Colloque du Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau National Biofilms, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire invité du Département de Microbiologie de l'I2BC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de biologie intégrative de la cellule (I2BC), Mar 2024, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820676v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illuminating the biofilm lifecycle: imaging and molecular insights with Bacillus subtilis NDmed</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guided assembly of multispecies positive biofilms targeting undesirable bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hadi Jbara</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk, Department of Microbiology, University of Ljubljana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Ljubljana, Apr 2024, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">RNB 2024 -10e Colloque du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau National Biofilms, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578344v1</w:t>
+                <w:t xml:space="preserve">hal-04820676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the potential of biofilm properties in beneficial microbes for one health advancements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Illuminating the biofilm lifecycle: imaging and molecular insights with Bacillus subtilis NDmed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Dergham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascale Serror</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Jbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Biofilms 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">Invited talk, Department of Microbiology, University of Ljubljana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Ljubljana, Apr 2024, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786672v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided assembly of positive biofilms targeting pathogenic bacteria using live-cell imaging</w:t>
               </w:r>
@@ -1326,51 +1326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Jiménez-Estévez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1451,64 +1451,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bactéries sporulantes pathogènes ou d’intérêt technologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Nov 2023, Paris, France</w:t>
@@ -1952,282 +1952,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SepF supports the recruitment of the DNA translocase SftA to the Z-ring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prophage-encoded small protein YqaH counteracts the activities of the replication initiator DnaA in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ventroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrens N V Saaki</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Francoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.14906⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 168 (11), pp.001268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.001268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090457v1</w:t>
+                <w:t xml:space="preserve">hal-04289654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prophage-encoded small protein YqaH counteracts the activities of the replication initiator DnaA in Bacillus subtilis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SepF supports the recruitment of the DNA translocase SftA to the Z-ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrens N V Saaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihao Teng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Francoise Noirot-Gros</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rut Carballido‐lόpez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 168 (11), pp.001268. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 117 (5), pp.1263-1274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mic.0.001268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mmi.14906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289654v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR interference to interrogate genes that control biofilm formation in Pseudomonas fluorescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Francoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Forrester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2575,563 +2575,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetramerization and interdomain flexibility of the replication initiation controller YabA enables simultaneous binding to multiple partners</w:t>
+                <w:t xml:space="preserve">Role of Protein Phosphorylation in the Regulation of Cell Cycle and DNA-Related Processes in Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liza L. Felicori</w:t>
+                <w:t xml:space="preserve">Transito Garcia Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katie Jameson</w:t>
+                <w:t xml:space="preserve">Sandrine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderahmane Derouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roblin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Transito Garcia-Garcia</w:t>
+                <w:t xml:space="preserve">Ivan Mijakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv1318⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991824v1</w:t>
+                <w:t xml:space="preserve">hal-02632611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Protein Phosphorylation in the Regulation of Cell Cycle and DNA-Related Processes in Bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetramerization and interdomain flexibility of the replication initiation controller YabA enables simultaneous binding to multiple partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza L. Felicori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Jameson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transito Garcia Garcia</w:t>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Poncet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lei Shi</w:t>
+                <w:t xml:space="preserve">Mark M. Fogg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Mijakovic</w:t>
+                <w:t xml:space="preserve">Transito Garcia-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (1), pp.449-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv1318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632611v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophosphorylation of the Bacterial Tyrosine-Kinase CpsD Connects Capsule Synthesis with the Cell Cycle in Streptococcus pneumoniae.</w:t>
+                <w:t xml:space="preserve">Interaction with Enzyme IIBMpo (EIIBMpo) and Phosphorylation by Phosphorylated EIIBMpo Exert Antagonistic Effects on the Transcriptional Activator ManR of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Nourikyan</w:t>
+                <w:t xml:space="preserve">Arthur Constant Zébré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morten Kjos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chryslène Mercy</w:t>
+                <w:t xml:space="preserve">Francine Moussan Aké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cluzel</w:t>
+                <w:t xml:space="preserve">Magali M. Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Morlot</w:t>
+                <w:t xml:space="preserve">Rose Koffi Nevry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Françoise Noirot Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005518⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 197 (9), pp.1559-1572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.02522-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233373v1</w:t>
+                <w:t xml:space="preserve">hal-02638624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction with Enzyme IIBMpo (EIIBMpo) and Phosphorylation by Phosphorylated EIIBMpo Exert Antagonistic Effects on the Transcriptional Activator ManR of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autophosphorylation of the Bacterial Tyrosine-Kinase CpsD Connects Capsule Synthesis with the Cell Cycle in Streptococcus pneumoniae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Moussan Aké</w:t>
+                <w:t xml:space="preserve">Julien Nourikyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali M. Ventroux</w:t>
+                <w:t xml:space="preserve">Morten Kjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chryslène Mercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Koffi Nevry</w:t>
+                <w:t xml:space="preserve">Caroline Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Françoise Noirot Gros</w:t>
+                <w:t xml:space="preserve">Cécile Morlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 197 (9), pp.1559-1572. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (9), pp.e1005518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.02522-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638624v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus subtilis SalA is a phosphorylation-dependent transcription regulator that represses scoC and activates the production of the exoprotease AprE.</w:t>
               </w:r>
@@ -3245,740 +3245,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein-tyrosine phosphorylation interaction network in Bacillus subtilis reveals new substrates, kinase activators and kinase cross-talk</w:t>
+                <w:t xml:space="preserve">Cross-phosphorylation of bacterial serine/threonine and tyrosine protein kinases on key regulatory residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaishnavi Ravikumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Dobrinic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Macek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00538⟩</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204427v1</w:t>
+                <w:t xml:space="preserve">hal-01204460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-phosphorylation of bacterial serine/threonine and tyrosine protein kinases on key regulatory residues</w:t>
+                <w:t xml:space="preserve">Protein-tyrosine phosphorylation interaction network in Bacillus subtilis reveals new substrates, kinase activators and kinase cross-talk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Boris Macek</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ventroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderahmane Derouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204460v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus subtilis serine/threonine protein kinase YabT is involved in spore development via phosphorylation of a bacterial recombinase.</w:t>
+                <w:t xml:space="preserve">ComE/ComE similar to P interplay dictates activation or extinction status of pneumococcal X-state (competence)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir V. Bidnenko</w:t>
+                <w:t xml:space="preserve">Bernard B. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Shi Shi</w:t>
+                <w:t xml:space="preserve">Anne-Lise Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahasanul A. Kobir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali M. Ventroux</w:t>
+                <w:t xml:space="preserve">Nicolas N. Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Pigeonneau</w:t>
+                <w:t xml:space="preserve">Marc M. Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88 (5), pp.921-935. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.12233⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 87 (2), pp.394 - 411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.12104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000083v1</w:t>
+                <w:t xml:space="preserve">hal-01004510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane sequestration by the EIIB domain of the mannitol permease MtlA activates the Bacillus subtilis mtl operon regulator MtlR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda H. Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali M. Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef J. Deutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Joyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (4), pp. 789-801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mmi.12131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ComE/ComE~P interplay dictates activation or extinction status of pneumococcal X-state (competence)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacillus subtilis serine/threonine protein kinase YabT is involved in spore development via phosphorylation of a bacterial recombinase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-L. Soulet</w:t>
+                <w:t xml:space="preserve">Vladimir V. Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mirouze</w:t>
+                <w:t xml:space="preserve">Lei Shi Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Prudhomme</w:t>
+                <w:t xml:space="preserve">Ahasanul A. Kobir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali M. Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
+                <w:t xml:space="preserve">Nathalie N. Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87, pp.394-411</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 88 (5), pp.921-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.12233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787640v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus subtilis serine/threonine protein kinase YabT is involved in spore development via phosphorylation of a bacterial recombinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahasanul Kobir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3987,624 +3996,615 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (5), pp.921-935. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mmi.12233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription regulators controlled by interaction with enzyme IIB components of the phosphoenolpyruvate:sugar phosphotransferase system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ComE/ComE~P interplay dictates activation or extinction status of pneumococcal X-state (competence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem M. Derkaoui</w:t>
+                <w:t xml:space="preserve">B. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur A. Zebre</w:t>
+                <w:t xml:space="preserve">A.-L. Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87, pp.394-411</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01001483v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of bacterial fatty-acid-displaced regulators with DNA is interrupted by tyrosine phosphorylation in the helix-turn-helix domain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+                <w:t xml:space="preserve">Transcription regulators controlled by interaction with enzyme IIB components of the phosphoenolpyruvate:sugar phosphotransferase system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Joyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda H. Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Grenha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Ventroux</w:t>
+                <w:t xml:space="preserve">Moussan M. Ake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem M. Derkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur A. Zebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkt709⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1834 (7), pp.1415 - 1424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2013.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204290v1</w:t>
+                <w:t xml:space="preserve">hal-01001483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct involvement of DprA, the transformation-dedicated RecA loader, in the shut-off of pneumococcal competence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
+                <w:t xml:space="preserve">Interaction of bacterial fatty-acid-displaced regulators with DNA is interrupted by tyrosine phosphorylation in the helix-turn-helix domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderahmane Derouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Quentin</w:t>
+                <w:t xml:space="preserve">Rosa Grenha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pigonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (11), pp.352 - 361. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (20), pp.9371-9381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1219868110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkt709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001538v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ComE/ComE similar to P interplay dictates activation or extinction status of pneumococcal X-state (competence)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct involvement of DprA, the transformation-dedicated RecA loader, in the shut-off of pneumococcal competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard B. Martin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Mathieu Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Mirouze</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc M. Prudhomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
+                <w:t xml:space="preserve">Yves Y. Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87 (2), pp.394 - 411. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (11), pp.352 - 361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.12104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1219868110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004510v1</w:t>
+                <w:t xml:space="preserve">hal-01001538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-function analysis of pneumococcal DprA protein reveals that dimerization is crucial for loading RecA recombinase onto DNA during transformation</w:t>
               </w:r>
@@ -4616,64 +4616,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Quevillon-Cheruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A. M. A. Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5207,347 +5207,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple interactions between the transmembrane division proteins of Bacillus subtilis and the role of FtsL instability in divisome assembly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissection fonctionnelle d'un nouveau régulateur de l'initiation de la réplication du chromosome bactérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeff Errington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (10), pp.801-802</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659410v1</w:t>
+                <w:t xml:space="preserve">hal-02653440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection fonctionnelle d'un nouveau régulateur de l'initiation de la réplication du chromosome bactérien</w:t>
+                <w:t xml:space="preserve">Functional dissection of YabA, a negative regulator of DNA replication initiation in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Velten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yoshimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mac Govern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Morimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103 (7), pp.2368-2373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0506914103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653440v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional dissection of YabA, a negative regulator of DNA replication initiation in Bacillus subtilis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple interactions between the transmembrane division proteins of Bacillus subtilis and the role of FtsL instability in divisome assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mac Govern</w:t>
+                <w:t xml:space="preserve">Philippe P. Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Morimoto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeff Errington</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 103 (7), pp.2368-2373. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 188 (21), pp.7396-7404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0506914103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.01031-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661133v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA polymerase I acts in translesion synthesis mediated by the Y-polymerases in Bacillus subtilis</w:t>
               </w:r>
@@ -5644,704 +5644,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinctive genetic features exhibited by the Y-family DNA polymerases in Bacillus subtilis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Duigou</w:t>
+                <w:t xml:space="preserve">The bacterial condensin/cohesin-like protein complex acts in DNA repair and regulation of gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Mervelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Mcgovern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 54 (2), pp.439-451. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2004.04259.x⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 51 (6), pp.1629-1640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2003.03951.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277035v1</w:t>
+                <w:t xml:space="preserve">hal-02678093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bacterial condensin/cohesin-like protein complex acts in DNA repair and regulation of gene expression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein interaction networks in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 51 (6), pp.1629-1640. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (5), pp.505-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2003.03951.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2004.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678093v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein interaction networks in bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinctive genetic features exhibited by the Y-family DNA polymerases in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 54 (2), pp.439-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2004.04259.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2004.08.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03277210v1</w:t>
+                <w:t xml:space="preserve">hal-03277035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of two novel families of proteins that are proposed to interact with prokaryotic SMC proteins, and characterization of the &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; family members ScpA and ScpB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The beta-propeller protein YxaL increases the processivity of the PcrA helicase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Soppa</w:t>
+                <w:t xml:space="preserve">Panos Soultanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuo Kobayashi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Noirot Gros</w:t>
+                <w:t xml:space="preserve">D. Wigley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter Oesterhelt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+                <w:t xml:space="preserve">Stanislav Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.2002.03012.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 267 (3), pp.391-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00438-002-0670-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683161v1</w:t>
+                <w:t xml:space="preserve">hal-03760988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The beta-propeller protein YxaL increases the processivity of the PcrA helicase</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery of two novel families of proteins that are proposed to interact with prokaryotic SMC proteins, and characterization of the &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; family members ScpA and ScpB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav Dusko Ehrlich</w:t>
+                <w:t xml:space="preserve">Jörg Soppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Noirot</w:t>
+                <w:t xml:space="preserve">Kazuo Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Oesterhelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00438-002-0670-9⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 45 (1), pp.59-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.2002.03012.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03760988v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An expanded view of bacterial DNA replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Juan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6418,51 +6418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Yeast Sgs1 Helicase and DNA Topoisomerase III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6669,51 +6669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change of a catalytic reaction carried out by a DNA replication protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 274 (5288), pp.777-780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7461,77 +7461,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ferments du Futur NIPPON project: Natto-Inspired BioPreservation Of Plant Food Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Dergham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8270,51 +8270,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DECC348B"/>
+    <w:nsid w:val="F307B20E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8501,51 +8501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-francoise-noirot-gros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1661-3023" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548256v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jbara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036755v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubrice" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110654v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058871v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hoche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253947v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack.J.W.A. van Loon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jimenez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau-Gonthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786672v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez-Est&#233;vez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sozhamannan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156/8248394" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Derouiche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Pandit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meshari Alazmi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ventroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2321890121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090457v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrens N V Saaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Teng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Wenzel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido&#8208;l&#972;pez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14906" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289654v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Noirot-Gros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001268" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Forrester" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Malato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Larsen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52400-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277134v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysl&#232;ne Mercy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ducret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Slager" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavergne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Freton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0472-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#225;nsito Garcia Garcia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane A. Derouiche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Correia Santos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00486" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza L. Felicori" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jameson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Fogg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia-Garcia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1318" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632611v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mijakovic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00184" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01233373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nourikyan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Kjos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cluzel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morlot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005518" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Constant Z&#233;br&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Moussan Ak&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Ventroux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Koffi Nevry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Noirot Gros" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.02522-14" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277139v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pigonneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13098" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pigeonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00538" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnavi Ravikumar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Dobrinic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Macek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00495" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Bidnenko" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi Shi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahasanul A. Kobir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Pigeonneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12233" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277124v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda H. Bouraoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef J. Deutscher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Joyet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12131" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Soulet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mirouze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prudhomme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier-Barri&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahasanul Kobir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001483v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussan M. Ake" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Derkaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur A. Zebre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2013.01.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XFRVGTS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204290v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Grenha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt709" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001538v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berg&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Soulet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Quentin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1219868110" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004510v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Prudhomme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12104" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004530v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Quevillon-Cheruel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Campo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. M. A. Brooks" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205638109" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Marchadier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut R. Carballido y Lopez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Fabret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Mervelet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000791" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000995v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Terradot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ib00023j" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277109v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Natrajan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Noirot-Gros" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zawilak-Pawlik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Kapp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terradot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908966106" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276944v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Defeu Soufo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jo&#235;l Defeu Soufo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Steindorf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2008.09.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659410v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Noirot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Errington" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01031-06" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653440v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661133v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Velten" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yoshimura" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mac Govern" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morimoto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0506914103" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277099v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duigou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2005.04725.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277035v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2004.04259.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678093v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot Gros" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcgovern" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2003.03951.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277210v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2004.08.005" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3H8TP9R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683161v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Soppa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Kobayashi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Oesterhelt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2002.03012.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760988v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Soultanas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wigley" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noirot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0670-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5BQPH6D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678289v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Juan Wu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Errington" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.122040799" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275877v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mervelet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Errington" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ehrlich" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(19)61459-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694214v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Bennett" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Wang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M003137200" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686686v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.274.5288.777" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705120v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez-Gonzalez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Cadenas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Noirot-Gros" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Gil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713362v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sozhamann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720776v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Te Riele" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721964v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720376v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371271v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubrice" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202706v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Omhover-Fougy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127530v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Anastasopoulou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277159v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heath Murray" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Richardson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Polard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190579-01" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277171v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190197" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277180v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Polard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190753" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848134v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-francoise-noirot-gros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1661-3023" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548256v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jbara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hoche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110654v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubrice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253947v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack.J.W.A. van Loon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521995v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jimenez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau-Gonthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez-Est&#233;vez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sozhamannan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156/8248394" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Derouiche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Pandit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meshari Alazmi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ventroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2321890121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Noirot-Gros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001268" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrens N V Saaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Teng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Wenzel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido&#8208;l&#972;pez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14906" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Forrester" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Malato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Larsen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52400-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277134v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysl&#232;ne Mercy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ducret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Slager" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavergne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Freton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0472-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#225;nsito Garcia Garcia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane A. Derouiche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Correia Santos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00486" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632611v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mijakovic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00184" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza L. Felicori" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jameson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Fogg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia-Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1318" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Constant Z&#233;br&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Moussan Ak&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Ventroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Koffi Nevry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Noirot Gros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.02522-14" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01233373v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nourikyan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Kjos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cluzel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morlot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005518" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277139v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pigonneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13098" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pigeonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnavi Ravikumar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Dobrinic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Macek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00495" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00538" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004510v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Soulet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Prudhomme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier-Barri&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12104" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda H. Bouraoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef J. Deutscher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Joyet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12131" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000083v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Bidnenko" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi Shi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahasanul A. Kobir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Pigeonneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12233" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahasanul Kobir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787640v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Soulet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mirouze" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prudhomme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001483v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussan M. Ake" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Derkaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur A. Zebre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2013.01.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XFRVGTS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Grenha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt709" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001538v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berg&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Quentin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1219868110" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004530v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Quevillon-Cheruel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Campo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. M. A. Brooks" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205638109" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Marchadier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut R. Carballido y Lopez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Fabret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Mervelet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000791" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000995v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Terradot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ib00023j" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277109v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Natrajan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Noirot-Gros" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zawilak-Pawlik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Kapp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terradot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908966106" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276944v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Defeu Soufo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jo&#235;l Defeu Soufo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Steindorf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2008.09.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653440v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661133v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Velten" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yoshimura" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mac Govern" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morimoto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0506914103" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659410v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Noirot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Errington" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01031-06" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277099v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duigou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2005.04725.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678093v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot Gros" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcgovern" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2003.03951.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277210v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2004.08.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3H8TP9R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277035v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2004.04259.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760988v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Soultanas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wigley" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noirot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0670-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5BQPH6D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683161v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Soppa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Kobayashi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Oesterhelt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2002.03012.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678289v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Juan Wu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Errington" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.122040799" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275877v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mervelet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Errington" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ehrlich" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(19)61459-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694214v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Bennett" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Wang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M003137200" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686686v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.274.5288.777" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705120v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez-Gonzalez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Cadenas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Noirot-Gros" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Gil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713362v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sozhamann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720776v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Te Riele" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721964v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720376v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371271v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubrice" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202706v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Omhover-Fougy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127530v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Anastasopoulou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277159v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heath Murray" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Richardson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Polard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190579-01" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277171v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190197" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277180v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Polard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190753" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848134v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>