--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -285,402 +285,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The architecture of microbial societies: spatiality, cooperation and the emergence of biofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Live fluorescence confocal imaging to study microbial interaction in multi-species biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Carlioz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+                <w:t xml:space="preserve">Raphael Rubrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Hoche</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabit Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UPorto Research Summer School in Microbial Communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Porto (Portugal), Jul 2025, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Journée annuelle France BioImaging IDF Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France BioImaging, Jun 2025, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058871v1</w:t>
+                <w:t xml:space="preserve">hal-05110654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live fluorescence confocal imaging to study microbial interaction in multi-species biofilms</w:t>
+                <w:t xml:space="preserve">Bottom-up assembly of beneficial multi-species biofilms targeting undesirable bacteria using 3D fluorescence imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Rubrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabit Ahmed</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Carlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle France BioImaging IDF Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France BioImaging, Jun 2025, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">XXX Congreso Sociedad Espanola de Microbiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEM, Jun 2025, Jaen, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110654v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up assembly of beneficial multi-species biofilms targeting undesirable bacteria using 3D fluorescence imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The architecture of microbial societies: spatiality, cooperation and the emergence of biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Carlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Carlioz</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXX Congreso Sociedad Espanola de Microbiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEM, Jun 2025, Jaen, Spain</w:t>
+              <w:t xml:space="preserve">UPorto Research Summer School in Microbial Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Porto (Portugal), Jul 2025, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036755v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Simulated Micro and Hyper-Gravity on Gene Fitness in Bacterial Biofilms</w:t>
               </w:r>
@@ -781,527 +781,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the potential of biofilm properties in beneficial microbes for one health advancements</w:t>
+                <w:t xml:space="preserve">Towards the rational use of positive biofilms to aid in the management of undesirable microorganisms in livestock buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Serror</w:t>
+                <w:t xml:space="preserve">Guillermo Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Biofilms 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">Séminaire invité du Département de Microbiologie de l'I2BC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de biologie intégrative de la cellule (I2BC), Mar 2024, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786672v1</w:t>
+                <w:t xml:space="preserve">hal-04521995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the rational use of positive biofilms to aid in the management of undesirable microorganisms in livestock buildings</w:t>
+                <w:t xml:space="preserve">Guided assembly of multispecies positive biofilms targeting undesirable bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Jimenez</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité du Département de Microbiologie de l'I2BC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de biologie intégrative de la cellule (I2BC), Mar 2024, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">RNB 2024 -10e Colloque du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau National Biofilms, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521995v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided assembly of multispecies positive biofilms targeting undesirable bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Illuminating the biofilm lifecycle: imaging and molecular insights with Bacillus subtilis NDmed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Dergham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascale Serror</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Jbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNB 2024 -10e Colloque du Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau National Biofilms, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Invited talk, Department of Microbiology, University of Ljubljana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Ljubljana, Apr 2024, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820676v1</w:t>
+                <w:t xml:space="preserve">hal-04578344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illuminating the biofilm lifecycle: imaging and molecular insights with Bacillus subtilis NDmed</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unlocking the potential of biofilm properties in beneficial microbes for one health advancements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hadi Jbara</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk, Department of Microbiology, University of Ljubljana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Ljubljana, Apr 2024, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Asia-Pacific Biofilms 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578344v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided assembly of positive biofilms targeting pathogenic bacteria using live-cell imaging</w:t>
               </w:r>
@@ -1326,51 +1326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Jiménez-Estévez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1451,64 +1451,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bactéries sporulantes pathogènes ou d’intérêt technologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFM, Nov 2023, Paris, France</w:t>
@@ -1650,51 +1650,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1818,5501 +1818,5635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connection between protein-tyrosine kinase inhibition and coping with oxidative stress in Bacillus subtilis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Ventroux</w:t>
+                <w:t xml:space="preserve">3D imaging-driven assembly of multispecies biofilms with antagonistic activity against undesirable bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2321890121⟩</w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127184v1</w:t>
+                <w:t xml:space="preserve">hal-05590158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prophage-encoded small protein YqaH counteracts the activities of the replication initiator DnaA in Bacillus subtilis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connection between protein-tyrosine kinase inhibition and coping with oxidative stress in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderahmane Derouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Santosh Pandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meshari Alazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magali Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.001268⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2321890121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289654v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SepF supports the recruitment of the DNA translocase SftA to the Z-ring</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Prophage-encoded small protein YqaH counteracts the activities of the replication initiator DnaA in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.14906⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 168 (11), pp.001268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.001268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090457v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR interference to interrogate genes that control biofilm formation in Pseudomonas fluorescens</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SepF supports the recruitment of the DNA translocase SftA to the Z-ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrens N V Saaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihao Teng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ventroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido‐lόpez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-52400-5⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 117 (5), pp.1263-1274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.14906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277150v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RocS drives chromosome segregation and nucleoid protection in Streptococcus pneumoniae</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CRISPR interference to interrogate genes that control biofilm formation in Pseudomonas fluorescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Forrester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Malato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-019-0472-z⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-52400-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277134v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylation of the &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; replication controller YabA plays a role in regulation of sporulation and biofilm Formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sara Correia Santos</w:t>
+                <w:t xml:space="preserve">RocS drives chromosome segregation and nucleoid protection in Streptococcus pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chryslène Mercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelle Slager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00486⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (10), pp.1661-1670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-019-0472-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622772v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Protein Phosphorylation in the Regulation of Cell Cycle and DNA-Related Processes in Bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivan Mijakovic</w:t>
+                <w:t xml:space="preserve">Phosphorylation of the &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; replication controller YabA plays a role in regulation of sporulation and biofilm Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tránsito Garcia Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ventroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderahmane A. Derouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Correia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.1-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00184⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632611v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetramerization and interdomain flexibility of the replication initiation controller YabA enables simultaneous binding to multiple partners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza L. Felicori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Jameson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liza L. Felicori</w:t>
+                <w:t xml:space="preserve">Mark M. Fogg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transito Garcia-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (1), pp.449-463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkv1318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction with Enzyme IIBMpo (EIIBMpo) and Phosphorylation by Phosphorylated EIIBMpo Exert Antagonistic Effects on the Transcriptional Activator ManR of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Françoise Noirot Gros</w:t>
+                <w:t xml:space="preserve">Role of Protein Phosphorylation in the Regulation of Cell Cycle and DNA-Related Processes in Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transito Garcia Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderahmane Derouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Mijakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.02522-14⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638624v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autophosphorylation of the Bacterial Tyrosine-Kinase CpsD Connects Capsule Synthesis with the Cell Cycle in Streptococcus pneumoniae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nourikyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morten Kjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chryslène Mercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (9), pp.e1005518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus subtilis SalA is a phosphorylation-dependent transcription regulator that represses scoC and activates the production of the exoprotease AprE.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pigonneau</w:t>
+                <w:t xml:space="preserve">Interaction with Enzyme IIBMpo (EIIBMpo) and Phosphorylation by Phosphorylated EIIBMpo Exert Antagonistic Effects on the Transcriptional Activator ManR of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Constant Zébré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Moussan Aké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali M. Ventroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Koffi Nevry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Françoise Noirot Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.13098⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 197 (9), pp.1559-1572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.02522-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277139v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-phosphorylation of bacterial serine/threonine and tyrosine protein kinases on key regulatory residues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Bacillus subtilis SalA is a phosphorylation-dependent transcription regulator that represses scoC and activates the production of the exoprotease AprE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderahmane Derouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Boris Macek</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ventroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pigonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00495⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97 (6), pp.1195-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.13098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204460v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein-tyrosine phosphorylation interaction network in Bacillus subtilis reveals new substrates, kinase activators and kinase cross-talk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderahmane Derouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ComE/ComE similar to P interplay dictates activation or extinction status of pneumococcal X-state (competence)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
+                <w:t xml:space="preserve">Cross-phosphorylation of bacterial serine/threonine and tyrosine protein kinases on key regulatory residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaishnavi Ravikumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Dobrinic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Macek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.12104⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004510v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane sequestration by the EIIB domain of the mannitol permease MtlA activates the Bacillus subtilis mtl operon regulator MtlR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda H. Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali M. Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef J. Deutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Joyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (4), pp. 789-801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mmi.12131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus subtilis serine/threonine protein kinase YabT is involved in spore development via phosphorylation of a bacterial recombinase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir V. Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Shi Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahasanul A. Kobir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali M. Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (5), pp.921-935. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mmi.12233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus subtilis serine/threonine protein kinase YabT is involved in spore development via phosphorylation of a bacterial recombinase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pigeonneau</w:t>
+                <w:t xml:space="preserve">ComE/ComE~P interplay dictates activation or extinction status of pneumococcal X-state (competence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88 (5), pp.921-935. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 87, pp.394-411</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277121v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ComE/ComE~P interplay dictates activation or extinction status of pneumococcal X-state (competence)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
+                <w:t xml:space="preserve">Bacillus subtilis serine/threonine protein kinase YabT is involved in spore development via phosphorylation of a bacterial recombinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahasanul Kobir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ventroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87, pp.394-411</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 88 (5), pp.921-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.12233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787640v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription regulators controlled by interaction with enzyme IIB components of the phosphoenolpyruvate:sugar phosphotransferase system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Joyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda H. Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussan M. Ake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M. Derkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur A. Zebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1834 (7), pp.1415 - 1424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbapap.2013.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of bacterial fatty-acid-displaced regulators with DNA is interrupted by tyrosine phosphorylation in the helix-turn-helix domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderahmane Derouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Grenha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pigonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 41 (20), pp.9371-9381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkt709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct involvement of DprA, the transformation-dedicated RecA loader, in the shut-off of pneumococcal competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (11), pp.352 - 361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1219868110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-function analysis of pneumococcal DprA protein reveals that dimerization is crucial for loading RecA recombinase onto DNA during transformation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">ComE/ComE similar to P interplay dictates activation or extinction status of pneumococcal X-state (competence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark A. M. A. Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1205638109⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (2), pp.394 - 411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.12104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004530v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An expanded protein-protein interaction network in Bacillus subtilis reveals a group of hubs: Exploration by an integrative approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peggy Mervelet</w:t>
+                <w:t xml:space="preserve">Structure-function analysis of pneumococcal DprA protein reveals that dimerization is crucial for loading RecA recombinase onto DNA during transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Quevillon-Cheruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A. M. A. Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201000791⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (37), pp.E2466 - E2475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1205638109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000282v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial protein interaction networks: puzzle stones from solved complex structures add to a clearer picture</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An expanded protein-protein interaction network in Bacillus subtilis reveals a group of hubs: Exploration by an integrative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie E. Marchadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut R. Carballido y Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Brinster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Fabret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Mervelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0ib00023j⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (15), pp.2981-2991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201000791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000995v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of a DnaA/HobA complex from Helicobacter pylori provides insight into regulation of DNA replication in bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Terradot</w:t>
+                <w:t xml:space="preserve">Bacterial protein interaction networks: puzzle stones from solved complex structures add to a clearer picture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Terradot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0908966106⟩</w:t>
+              <w:t xml:space="preserve">Integrative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (6), pp.645 - 652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0ib00023j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277109v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-Cycle-Dependent Spatial Sequestration of the DnaA Replication Initiator Protein in Bacillus subtilis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The structure of a DnaA/HobA complex from Helicobacter pylori provides insight into regulation of DNA replication in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Natrajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Zawilak-Pawlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Kapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terradot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2008.09.010⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (50), pp.21115-21120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0908966106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276944v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection fonctionnelle d'un nouveau régulateur de l'initiation de la réplication du chromosome bactérien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell-Cycle-Dependent Spatial Sequestration of the DnaA Replication Initiator Protein in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Defeu Soufo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Joël Defeu Soufo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Steindorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (6), pp.935-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2008.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653440v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional dissection of YabA, a negative regulator of DNA replication initiation in Bacillus subtilis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple interactions between the transmembrane division proteins of Bacillus subtilis and the role of FtsL instability in divisome assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mac Govern</w:t>
+                <w:t xml:space="preserve">Philippe P. Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Morimoto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeff Errington</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 103 (7), pp.2368-2373. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 188 (21), pp.7396-7404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0506914103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.01031-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661133v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple interactions between the transmembrane division proteins of Bacillus subtilis and the role of FtsL instability in divisome assembly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissection fonctionnelle d'un nouveau régulateur de l'initiation de la réplication du chromosome bactérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeff Errington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (10), pp.801-802</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659410v1</w:t>
+                <w:t xml:space="preserve">hal-02653440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA polymerase I acts in translesion synthesis mediated by the Y-polymerases in Bacillus subtilis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional dissection of YabA, a negative regulator of DNA replication initiation in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Velten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yoshimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mac Govern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Morimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2005.04725.x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103 (7), pp.2368-2373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0506914103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277099v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bacterial condensin/cohesin-like protein complex acts in DNA repair and regulation of gene expression</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">DNA polymerase I acts in translesion synthesis mediated by the Y-polymerases in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 51 (6), pp.1629-1640. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2003.03951.x⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 57 (3), pp.678-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2005.04725.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678093v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein interaction networks in bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Distinctive genetic features exhibited by the Y-family DNA polymerases in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2004.08.005⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 54 (2), pp.439-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2004.04259.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03277210v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinctive genetic features exhibited by the Y-family DNA polymerases in Bacillus subtilis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">The bacterial condensin/cohesin-like protein complex acts in DNA repair and regulation of gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Mervelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Mcgovern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 54 (2), pp.439-451. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2004.04259.x⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 51 (6), pp.1629-1640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2003.03951.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277035v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The beta-propeller protein YxaL increases the processivity of the PcrA helicase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein interaction networks in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00438-002-0670-9⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (5), pp.505-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2004.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760988v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of two novel families of proteins that are proposed to interact with prokaryotic SMC proteins, and characterization of the &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; family members ScpA and ScpB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Soppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuo Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Oesterhelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 45 (1), pp.59-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-2958.2002.03012.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An expanded view of bacterial DNA replication</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeffery Errington</w:t>
+                <w:t xml:space="preserve">The beta-propeller protein YxaL increases the processivity of the PcrA helicase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panos Soultanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wigley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.122040799⟩</w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 267 (3), pp.391-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00438-002-0670-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678289v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Yeast Sgs1 Helicase and DNA Topoisomerase III</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">An expanded view of bacterial DNA replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Ehrlich</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Juan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Mervelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffery Errington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0021-9258(19)61459-6⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99 (12), pp.8342-8347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.122040799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275877v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between yeast Sgs1 helicase and DNA Topoisomerse III</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interaction between Yeast Sgs1 Helicase and DNA Topoisomerase III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mervelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Errington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 275 (35), pp.26898-26905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M003137200⟩</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9258(19)61459-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694214v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change of a catalytic reaction carried out by a DNA replication protein.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between yeast Sgs1 helicase and DNA Topoisomerse III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stanislav Dusko Ehrlich</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James C. Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 274 (5288), pp.777-780. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 275 (35), pp.26898-26905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.274.5288.777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M003137200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686686v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a region of plasmid pBL1 of Brevibacterium lactofermentum involved in replication via the rolling circle model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.A. Gil</w:t>
+                <w:t xml:space="preserve">Change of a catalytic reaction carried out by a DNA replication protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 274 (5288), pp.777-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.274.5288.777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705120v1</w:t>
+                <w:t xml:space="preserve">hal-02686686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmid replication and structural stability in Bacillus subtilis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+                <w:t xml:space="preserve">Characterization of a region of plasmid pBL1 of Brevibacterium lactofermentum involved in replication via the rolling circle model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fernandez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Cadenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Bruand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.A. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 142, pp.869-873</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 176 (11), pp.3154-3161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713362v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication origin of a single-stranded DNA plasmid pC194</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmid replication and structural stability in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sozhamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 8 (9), pp.2711-2716</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 142, pp.869-873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02720776v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication origins of single-stranded-DNA plasmid pUB110</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Replication origin of a single-stranded DNA plasmid pC194</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Boe</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Te Riele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 171 (6), pp.3366-3372</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 8 (9), pp.2711-2716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02721964v1</w:t>
+                <w:t xml:space="preserve">hal-02720776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Replication origins of single-stranded-DNA plasmid pUB110</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Te Riele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 171 (6), pp.3366-3372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02721964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rolling circle replication of single-stranded DNA plasmid pC194</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Te Riele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 3 (12), pp.3863-3869</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02720376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7322,328 +7456,328 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of antagonistic biofilm communities for pathogen exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rubrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASM Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Portland (OR), United States. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ferments du Futur NIPPON project: Natto-Inspired BioPreservation Of Plant Food Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Dergham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on predictive modelling in food (ICPMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202706v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Simulated Micro and Hyper-Gravity on Gene Fitness in Bacterial Biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Jbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despoina Anastasopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7658,51 +7792,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Reseau Nationnal Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7712,497 +7846,497 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication of the Bacillus subtilis Chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heath Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Polard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Grauman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacillus : Cellular and Molecular Biology (Third edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caister Academic Press, pp.1-34, 2017, 978-1-910190-58-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21775/9781910190579-01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication of the Bacillus subtilis Chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heath Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Polard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Graumann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacillus: Cellular and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caister Academic Press, 2012, Bacillus: Cellular and Molecular Biology (Second edition), 978-1-912530-48-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21775/9781910190197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication of the Bacillus subtilis Chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Polard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacillus: Cellular and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caister Academic Press, 2007, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21775/9781910190753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of single-stranded plasmid DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular microbiology techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Academic Press, 1994, Methods in Molecular Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId271"/>
+      <w:footerReference w:type="default" r:id="rId273"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8270,51 +8404,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F307B20E"/>
+    <w:nsid w:val="1C9B83F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8501,51 +8635,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-francoise-noirot-gros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1661-3023" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548256v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jbara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hoche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110654v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubrice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253947v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack.J.W.A. van Loon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521995v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jimenez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau-Gonthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez-Est&#233;vez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sozhamannan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156/8248394" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Derouiche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Pandit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meshari Alazmi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ventroux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2321890121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Noirot-Gros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001268" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrens N V Saaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Teng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Wenzel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido&#8208;l&#972;pez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14906" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Forrester" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Malato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Larsen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52400-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277134v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysl&#232;ne Mercy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ducret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Slager" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavergne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Freton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0472-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#225;nsito Garcia Garcia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane A. Derouiche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Correia Santos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00486" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632611v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mijakovic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00184" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza L. Felicori" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jameson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Fogg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia-Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1318" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638624v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Constant Z&#233;br&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Moussan Ak&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Ventroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Koffi Nevry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Noirot Gros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.02522-14" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01233373v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nourikyan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Kjos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cluzel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morlot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005518" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277139v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pigonneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13098" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pigeonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnavi Ravikumar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Dobrinic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Macek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00495" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00538" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004510v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Soulet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Prudhomme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier-Barri&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12104" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda H. Bouraoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef J. Deutscher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Joyet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12131" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000083v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Bidnenko" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi Shi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahasanul A. Kobir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Pigeonneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12233" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahasanul Kobir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787640v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Soulet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mirouze" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prudhomme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001483v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussan M. Ake" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Derkaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur A. Zebre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2013.01.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XFRVGTS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Grenha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt709" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001538v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berg&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Quentin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1219868110" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004530v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Quevillon-Cheruel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Campo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. M. A. Brooks" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205638109" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Marchadier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut R. Carballido y Lopez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Fabret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Mervelet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000791" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000995v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Terradot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ib00023j" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277109v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Natrajan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Noirot-Gros" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zawilak-Pawlik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Kapp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terradot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908966106" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276944v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Defeu Soufo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jo&#235;l Defeu Soufo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Steindorf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2008.09.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653440v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661133v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Velten" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yoshimura" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mac Govern" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morimoto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0506914103" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659410v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Noirot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Errington" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01031-06" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277099v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duigou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2005.04725.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678093v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot Gros" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcgovern" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2003.03951.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277210v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2004.08.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3H8TP9R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277035v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2004.04259.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760988v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Soultanas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wigley" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noirot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0670-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5BQPH6D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683161v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Soppa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Kobayashi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Oesterhelt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2002.03012.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678289v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Juan Wu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Errington" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.122040799" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275877v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mervelet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Errington" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ehrlich" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(19)61459-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694214v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Bennett" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Wang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M003137200" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686686v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.274.5288.777" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705120v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez-Gonzalez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Cadenas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Noirot-Gros" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Gil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713362v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sozhamann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720776v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Te Riele" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721964v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720376v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371271v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubrice" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202706v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Omhover-Fougy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127530v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Anastasopoulou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277159v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heath Murray" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Richardson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Polard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190579-01" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277171v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190197" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277180v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Polard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190753" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848134v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-francoise-noirot-gros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1661-3023" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548256v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jbara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110654v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubrice" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036755v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058871v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hoche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253947v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack.J.W.A. van Loon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jimenez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau-Gonthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786672v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez-Est&#233;vez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sozhamannan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156/8248394" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Derouiche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Pandit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meshari Alazmi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ventroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2321890121" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Noirot-Gros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001268" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrens N V Saaki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Teng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Wenzel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido&#8208;l&#972;pez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14906" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277150v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Forrester" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Malato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Larsen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52400-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277134v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysl&#232;ne Mercy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ducret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Slager" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavergne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Freton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0472-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622772v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#225;nsito Garcia Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane A. Derouiche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Correia Santos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00486" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza L. Felicori" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jameson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Fogg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia-Garcia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1318" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632611v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mijakovic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00184" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01233373v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nourikyan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Kjos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cluzel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morlot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005518" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Constant Z&#233;br&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Moussan Ak&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Ventroux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Koffi Nevry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Noirot Gros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.02522-14" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277139v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pigonneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13098" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204427v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pigeonneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00538" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204460v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnavi Ravikumar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Dobrinic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Macek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00495" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda H. Bouraoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef J. Deutscher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Joyet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12131" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Bidnenko" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi Shi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahasanul A. Kobir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Pigeonneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12233" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787640v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Soulet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mirouze" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prudhomme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier-Barri&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahasanul Kobir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001483v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussan M. Ake" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Derkaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur A. Zebre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2013.01.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XFRVGTS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Grenha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt709" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001538v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berg&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Soulet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Quentin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1219868110" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004510v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Prudhomme" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12104" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004530v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Quevillon-Cheruel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Campo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. M. A. Brooks" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205638109" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000282v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Marchadier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut R. Carballido y Lopez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Fabret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Mervelet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000791" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000995v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Terradot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ib00023j" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277109v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Natrajan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Noirot-Gros" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zawilak-Pawlik" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Kapp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terradot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908966106" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276944v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Defeu Soufo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jo&#235;l Defeu Soufo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Steindorf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2008.09.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659410v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Noirot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Errington" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01031-06" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653440v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661133v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Velten" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yoshimura" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mac Govern" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morimoto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0506914103" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277099v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duigou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2005.04725.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277035v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2004.04259.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678093v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot Gros" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcgovern" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2003.03951.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277210v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2004.08.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3H8TP9R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683161v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Soppa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Kobayashi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Oesterhelt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2002.03012.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760988v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Soultanas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wigley" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noirot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0670-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5BQPH6D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678289v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Juan Wu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Errington" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.122040799" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275877v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mervelet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Errington" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ehrlich" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(19)61459-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694214v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Bennett" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M003137200" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686686v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.274.5288.777" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705120v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez-Gonzalez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Cadenas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Noirot-Gros" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Gil" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713362v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sozhamann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720776v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Te Riele" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721964v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720376v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371271v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubrice" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202706v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Omhover-Fougy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127530v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Anastasopoulou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277159v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heath Murray" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Richardson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Polard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190579-01" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277171v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190197" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277180v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Polard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190753" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848134v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>