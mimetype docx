--- v2 (2026-04-30)
+++ v3 (2026-05-27)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -285,168 +285,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live fluorescence confocal imaging to study microbial interaction in multi-species biofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biofilms microbiens : quand l’organisation spatiale transforme le comportement des microbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphael Rubrice</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabit Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabit Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle France BioImaging IDF Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France BioImaging, Jun 2025, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">Rencontres Mathématiques de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Jun 2026, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110654v1</w:t>
+                <w:t xml:space="preserve">hal-05629525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up assembly of beneficial multi-species biofilms targeting undesirable bacteria using 3D fluorescence imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -455,1218 +455,1343 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Rubrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Carlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXX Congreso Sociedad Espanola de Microbiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEM, Jun 2025, Jaen, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The architecture of microbial societies: spatiality, cooperation and the emergence of biofilms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Live fluorescence confocal imaging to study microbial interaction in multi-species biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Rubrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Hoche</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabit Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UPorto Research Summer School in Microbial Communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Porto (Portugal), Jul 2025, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Journée annuelle France BioImaging IDF Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France BioImaging, Jun 2025, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058871v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Simulated Micro and Hyper-Gravity on Gene Fitness in Bacterial Biofilms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadi Jbara</w:t>
+                <w:t xml:space="preserve">The architecture of microbial societies: spatiality, cooperation and the emergence of biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Carlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nicolas</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MELiSSA conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://2025melissaconference.org/, Oct 2025, Grenade (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">UPorto Research Summer School in Microbial Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Porto (Portugal), Jul 2025, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253947v1</w:t>
+                <w:t xml:space="preserve">hal-05058871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the rational use of positive biofilms to aid in the management of undesirable microorganisms in livestock buildings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Simulated Micro and Hyper-Gravity on Gene Fitness in Bacterial Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Jbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack.J.W.A. van Loon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité du Département de Microbiologie de l'I2BC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de biologie intégrative de la cellule (I2BC), Mar 2024, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">MELiSSA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://2025melissaconference.org/, Oct 2025, Grenade (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521995v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided assembly of multispecies positive biofilms targeting undesirable bacteria</w:t>
+                <w:t xml:space="preserve">Unlocking the potential of biofilm properties in beneficial microbes for one health advancements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNB 2024 -10e Colloque du Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau National Biofilms, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Asia-Pacific Biofilms 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820676v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illuminating the biofilm lifecycle: imaging and molecular insights with Bacillus subtilis NDmed</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the rational use of positive biofilms to aid in the management of undesirable microorganisms in livestock buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hadi Jbara</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk, Department of Microbiology, University of Ljubljana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Ljubljana, Apr 2024, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Séminaire invité du Département de Microbiologie de l'I2BC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de biologie intégrative de la cellule (I2BC), Mar 2024, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578344v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the potential of biofilm properties in beneficial microbes for one health advancements</w:t>
+                <w:t xml:space="preserve">Guided assembly of multispecies positive biofilms targeting undesirable bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Biofilms 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">RNB 2024 -10e Colloque du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau National Biofilms, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786672v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided assembly of positive biofilms targeting pathogenic bacteria using live-cell imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Illuminating the biofilm lifecycle: imaging and molecular insights with Bacillus subtilis NDmed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Dergham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Jbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bacell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">Invited talk, Department of Microbiology, University of Ljubljana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Ljubljana, Apr 2024, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263854v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided assembly of positive biofilms targeting pathogenic bacteria using live-cell imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Jiménez-Estévez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bactéries sporulantes pathogènes ou d’intérêt technologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFM, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Bacell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273966v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guided assembly of positive biofilms targeting pathogenic bacteria using live-cell imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Plateau-Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bactéries sporulantes pathogènes ou d’intérêt technologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les plasmides à ADN monocatenaire. Exposé oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sozhamannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1990, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1676,5777 +1801,5777 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D imaging-driven assembly of multi-species biofilms with antagonistic activity against undesirable bacteria</w:t>
+                <w:t xml:space="preserve">3D imaging-driven assembly of multispecies biofilms with antagonistic activity against undesirable bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf156/8248394⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244825v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D imaging-driven assembly of multispecies biofilms with antagonistic activity against undesirable bacteria</w:t>
+                <w:t xml:space="preserve">3D imaging-driven assembly of multi-species biofilms with antagonistic activity against undesirable bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf156. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf156/8248394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf156⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05590158v1</w:t>
+                <w:t xml:space="preserve">hal-05244825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connection between protein-tyrosine kinase inhibition and coping with oxidative stress in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderahmane Derouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh Pandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meshari Alazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 121 (25), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2321890121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prophage-encoded small protein YqaH counteracts the activities of the replication initiator DnaA in Bacillus subtilis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">SepF supports the recruitment of the DNA translocase SftA to the Z-ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrens N V Saaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihao Teng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Wenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido‐lόpez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.001268⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 117 (5), pp.1263-1274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.14906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289654v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SepF supports the recruitment of the DNA translocase SftA to the Z-ring</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Prophage-encoded small protein YqaH counteracts the activities of the replication initiator DnaA in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.14906⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 168 (11), pp.001268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.001268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090457v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR interference to interrogate genes that control biofilm formation in Pseudomonas fluorescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Francoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Forrester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Malato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-52400-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RocS drives chromosome segregation and nucleoid protection in Streptococcus pneumoniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chryslène Mercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelle Slager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (10), pp.1661-1670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41564-019-0472-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorylation of the &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; replication controller YabA plays a role in regulation of sporulation and biofilm Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tránsito Garcia Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderahmane A. Derouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Correia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetramerization and interdomain flexibility of the replication initiation controller YabA enables simultaneous binding to multiple partners</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of Protein Phosphorylation in the Regulation of Cell Cycle and DNA-Related Processes in Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katie Jameson</w:t>
+                <w:t xml:space="preserve">Transito Garcia Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Roblin</w:t>
+                <w:t xml:space="preserve">Sandrine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderahmane Derouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark M. Fogg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Transito Garcia-Garcia</w:t>
+                <w:t xml:space="preserve">Ivan Mijakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv1318⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991824v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Protein Phosphorylation in the Regulation of Cell Cycle and DNA-Related Processes in Bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetramerization and interdomain flexibility of the replication initiation controller YabA enables simultaneous binding to multiple partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza L. Felicori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transito Garcia Garcia</w:t>
+                <w:t xml:space="preserve">Katie Jameson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Poncet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lei Shi</w:t>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Mijakovic</w:t>
+                <w:t xml:space="preserve">Mark M. Fogg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transito Garcia-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00184⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (1), pp.449-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv1318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632611v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autophosphorylation of the Bacterial Tyrosine-Kinase CpsD Connects Capsule Synthesis with the Cell Cycle in Streptococcus pneumoniae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nourikyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morten Kjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chryslène Mercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (9), pp.e1005518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction with Enzyme IIBMpo (EIIBMpo) and Phosphorylation by Phosphorylated EIIBMpo Exert Antagonistic Effects on the Transcriptional Activator ManR of &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Constant Zébré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Moussan Aké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali M. Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Koffi Nevry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Françoise Noirot Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 197 (9), pp.1559-1572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JB.02522-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus subtilis SalA is a phosphorylation-dependent transcription regulator that represses scoC and activates the production of the exoprotease AprE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderahmane Derouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderahmane Derouiche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pigonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 97 (6), pp.1195-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mmi.13098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein-tyrosine phosphorylation interaction network in Bacillus subtilis reveals new substrates, kinase activators and kinase cross-talk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Cross-phosphorylation of bacterial serine/threonine and tyrosine protein kinases on key regulatory residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaishnavi Ravikumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Dobrinic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Macek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00538⟩</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204427v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-phosphorylation of bacterial serine/threonine and tyrosine protein kinases on key regulatory residues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Protein-tyrosine phosphorylation interaction network in Bacillus subtilis reveals new substrates, kinase activators and kinase cross-talk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Boris Macek</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ventroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderahmane Derouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00495⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01204460v1</w:t>
+                <w:t xml:space="preserve">hal-01204427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane sequestration by the EIIB domain of the mannitol permease MtlA activates the Bacillus subtilis mtl operon regulator MtlR</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ComE/ComE similar to P interplay dictates activation or extinction status of pneumococcal X-state (competence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josef J. Deutscher</w:t>
+                <w:t xml:space="preserve">Bernard B. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Joyet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Lise Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87 (4), pp. 789-801. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.12131⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 87 (2), pp.394 - 411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.12104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277124v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacillus subtilis serine/threonine protein kinase YabT is involved in spore development via phosphorylation of a bacterial recombinase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir V. Bidnenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Shi Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahasanul A. Kobir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali M. Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (5), pp.921-935. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mmi.12233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ComE/ComE~P interplay dictates activation or extinction status of pneumococcal X-state (competence)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Membrane sequestration by the EIIB domain of the mannitol permease MtlA activates the Bacillus subtilis mtl operon regulator MtlR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Prudhomme</w:t>
+                <w:t xml:space="preserve">Houda H. Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali M. Ventroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Josef J. Deutscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Joyet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87, pp.394-411</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 87 (4), pp. 789-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.12131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787640v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus subtilis serine/threonine protein kinase YabT is involved in spore development via phosphorylation of a bacterial recombinase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pigeonneau</w:t>
+                <w:t xml:space="preserve">ComE/ComE~P interplay dictates activation or extinction status of pneumococcal X-state (competence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88 (5), pp.921-935. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 87, pp.394-411</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277121v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription regulators controlled by interaction with enzyme IIB components of the phosphoenolpyruvate:sugar phosphotransferase system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arthur A. Zebre</w:t>
+                <w:t xml:space="preserve">Bacillus subtilis serine/threonine protein kinase YabT is involved in spore development via phosphorylation of a bacterial recombinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahasanul Kobir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ventroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2013.01.004⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (5), pp.921-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.12233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01001483v1</w:t>
+                <w:t xml:space="preserve">hal-03277121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of bacterial fatty-acid-displaced regulators with DNA is interrupted by tyrosine phosphorylation in the helix-turn-helix domain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Ventroux</w:t>
+                <w:t xml:space="preserve">Transcription regulators controlled by interaction with enzyme IIB components of the phosphoenolpyruvate:sugar phosphotransferase system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Joyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda H. Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussan M. Ake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem M. Derkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur A. Zebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkt709⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1834 (7), pp.1415 - 1424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2013.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204290v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct involvement of DprA, the transformation-dedicated RecA loader, in the shut-off of pneumococcal competence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Quentin</w:t>
+                <w:t xml:space="preserve">Interaction of bacterial fatty-acid-displaced regulators with DNA is interrupted by tyrosine phosphorylation in the helix-turn-helix domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderahmane Derouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Grenha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pigonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1219868110⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (20), pp.9371-9381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkt709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001538v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ComE/ComE similar to P interplay dictates activation or extinction status of pneumococcal X-state (competence)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Direct involvement of DprA, the transformation-dedicated RecA loader, in the shut-off of pneumococcal competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.12104⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (11), pp.352 - 361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1219868110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004510v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-function analysis of pneumococcal DprA protein reveals that dimerization is crucial for loading RecA recombinase onto DNA during transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Quevillon-Cheruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A. M. A. Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (37), pp.E2466 - E2475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1205638109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An expanded protein-protein interaction network in Bacillus subtilis reveals a group of hubs: Exploration by an integrative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie E. Marchadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut R. Carballido y Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Brinster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Fabret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Mervelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (15), pp.2981-2991. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pmic.201000791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial protein interaction networks: puzzle stones from solved complex structures add to a clearer picture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Terradot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrative Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3 (6), pp.645 - 652. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c0ib00023j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of a DnaA/HobA complex from Helicobacter pylori provides insight into regulation of DNA replication in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganesh Natrajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zawilak-Pawlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Kapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terradot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (50), pp.21115-21120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0908966106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-Cycle-Dependent Spatial Sequestration of the DnaA Replication Initiator Protein in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Defeu Soufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Joël Defeu Soufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Steindorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (6), pp.935-941. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.devcel.2008.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple interactions between the transmembrane division proteins of Bacillus subtilis and the role of FtsL instability in divisome assembly</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dissection fonctionnelle d'un nouveau régulateur de l'initiation de la réplication du chromosome bactérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeff Errington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (10), pp.801-802</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659410v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection fonctionnelle d'un nouveau régulateur de l'initiation de la réplication du chromosome bactérien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Functional dissection of YabA, a negative regulator of DNA replication initiation in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Velten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yoshimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mac Govern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Morimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103 (7), pp.2368-2373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0506914103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653440v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional dissection of YabA, a negative regulator of DNA replication initiation in Bacillus subtilis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Multiple interactions between the transmembrane division proteins of Bacillus subtilis and the role of FtsL instability in divisome assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Morimoto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe P. Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Errington</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0506914103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 188 (21), pp.7396-7404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01031-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661133v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA polymerase I acts in translesion synthesis mediated by the Y-polymerases in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 57 (3), pp.678-690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2005.04725.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinctive genetic features exhibited by the Y-family DNA polymerases in Bacillus subtilis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">The bacterial condensin/cohesin-like protein complex acts in DNA repair and regulation of gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Mervelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Mcgovern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 54 (2), pp.439-451. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 51 (6), pp.1629-1640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2003.03951.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2004.04259.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03277035v1</w:t>
+                <w:t xml:space="preserve">hal-02678093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bacterial condensin/cohesin-like protein complex acts in DNA repair and regulation of gene expression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein interaction networks in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (5), pp.505-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2004.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2003.03951.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02678093v1</w:t>
+                <w:t xml:space="preserve">hal-03277210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein interaction networks in bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Distinctive genetic features exhibited by the Y-family DNA polymerases in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2004.08.005⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 54 (2), pp.439-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2004.04259.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03277210v1</w:t>
+                <w:t xml:space="preserve">hal-03277035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of two novel families of proteins that are proposed to interact with prokaryotic SMC proteins, and characterization of the &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt; family members ScpA and ScpB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Soppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuo Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Oesterhelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 45 (1), pp.59-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-2958.2002.03012.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The beta-propeller protein YxaL increases the processivity of the PcrA helicase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panos Soultanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wigley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Genetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 267 (3), pp.391-400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00438-002-0670-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An expanded view of bacterial DNA replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Juan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Mervelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffery Errington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 99 (12), pp.8342-8347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.122040799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Yeast Sgs1 Helicase and DNA Topoisomerase III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dervyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mervelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Errington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 275 (35), pp.26898-26905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0021-9258(19)61459-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between yeast Sgs1 helicase and DNA Topoisomerse III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J. Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James C. Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 275 (35), pp.26898-26905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M003137200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change of a catalytic reaction carried out by a DNA replication protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 274 (5288), pp.777-780. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.274.5288.777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a region of plasmid pBL1 of Brevibacterium lactofermentum involved in replication via the rolling circle model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fernandez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.F. Cadenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 176 (11), pp.3154-3161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmid replication and structural stability in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sozhamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 142, pp.869-873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication origin of a single-stranded DNA plasmid pC194</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Te Riele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 8 (9), pp.2711-2716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02720776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication origins of single-stranded-DNA plasmid pUB110</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Te Riele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Gros</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 171 (6), pp.3366-3372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02721964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolling circle replication of single-stranded DNA plasmid pC194</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Te Riele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 3 (12), pp.3863-3869</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02720376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7456,387 +7581,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of antagonistic biofilm communities for pathogen exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rubrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASM Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Portland (OR), United States. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ferments du Futur NIPPON project: Natto-Inspired BioPreservation Of Plant Food Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Dergham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on predictive modelling in food (ICPMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202706v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Simulated Micro and Hyper-Gravity on Gene Fitness in Bacterial Biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Jbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despoina Anastasopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Reseau Nationnal Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7846,497 +7971,497 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication of the Bacillus subtilis Chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heath Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Polard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Grauman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacillus : Cellular and Molecular Biology (Third edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caister Academic Press, pp.1-34, 2017, 978-1-910190-58-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21775/9781910190579-01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication of the Bacillus subtilis Chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heath Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Polard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Graumann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacillus: Cellular and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caister Academic Press, 2012, Bacillus: Cellular and Molecular Biology (Second edition), 978-1-912530-48-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21775/9781910190197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication of the Bacillus subtilis Chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Polard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacillus: Cellular and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caister Academic Press, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21775/9781910190753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of single-stranded plasmid DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Noirot-Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular microbiology techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Academic Press, 1994, Methods in Molecular Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId273"/>
+      <w:footerReference w:type="default" r:id="rId274"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8404,51 +8529,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C9B83F8"/>
+    <w:nsid w:val="787BA0CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8635,51 +8760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-francoise-noirot-gros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1661-3023" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548256v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jbara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110654v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubrice" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036755v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058871v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hoche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253947v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack.J.W.A. van Loon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jimenez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau-Gonthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786672v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez-Est&#233;vez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sozhamannan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156/8248394" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Derouiche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Pandit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meshari Alazmi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ventroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2321890121" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Noirot-Gros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001268" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrens N V Saaki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Teng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Wenzel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido&#8208;l&#972;pez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14906" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277150v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Forrester" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Malato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Larsen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52400-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277134v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysl&#232;ne Mercy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ducret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Slager" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavergne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Freton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0472-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622772v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#225;nsito Garcia Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane A. Derouiche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Correia Santos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00486" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza L. Felicori" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jameson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Fogg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia-Garcia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1318" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632611v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mijakovic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00184" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01233373v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nourikyan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Kjos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cluzel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morlot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005518" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Constant Z&#233;br&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Moussan Ak&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Ventroux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Koffi Nevry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Noirot Gros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.02522-14" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277139v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pigonneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13098" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204427v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pigeonneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00538" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204460v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnavi Ravikumar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Dobrinic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Macek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00495" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda H. Bouraoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef J. Deutscher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Joyet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12131" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Bidnenko" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi Shi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahasanul A. Kobir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Pigeonneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12233" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787640v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Soulet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mirouze" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prudhomme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier-Barri&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahasanul Kobir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001483v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussan M. Ake" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Derkaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur A. Zebre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2013.01.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XFRVGTS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Grenha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt709" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001538v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berg&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Soulet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Quentin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1219868110" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004510v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Prudhomme" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12104" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004530v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Quevillon-Cheruel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Campo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. M. A. Brooks" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205638109" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000282v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Marchadier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut R. Carballido y Lopez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Fabret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Mervelet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000791" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000995v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Terradot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ib00023j" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277109v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Natrajan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Noirot-Gros" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zawilak-Pawlik" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Kapp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terradot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908966106" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276944v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Defeu Soufo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jo&#235;l Defeu Soufo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Steindorf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2008.09.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659410v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Noirot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Errington" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01031-06" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653440v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661133v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Velten" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yoshimura" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mac Govern" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morimoto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0506914103" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277099v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duigou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2005.04725.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277035v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2004.04259.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678093v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot Gros" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcgovern" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2003.03951.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277210v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2004.08.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3H8TP9R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683161v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Soppa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Kobayashi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Oesterhelt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2002.03012.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760988v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Soultanas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wigley" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noirot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0670-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5BQPH6D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678289v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Juan Wu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Errington" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.122040799" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275877v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mervelet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Errington" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ehrlich" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(19)61459-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694214v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Bennett" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M003137200" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686686v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.274.5288.777" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705120v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez-Gonzalez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Cadenas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Noirot-Gros" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Gil" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713362v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sozhamann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720776v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Te Riele" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721964v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720376v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371271v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubrice" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202706v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Omhover-Fougy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127530v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Anastasopoulou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277159v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heath Murray" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Richardson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Polard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190579-01" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277171v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190197" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277180v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Polard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190753" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848134v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-francoise-noirot-gros" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1661-3023" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548256v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berdous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabit Ahmed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jbara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05629525v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hoche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036755v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rubrice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carlioz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110654v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058871v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05253947v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack.J.W.A. van Loon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786672v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jimenez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Plateau-Gonthier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578344v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez-Est&#233;vez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sozhamannan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590158v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Jim&#233;nez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244825v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf156/8248394" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127184v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Derouiche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Pandit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meshari Alazmi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ventroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2321890121" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrens N V Saaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Teng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Wenzel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido&#8208;l&#972;pez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14906" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Noirot-Gros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001268" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277150v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Forrester" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Malato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Larsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52400-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277134v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysl&#232;ne Mercy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ducret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Slager" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavergne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Freton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0472-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622772v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#225;nsito Garcia Garcia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane A. Derouiche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Correia Santos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00486" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632611v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mijakovic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00184" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01991824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza L. Felicori" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jameson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Fogg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Transito Garcia-Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1318" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01233373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nourikyan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Kjos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cluzel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morlot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005518" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Constant Z&#233;br&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Moussan Ak&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Ventroux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Koffi Nevry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Noirot Gros" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.02522-14" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277139v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pigonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13098" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pigeonneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnavi Ravikumar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Dobrinic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Macek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00495" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204427v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00538" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004510v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Soulet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Prudhomme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier-Barri&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12104" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000083v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Bidnenko" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi Shi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahasanul A. Kobir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Pigeonneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12233" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277124v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda H. Bouraoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef J. Deutscher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Joyet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12131" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787640v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Soulet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mirouze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prudhomme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277121v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahasanul Kobir" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001483v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussan M. Ake" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Derkaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur A. Zebre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2013.01.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XFRVGTS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204290v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Grenha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt709" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001538v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berg&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Quentin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1219868110" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004530v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Quevillon-Cheruel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Campo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. M. A. Brooks" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205638109" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000282v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Marchadier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut R. Carballido y Lopez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Brinster" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Fabret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Mervelet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000791" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000995v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Terradot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ib00023j" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277109v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Natrajan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Noirot-Gros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zawilak-Pawlik" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Kapp" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terradot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908966106" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Defeu Soufo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jo&#235;l Defeu Soufo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Steindorf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2008.09.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661133v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Velten" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yoshimura" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mac Govern" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morimoto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0506914103" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659410v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Noirot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Errington" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01031-06" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277099v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duigou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2005.04725.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678093v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot Gros" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mcgovern" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2003.03951.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277210v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2004.08.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3H8TP9R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277035v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2004.04259.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683161v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Soppa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Kobayashi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Oesterhelt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2002.03012.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760988v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Soultanas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wigley" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noirot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0670-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5BQPH6D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678289v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Juan Wu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Errington" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.122040799" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275877v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mervelet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Errington" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ehrlich" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(19)61459-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694214v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Bennett" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C. Wang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M003137200" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686686v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.274.5288.777" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705120v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez-Gonzalez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Cadenas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Noirot-Gros" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Martin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Gil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713362v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sozhamann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720776v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Te Riele" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721964v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720376v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05371271v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rubrice" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202706v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Omhover-Fougy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127530v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Anastasopoulou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277159v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heath Murray" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Richardson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Polard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190579-01" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277171v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190197" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277180v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Polard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190753" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848134v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>