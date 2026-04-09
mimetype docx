--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -2200,178 +2200,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditional use of goat and goat products in the Guadeloupean society</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The diversity of ruminant rearing systems in Guadeloupe - a strength or a weakness for local meat production ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Zebus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International LFS symposium : Product quality based on local resources and its potential contribution to improved sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Benevento, Italy. 6 p</w:t>
+              <w:t xml:space="preserve">6th International Livestock Farming System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Benevento</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02833858v1</w:t>
+                <w:t xml:space="preserve">hal-02761111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public intervention and globalisation. Mica, a tool to monitor the agricultural sector in Guadeloupe (FWI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2399,165 +2399,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. International conference of IAAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Durban, South Africa. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity of ruminant rearing systems in Guadeloupe - a strength or a weakness for local meat production ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traditional use of goat and goat products in the Guadeloupean society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.F. Zebus</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Asselin de Beauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Shitalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Livestock Farming System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Benevento</w:t>
+              <w:t xml:space="preserve">6. International LFS symposium : Product quality based on local resources and its potential contribution to improved sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Benevento, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761111v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and sustainability in the pig industry in Guadeloupe</w:t>
               </w:r>
@@ -2753,888 +2753,875 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des pratiques de production de canne à sucre en Guadeloupe (Antilles Françaises). Conséquences pour la recherche et le développement.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un outil d'aide à la décision publique pour l'agriculture dans la Caraïbe, MICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Internationales Pluridisciplinaires : perspectives de développement de la canne à sucre en milieu insulaire : approches technico-économiques, sociales, culturelles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Piton Saint-Leu, France</w:t>
+              <w:t xml:space="preserve">38. Congrès : Quel devenir pour l'agriculture caribéenne : qualité, économie, progrès social, environnement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Trois-Ilets, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760056v1</w:t>
+                <w:t xml:space="preserve">hal-02831335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of livestock production in the banana plantation : feasibility and researchable areas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+                <w:t xml:space="preserve">Stimuler la production de canne en Guadeloupe (Antilles françaises). MICA, un outil d'aide à la décision publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Causeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference : Responding to the increasing global demand for animal products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Merida, Mexico. 2 p</w:t>
+              <w:t xml:space="preserve">Rencontres internationales pluridisciplinaires : Perspectives de développement de la canne à sucre en milieu insulaire : approches technico-économiques, sociales, culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Piton Saint-Leu, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828688v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil d'aide à la décision publique pour l'agriculture dans la Caraïbe, MICA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.L. Paul</w:t>
+                <w:t xml:space="preserve">Un outil d'aide à la décision publique pour l'agriculture dans la Caraïbe, mica (modèle intégré pour les agricultures caraïbéenes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Congrès : Quel devenir pour l'agriculture caribéenne : qualité, économie, progrès social, environnement ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Trois-Ilets, France. 12 p</w:t>
+              <w:t xml:space="preserve">38. Annual meeting CFCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Trois-Ilets, Martinique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02831335v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuler la production de canne en Guadeloupe (Antilles françaises). MICA, un outil d'aide à la décision publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La prestation de service au coeur de la production de canne à sucre en Guadeloupe (Antilles françaises)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Diman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres internationales pluridisciplinaires : Perspectives de développement de la canne à sucre en milieu insulaire : approches technico-économiques, sociales, culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2002, Piton Saint-Leu, France. 1 p</w:t>
+              <w:t xml:space="preserve">, Oct 2002, Piton Saint-Leu, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02831336v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil d'aide à la décision publique pour l'agriculture dans la Caraïbe, mica (modèle intégré pour les agricultures caraïbéenes)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Paul</w:t>
+                <w:t xml:space="preserve">Différenciation technico-économique des conduites d'élevage bovin viande en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Annual meeting CFCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Trois-Ilets, Martinique, France</w:t>
+              <w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Paris, France. pp.126-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763159v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prestation de service au coeur de la production de canne à sucre en Guadeloupe (Antilles françaises)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activités informelles dans l'agriculture caribéenne. Cas de l'élevage porcin en Guadeloupe (Antilles françaises)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Despois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Xandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales pluridisciplinaires : Perspectives de développement de la canne à sucre en milieu insulaire : approches technico-économiques, sociales, culturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Piton Saint-Leu, France. 13 p</w:t>
+              <w:t xml:space="preserve">Colloque : L'économie informelle : réalités et mécanismes dans les pays de la Caraïbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Baie-Mahault, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02831342v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation technico-économique des conduites d'élevage bovin viande en Guadeloupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité et durabilité de l'élevage porcin guadeloupéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Marquis</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deshagette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Paris, France. pp.126-126</w:t>
+              <w:t xml:space="preserve">Atelier de coopération franco-cubaine en matière d'enseignement agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Holguin, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829424v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités informelles dans l'agriculture caribéenne. Cas de l'élevage porcin en Guadeloupe (Antilles françaises)</w:t>
+                <w:t xml:space="preserve">Agricultural development and regulation. The case of pig rearing in Guadeloupe (French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
@@ -3657,750 +3644,763 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Despois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Xandé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : L'économie informelle : réalités et mécanismes dans les pays de la Caraïbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Baie-Mahault, France. 16 p</w:t>
+              <w:t xml:space="preserve">24. West indies agricultural economics conference : Agriculture, trade and the environment in the Caribbean and the Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, St George's, Grenada. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02834241v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et durabilité de l'élevage porcin guadeloupéen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un outil d'aide à la décision publique pour l'agriculture dans la Caraïbe, MICA (Modèle Intégré pour les Agricultures Caraïbéennes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Causeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de coopération franco-cubaine en matière d'enseignement agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Holguin, Cuba</w:t>
+              <w:t xml:space="preserve">38. Annual meeting CFCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Trois-Ilets, Martinique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760662v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural development and regulation. The case of pig rearing in Guadeloupe (French West Indies)</w:t>
+                <w:t xml:space="preserve">Diversité des pratiques de production de canne à sucre en Guadeloupe (Antilles françaises). Conséquences pour la recherche et le développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Causeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Jock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. West indies agricultural economics conference : Agriculture, trade and the environment in the Caribbean and the Americas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, St George's, Grenada. 13 p</w:t>
+              <w:t xml:space="preserve">Rencontres internationales pluridisciplinaires : Perspectives de développement de la canne à sucre en milieu insulaire : approches technico-économiques, sociales, culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Piton Saint-Leu, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828405v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des pratiques de production de canne à sucre en Guadeloupe (Antilles françaises). Conséquences pour la recherche et le développement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of livestock production in the banana plantation : feasibility and researchable areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bassien-Capsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Jock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales pluridisciplinaires : Perspectives de développement de la canne à sucre en milieu insulaire : approches technico-économiques, sociales, culturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Piton Saint-Leu, France. 10 p</w:t>
+              <w:t xml:space="preserve">International conference : Responding to the increasing global demand for animal products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Merida, Mexico. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02833716v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil d'aide à la décision publique pour l'agriculture dans la Caraïbe, MICA (Modèle Intégré pour les Agricultures Caraïbéennes)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversité des pratiques de production de canne à sucre en Guadeloupe (Antilles Françaises). Conséquences pour la recherche et le développement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Jock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Annual meeting CFCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Trois-Ilets, Martinique, France</w:t>
+              <w:t xml:space="preserve">Rencontres Internationales Pluridisciplinaires : perspectives de développement de la canne à sucre en milieu insulaire : approches technico-économiques, sociales, culturelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Piton Saint-Leu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764414v1</w:t>
+                <w:t xml:space="preserve">hal-02760056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élevage porcin guadeloupéen : diversité des systèmes mis en place et appréciation de leur durabilité.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+                <w:t xml:space="preserve">A tool for monitoring agricultural policies : modelling farming systems in the Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de coopération franco-cubaine en matière d'enseignement agricole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Holguin, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">6. Congreso latinoamericana y del Caribe de economia agricola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Latin American and Caribbean Association of Agricultural Economics (ALACEA). TTO., Jun 1999, Port of Spain, Trinidad and Tobago. 403 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826113v1</w:t>
+                <w:t xml:space="preserve">hal-02760889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tool for monitoring agricultural policies : modelling farming systems in the Caribbean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
+                <w:t xml:space="preserve">L'élevage porcin guadeloupéen : diversité des systèmes mis en place et appréciation de leur durabilité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Zebus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deshagette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congreso latinoamericana y del Caribe de economia agricola</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Latin American and Caribbean Association of Agricultural Economics (ALACEA). TTO., Jun 1999, Port of Spain, Trinidad and Tobago. 403 p</w:t>
+              <w:t xml:space="preserve">Atelier de coopération franco-cubaine en matière d'enseignement agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Holguin, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760889v1</w:t>
+                <w:t xml:space="preserve">hal-02826113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du schéma de fonctionnement au modèle de simulation technico-économique : une confrontation heuristique</w:t>
               </w:r>
@@ -4613,191 +4613,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tool for monitoring agricultural policies : modelling farming systems in the Caribbean to build an agricultural supply model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les nouveaux marchés de l'agriculture des DOM... et la durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Esr. Unité d'Economie Et Sociologie Ruralesmontpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference of ALACEA, " Rural development challenges in the next Century"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Latin American and Caribbean Association of Agricultural Economics (ALACEA). TTO., Jun 1999, Port of Spain, Trinidad and Tobago. 12 p</w:t>
+              <w:t xml:space="preserve">Table ronde sur l'agriculture raisonnée : cinquantenaire de l'INRA aux Antilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1999, Petit-Bourg, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836974v1</w:t>
+                <w:t xml:space="preserve">hal-02834290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux marchés de l'agriculture des DOM... et la durabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A tool for monitoring agricultural policies : modelling farming systems in the Caribbean to build an agricultural supply model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">. Esr. Unité d'Economie Et Sociologie Ruralesmontpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde sur l'agriculture raisonnée : cinquantenaire de l'INRA aux Antilles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1999, Petit-Bourg, France. 7 p</w:t>
+              <w:t xml:space="preserve">6. International Conference of ALACEA, " Rural development challenges in the next Century"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Latin American and Caribbean Association of Agricultural Economics (ALACEA). TTO., Jun 1999, Port of Spain, Trinidad and Tobago. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02834290v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversification agricole, un archipel dans &amp;quot;l'océan des cannes&amp;quot; ? Développement agricole et indusrie sucrière en Guadeloupe</w:t>
               </w:r>
@@ -4941,398 +4941,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogénéité des fluctuations de prix de produits agricoles : les effets du climat sur les prix de la tomate en Guadeloupe</w:t>
+                <w:t xml:space="preserve">Départementalisation et agriculture en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Conférence internationale : Modélisation des marchés agricoles. Produits de base et demi-produits agro-alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque du cinquantenaire de l'INRA : La départementalisation à l'épreuve des faits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1997, Pointe-à-Pitre, France. Non paginé / 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771140v1</w:t>
+                <w:t xml:space="preserve">hal-02836228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification des systèmes de production et de l'offre de produits après introduction de l'irrigation</w:t>
+                <w:t xml:space="preserve">Stratégies d'approvisionnement de la grande distribution en fruits et légumes en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">. Centre de Recherche Antilles-Guyanepointe-À-Pitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Caraïbes : Recherche agronomique, développement rural, gestion de l'eau dans les espaces agraires Caraïbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1996, Gosier, France. Non paginé / 15 p</w:t>
+              <w:t xml:space="preserve">Colloque : Grande distribution alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Montpellier, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02836227v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02837700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homme libre, citoyen, mais paysans ? L'abolition de l'esclavage et le développement d'une paysannerie en Guadeloupe</w:t>
+                <w:t xml:space="preserve">Exogénéité des fluctuations de prix de produits agricoles : les effets du climat sur les prix de la tomate en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international du CIEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Gosier, France. 12 p</w:t>
+              <w:t xml:space="preserve">56. Conférence internationale : Modélisation des marchés agricoles. Produits de base et demi-produits agro-alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02838412v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Départementalisation et agriculture en Guadeloupe</w:t>
+                <w:t xml:space="preserve">Homme libre, citoyen, mais paysans ? L'abolition de l'esclavage et le développement d'une paysannerie en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du cinquantenaire de l'INRA : La départementalisation à l'épreuve des faits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1997, Pointe-à-Pitre, France. Non paginé / 13 p</w:t>
+              <w:t xml:space="preserve">Congrès international du CIEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Gosier, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02836228v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02838412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'approvisionnement de la grande distribution en fruits et légumes en Guadeloupe</w:t>
+                <w:t xml:space="preserve">Modification des systèmes de production et de l'offre de produits après introduction de l'irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Centre de Recherche Antilles-Guyanepointe-À-Pitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Grande distribution alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Montpellier, France. 12 p</w:t>
+              <w:t xml:space="preserve">Rencontres Caraïbes : Recherche agronomique, développement rural, gestion de l'eau dans les espaces agraires Caraïbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1996, Gosier, France. Non paginé / 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02837700v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification des systèmes de production et de l'offre de produits après introduction de l'irrigation</w:t>
               </w:r>
@@ -5514,51 +5514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caspsa-Bassien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5609,51 +5609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques éléments sur l'élevage bovin guadeloupéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5837,51 +5837,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de scénarios susceptibles d'influencer la production de canne à sucre de la Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Jock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6391,51 +6391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Asselin de Beauville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Shitalou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Z&#233;bus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666782v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Despois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676461v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Diman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Paul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Agrop&#233;doclimatique de La Zone Cara&#239;be" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ritzenthaler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816379v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Zebus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauphin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826298v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Asselin Debeauville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asselin de Beauville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Shitalou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832254v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jock" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828688v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bassien-Capsa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763159v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gerard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831342v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829424v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marquis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834241v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deshagette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833716v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764414v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826113v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. Unit&#233; d'Economie Et Sociologie Rurales" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. Unit&#233; d'Economie Et Sociologie Ruralesmontpellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cths,comit&#233; Des Travaux Scientifiques Et Historiques,paris (fra)" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Des Antilles Et de La Guyane,schoelcher (fra)" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771140v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836227v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Recherche Antilles-Guyanepointe-&#192;-Pitre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837700v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caspsa-Bassien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830375v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; de Recherches Zootechniques de La Zone Cara&#239;bes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841687v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Des Antilles Et de La Guyane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830547v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manceron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Asselin de Beauville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Shitalou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Z&#233;bus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666782v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Despois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676461v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Diman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Paul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Agrop&#233;doclimatique de La Zone Cara&#239;be" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ritzenthaler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816379v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Zebus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauphin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826298v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Asselin Debeauville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761111v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833858v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asselin de Beauville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Shitalou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gerard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829424v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marquis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deshagette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828405v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jock" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828688v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bassien-Capsa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. Unit&#233; d'Economie Et Sociologie Rurales" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. Unit&#233; d'Economie Et Sociologie Ruralesmontpellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cths,comit&#233; Des Travaux Scientifiques Et Historiques,paris (fra)" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Des Antilles Et de La Guyane,schoelcher (fra)" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836228v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Recherche Antilles-Guyanepointe-&#192;-Pitre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caspsa-Bassien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830375v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; de Recherches Zootechniques de La Zone Cara&#239;bes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841687v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Des Antilles Et de La Guyane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830547v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manceron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>