--- v1 (2026-04-09)
+++ v2 (2026-04-29)
@@ -2753,622 +2753,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil d'aide à la décision publique pour l'agriculture dans la Caraïbe, MICA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.L. Paul</w:t>
+                <w:t xml:space="preserve">Un outil d'aide à la décision publique pour l'agriculture dans la Caraïbe, mica (modèle intégré pour les agricultures caraïbéenes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Congrès : Quel devenir pour l'agriculture caribéenne : qualité, économie, progrès social, environnement ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Trois-Ilets, France. 12 p</w:t>
+              <w:t xml:space="preserve">38. Annual meeting CFCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Trois-Ilets, Martinique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02831335v1</w:t>
+                <w:t xml:space="preserve">hal-02763159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuler la production de canne en Guadeloupe (Antilles françaises). MICA, un outil d'aide à la décision publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La prestation de service au coeur de la production de canne à sucre en Guadeloupe (Antilles françaises)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Diman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres internationales pluridisciplinaires : Perspectives de développement de la canne à sucre en milieu insulaire : approches technico-économiques, sociales, culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2002, Piton Saint-Leu, France. 1 p</w:t>
+              <w:t xml:space="preserve">, Oct 2002, Piton Saint-Leu, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02831336v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil d'aide à la décision publique pour l'agriculture dans la Caraïbe, mica (modèle intégré pour les agricultures caraïbéenes)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Paul</w:t>
+                <w:t xml:space="preserve">Différenciation technico-économique des conduites d'élevage bovin viande en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Annual meeting CFCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Trois-Ilets, Martinique, France</w:t>
+              <w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Paris, France. pp.126-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763159v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prestation de service au coeur de la production de canne à sucre en Guadeloupe (Antilles françaises)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Darie</w:t>
+                <w:t xml:space="preserve">Un outil d'aide à la décision publique pour l'agriculture dans la Caraïbe, MICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Causeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales pluridisciplinaires : Perspectives de développement de la canne à sucre en milieu insulaire : approches technico-économiques, sociales, culturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Piton Saint-Leu, France. 13 p</w:t>
+              <w:t xml:space="preserve">38. Congrès : Quel devenir pour l'agriculture caribéenne : qualité, économie, progrès social, environnement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Trois-Ilets, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02831342v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation technico-économique des conduites d'élevage bovin viande en Guadeloupe</w:t>
+                <w:t xml:space="preserve">Stimuler la production de canne en Guadeloupe (Antilles françaises). MICA, un outil d'aide à la décision publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Paris, France. pp.126-126</w:t>
+              <w:t xml:space="preserve">Rencontres internationales pluridisciplinaires : Perspectives de développement de la canne à sucre en milieu insulaire : approches technico-économiques, sociales, culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Piton Saint-Leu, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829424v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités informelles dans l'agriculture caribéenne. Cas de l'élevage porcin en Guadeloupe (Antilles françaises)</w:t>
               </w:r>
@@ -3721,51 +3721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil d'aide à la décision publique pour l'agriculture dans la Caraïbe, MICA (Modèle Intégré pour les Agricultures Caraïbéennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3948,269 +3948,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of livestock production in the banana plantation : feasibility and researchable areas</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversité des pratiques de production de canne à sucre en Guadeloupe (Antilles Françaises). Conséquences pour la recherche et le développement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Causeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Jock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference : Responding to the increasing global demand for animal products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Merida, Mexico. 2 p</w:t>
+              <w:t xml:space="preserve">Rencontres Internationales Pluridisciplinaires : perspectives de développement de la canne à sucre en milieu insulaire : approches technico-économiques, sociales, culturelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Piton Saint-Leu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828688v1</w:t>
+                <w:t xml:space="preserve">hal-02760056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des pratiques de production de canne à sucre en Guadeloupe (Antilles Françaises). Conséquences pour la recherche et le développement.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of livestock production in the banana plantation : feasibility and researchable areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bassien-Capsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Jock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Internationales Pluridisciplinaires : perspectives de développement de la canne à sucre en milieu insulaire : approches technico-économiques, sociales, culturelles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Piton Saint-Leu, France</w:t>
+              <w:t xml:space="preserve">International conference : Responding to the increasing global demand for animal products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Merida, Mexico. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760056v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tool for monitoring agricultural policies : modelling farming systems in the Caribbean</w:t>
               </w:r>
@@ -5079,260 +5079,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogénéité des fluctuations de prix de produits agricoles : les effets du climat sur les prix de la tomate en Guadeloupe</w:t>
+                <w:t xml:space="preserve">Modification des systèmes de production et de l'offre de produits après introduction de l'irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
+                <w:t xml:space="preserve">. Centre de Recherche Antilles-Guyanepointe-À-Pitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Conférence internationale : Modélisation des marchés agricoles. Produits de base et demi-produits agro-alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontres Caraïbes : Recherche agronomique, développement rural, gestion de l'eau dans les espaces agraires Caraïbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1996, Gosier, France. Non paginé / 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771140v1</w:t>
+                <w:t xml:space="preserve">hal-02836227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homme libre, citoyen, mais paysans ? L'abolition de l'esclavage et le développement d'une paysannerie en Guadeloupe</w:t>
+                <w:t xml:space="preserve">Exogénéité des fluctuations de prix de produits agricoles : les effets du climat sur les prix de la tomate en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ozier Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international du CIEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Gosier, France. 12 p</w:t>
+              <w:t xml:space="preserve">56. Conférence internationale : Modélisation des marchés agricoles. Produits de base et demi-produits agro-alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02838412v1</w:t>
+                <w:t xml:space="preserve">hal-02771140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification des systèmes de production et de l'offre de produits après introduction de l'irrigation</w:t>
+                <w:t xml:space="preserve">Homme libre, citoyen, mais paysans ? L'abolition de l'esclavage et le développement d'une paysannerie en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">. Centre de Recherche Antilles-Guyanepointe-À-Pitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Caraïbes : Recherche agronomique, développement rural, gestion de l'eau dans les espaces agraires Caraïbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1996, Gosier, France. Non paginé / 15 p</w:t>
+              <w:t xml:space="preserve">Congrès international du CIEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Gosier, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02836227v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02838412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification des systèmes de production et de l'offre de produits après introduction de l'irrigation</w:t>
               </w:r>
@@ -5514,51 +5514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caspsa-Bassien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5609,51 +5609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques éléments sur l'élevage bovin guadeloupéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6391,51 +6391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Asselin de Beauville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Shitalou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Z&#233;bus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666782v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Despois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676461v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Diman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Paul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Agrop&#233;doclimatique de La Zone Cara&#239;be" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ritzenthaler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816379v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Zebus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauphin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826298v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Asselin Debeauville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761111v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833858v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asselin de Beauville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Shitalou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gerard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829424v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marquis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deshagette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828405v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jock" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828688v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bassien-Capsa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. Unit&#233; d'Economie Et Sociologie Rurales" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. Unit&#233; d'Economie Et Sociologie Ruralesmontpellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cths,comit&#233; Des Travaux Scientifiques Et Historiques,paris (fra)" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Des Antilles Et de La Guyane,schoelcher (fra)" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836228v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Recherche Antilles-Guyanepointe-&#192;-Pitre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caspsa-Bassien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830375v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; de Recherches Zootechniques de La Zone Cara&#239;bes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841687v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Des Antilles Et de La Guyane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830547v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manceron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Asselin de Beauville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Shitalou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Z&#233;bus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666782v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Despois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676461v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Diman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Paul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Agrop&#233;doclimatique de La Zone Cara&#239;be" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ritzenthaler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816379v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Zebus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauphin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826298v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Asselin Debeauville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761111v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833858v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asselin de Beauville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Shitalou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763159v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gerard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829424v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marquis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deshagette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828405v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jock" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760056v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828688v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bassien-Capsa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. Unit&#233; d'Economie Et Sociologie Rurales" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. Unit&#233; d'Economie Et Sociologie Ruralesmontpellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cths,comit&#233; Des Travaux Scientifiques Et Historiques,paris (fra)" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Des Antilles Et de La Guyane,schoelcher (fra)" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836228v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836227v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Recherche Antilles-Guyanepointe-&#192;-Pitre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771140v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caspsa-Bassien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830375v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; de Recherches Zootechniques de La Zone Cara&#239;bes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841687v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Des Antilles Et de La Guyane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830547v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manceron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>