--- v2 (2026-04-29)
+++ v3 (2026-05-26)
@@ -1218,243 +1218,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and sustainability in the pig industry in Guadeloupe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The diversity of ruminant rearing systems in Guadeloupe: positions within the industry and its sanitary regulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M.F. Zebus</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock farming systems</w:t>
+              <w:t xml:space="preserve">Livestock Farming Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 118, 2006, Publication - European Association for Animal Production (EAAP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816379v1</w:t>
+                <w:t xml:space="preserve">hal-02816937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity of ruminant rearing systems in Guadeloupe: positions within the industry and its sanitary regulations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity and sustainability in the pig industry in Guadeloupe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Zebus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.F. Zebus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Farming Systems</w:t>
+              <w:t xml:space="preserve">Livestock farming systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 118, 2006, Publication - European Association for Animal Production (EAAP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816937v1</w:t>
+                <w:t xml:space="preserve">hal-02816379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche agroenvironnementale de la production de canne fourragère à la Guadeloupe</w:t>
               </w:r>
@@ -2042,51 +2042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Annual Meeting of the Caribbean Food Crop Society (CFCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Le Gosier, Guadeloupe, France. pp.610 (vol. 2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2200,364 +2200,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity of ruminant rearing systems in Guadeloupe - a strength or a weakness for local meat production ?</w:t>
+                <w:t xml:space="preserve">Public intervention and globalisation. Mica, a tool to monitor the agricultural sector in Guadeloupe (FWI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.F. Zebus</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Livestock Farming System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Benevento</w:t>
+              <w:t xml:space="preserve">25. International conference of IAAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Durban, South Africa. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761111v1</w:t>
+                <w:t xml:space="preserve">hal-02832254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public intervention and globalisation. Mica, a tool to monitor the agricultural sector in Guadeloupe (FWI)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.L. Paul</w:t>
+                <w:t xml:space="preserve">Traditional use of goat and goat products in the Guadeloupean society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Asselin de Beauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Shitalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. International conference of IAAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Durban, South Africa. 1 p</w:t>
+              <w:t xml:space="preserve">6. International LFS symposium : Product quality based on local resources and its potential contribution to improved sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Benevento, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832254v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditional use of goat and goat products in the Guadeloupean society</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The diversity of ruminant rearing systems in Guadeloupe - a strength or a weakness for local meat production ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Zebus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International LFS symposium : Product quality based on local resources and its potential contribution to improved sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Benevento, Italy. 6 p</w:t>
+              <w:t xml:space="preserve">6th International Livestock Farming System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Benevento</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02833858v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and sustainability in the pig industry in Guadeloupe</w:t>
               </w:r>
@@ -2582,51 +2582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International LFS symposium : Product quality based on local resources and its potential contribution to improved sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Benevento, Italy. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2664,51 +2664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diversity of ruminant rearing systems in Guadeloupe. A strength or a weakness for local meat production ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2753,622 +2753,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil d'aide à la décision publique pour l'agriculture dans la Caraïbe, mica (modèle intégré pour les agricultures caraïbéenes)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Paul</w:t>
+                <w:t xml:space="preserve">Un outil d'aide à la décision publique pour l'agriculture dans la Caraïbe, MICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Annual meeting CFCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Trois-Ilets, Martinique, France</w:t>
+              <w:t xml:space="preserve">38. Congrès : Quel devenir pour l'agriculture caribéenne : qualité, économie, progrès social, environnement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Trois-Ilets, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763159v1</w:t>
+                <w:t xml:space="preserve">hal-02831335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prestation de service au coeur de la production de canne à sucre en Guadeloupe (Antilles françaises)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Darie</w:t>
+                <w:t xml:space="preserve">Stimuler la production de canne en Guadeloupe (Antilles françaises). MICA, un outil d'aide à la décision publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Causeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres internationales pluridisciplinaires : Perspectives de développement de la canne à sucre en milieu insulaire : approches technico-économiques, sociales, culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2002, Piton Saint-Leu, France. 13 p</w:t>
+              <w:t xml:space="preserve">, Oct 2002, Piton Saint-Leu, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02831342v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation technico-économique des conduites d'élevage bovin viande en Guadeloupe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+                <w:t xml:space="preserve">Un outil d'aide à la décision publique pour l'agriculture dans la Caraïbe, mica (modèle intégré pour les agricultures caraïbéenes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Paris, France. pp.126-126</w:t>
+              <w:t xml:space="preserve">38. Annual meeting CFCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Trois-Ilets, Martinique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829424v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil d'aide à la décision publique pour l'agriculture dans la Caraïbe, MICA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La prestation de service au coeur de la production de canne à sucre en Guadeloupe (Antilles françaises)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Darie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Diman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Congrès : Quel devenir pour l'agriculture caribéenne : qualité, économie, progrès social, environnement ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Trois-Ilets, France. 12 p</w:t>
+              <w:t xml:space="preserve">Rencontres internationales pluridisciplinaires : Perspectives de développement de la canne à sucre en milieu insulaire : approches technico-économiques, sociales, culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Piton Saint-Leu, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02831335v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuler la production de canne en Guadeloupe (Antilles françaises). MICA, un outil d'aide à la décision publique</w:t>
+                <w:t xml:space="preserve">Différenciation technico-économique des conduites d'élevage bovin viande en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.L. Paul</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Zébus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales pluridisciplinaires : Perspectives de développement de la canne à sucre en milieu insulaire : approches technico-économiques, sociales, culturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Piton Saint-Leu, France. 1 p</w:t>
+              <w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Paris, France. pp.126-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02831336v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités informelles dans l'agriculture caribéenne. Cas de l'élevage porcin en Guadeloupe (Antilles françaises)</w:t>
               </w:r>
@@ -3721,51 +3721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil d'aide à la décision publique pour l'agriculture dans la Caraïbe, MICA (Modèle Intégré pour les Agricultures Caraïbéennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4278,51 +4278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élevage porcin guadeloupéen : diversité des systèmes mis en place et appréciation de leur durabilité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Zebus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5540,51 +5540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Zebus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of British Society of Animal Science, Responding to the increasing global demand for animal products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Merida, 2 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5609,64 +5609,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques éléments sur l'élevage bovin guadeloupéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6391,51 +6391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Asselin de Beauville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Shitalou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Z&#233;bus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666782v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Despois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676461v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Diman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Paul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Agrop&#233;doclimatique de La Zone Cara&#239;be" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ritzenthaler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816379v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Zebus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauphin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826298v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Asselin Debeauville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761111v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833858v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asselin de Beauville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Shitalou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763159v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gerard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831342v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829424v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marquis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deshagette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828405v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jock" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760056v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828688v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bassien-Capsa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. Unit&#233; d'Economie Et Sociologie Rurales" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. Unit&#233; d'Economie Et Sociologie Ruralesmontpellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cths,comit&#233; Des Travaux Scientifiques Et Historiques,paris (fra)" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Des Antilles Et de La Guyane,schoelcher (fra)" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836228v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836227v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Recherche Antilles-Guyanepointe-&#192;-Pitre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771140v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caspsa-Bassien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830375v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; de Recherches Zootechniques de La Zone Cara&#239;bes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841687v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Des Antilles Et de La Guyane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830547v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manceron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Asselin de Beauville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Shitalou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Z&#233;bus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666782v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Despois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676461v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Diman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Paul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Agrop&#233;doclimatique de La Zone Cara&#239;be" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ritzenthaler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816937v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Zebus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816379v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauphin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826298v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Asselin Debeauville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832254v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asselin de Beauville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Shitalou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763159v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gerard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829424v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marquis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deshagette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828405v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jock" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760056v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828688v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bassien-Capsa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. Unit&#233; d'Economie Et Sociologie Rurales" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. Unit&#233; d'Economie Et Sociologie Ruralesmontpellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cths,comit&#233; Des Travaux Scientifiques Et Historiques,paris (fra)" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Des Antilles Et de La Guyane,schoelcher (fra)" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836228v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836227v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Centre de Recherche Antilles-Guyanepointe-&#192;-Pitre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771140v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caspsa-Bassien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830375v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; de Recherches Zootechniques de La Zone Cara&#239;bes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841687v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; Des Antilles Et de La Guyane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830547v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manceron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>