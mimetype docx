--- v0 (2026-03-17)
+++ v1 (2026-04-24)
@@ -2601,372 +2601,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Private virtue, public virtue: what is the purpose of a philosophical education for women?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education, Virtue and Citizenship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martina Reuter, Mar 2024, Jyvaskyla, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Selon la religion et selon la raison. Les arguments métaphysiques, théologiques et d’histoire religieuse dans le combat féministe de F. Poulain de la Barre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’humanité genrée. Les femmes entre philosophie et religion dans la première modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maria Susana Seguin, Feb 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue as shared equality. Rhetorical and philosophical originalities of the art of dialogue in Poulain de la Barre (1647-1723)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Female Voice in Philosophical Conversations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dawn LaValle Norman, May 2024, Rome (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Private virtue, public virtue: what is the purpose of a philosophical education for women?</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethique et politique de Gournay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education, Virtue and Citizenship</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Martina Reuter, Mar 2024, Jyvaskyla, Finland</w:t>
+              <w:t xml:space="preserve">Early Modern Women on Politics and Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cecilia Rosengren, Oct 2023, Gotenborg, Sweden, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do women think with their body? Descartes, Malebranche, Poulain de la Barre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women and their body Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jil Muller, Mar 2023, Paderborn, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629838v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04629837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes et sciences en milieu cartésien</w:t>
               </w:r>
@@ -3429,165 +3429,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Une lecture philogyne des grands textes est-elle possible ? François Poulain de la Barre (1647-1723) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les arts de lire des philosophes modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le féminisme est-il moderne ? Descartes, Poulain de la Barre et Perrault »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire et penser en Moderne (1687-1750)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007542v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02007550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La femme philosophe à l’âge moderne : définitions et pratiques »</w:t>
               </w:r>
@@ -3705,165 +3705,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le cartésianisme, une philosophie pour les dames. Railleries et médisances misogynes dans le combat philosophique au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society for Interdisciplinary French Seventeenth-Century Studies (SE17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Long Island, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Peut-on correspondre philosophiquement avec une femme ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Descartes en dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Wernetshausen, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008253v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01181888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The criteria for radicality called into question : The Poulain de la Barre case</w:t>
               </w:r>
@@ -4701,213 +4701,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00440615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la recherche de la vérité. Livre II. partie II, De l'imagination. partie III, De la communication contagieuse des imaginations fortes / Nicolas de Malebranche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, pp.XLVII-208, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00313033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système de la loi de Nicolas Malebranche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Vrin, pp.281, 2006, Bibliothèque d'Histoire de la Philosophie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00313032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Malebranche, De la recherche de la vérité. De l’imagination (II, 2-3), introduction, notes et bibliographie, Paris, Garnier Flammarion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009384v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">halshs-00313033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieu</w:t>
               </w:r>
@@ -6044,466 +6044,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Égalité ou supériorité : les ambiguïtés du discours égalitaire chez Poulain de la Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Haase-Dubosc, Danielle and Henneau, Marie-Élisabeth. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revisiter la "querelle des femmes" : discours sur l'égalité-inégalité des sexes, de 1600 à 1750</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (9), Publications de l'Université de Saint-Étienne, 2013, 2013, L'École du genre. Nouvelles recherches, 978-2-86272-628-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un philosophe peut-il défendre les femmes ? François Poulain de la Barre (1647-1723)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rochefort, Florence and Viennot, Eliane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'engagement des hommes pour l'égalité des sexes : XIVe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, 2013, L'École du genre. Nouvelles recherches, 978-2-86272-635-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Oratoire et la philosophie au XVIIe siècle : entre innovation et contestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Oratoire de Jésus. 400 ans d’histoire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étre cartésienne &amp;quot;, un devenir ? De Descartes à Poulain de la Barre ; d'Élisabeth de Bohème à Eulalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Kolesnik-Antoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu'est-ce qu'être cartésien?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Editions, 2013, La croisée des chemins, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.enseditions.8863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00801951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Oratoire et la philosophie. Innovation et hétérodoxie dans la seconde moitié du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Krumenacker, Yves and Pellegrin, Marie-Frédérique and Quantin, Jean-Louis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Oratoire de Jésus: 400 ans d'histoire en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. du Cerf, 2013, 978-2-204-09992-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Être cartésienne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être cartésien (ENS-Lyon éditions)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008422v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-01177525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le libertinage, maladie des intellectuels chez Malebranche</w:t>
               </w:r>
@@ -6828,1763 +6828,1763 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Masks and disguises as philosophical and political tools.Marie-Thérèse Geoffrin, marquise de la Ferté-Imbault (1715-1791). ASECS, Denver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’imagination féminine dans les dispositifs argumentatifs malebranchistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feminine body in the letters between Elisabeth and Descartes&amp;quot;, Elisabeth of Bohemia (1618-1680) – Life and Legacy, Paderborn/Herford 18-20 mai 2018, Paderborn Universität, Deutschland.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Feminine body in the letters between Elisabeth and Descartes&amp;quot;, Elisabeth of Bohemia (1618-1680) – Life and Legacy, Paderborn/Herford 18-20 mai 2018, Paderborn Universität, Deutschland.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'anthropologie des sexes: Descartes versus Spinoza via Poulain de la Barre&amp;quot;, Journée d'études: Descartes et Spinoza, prolongements ou oppositions, Aix en Provence, 13 décembre 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L'anthropologie des sexes: Descartes versus Spinoza via Poulain de la Barre&amp;quot;, Journée d'études: Descartes et Spinoza, prolongements ou oppositions, Aix en Provence, 13 décembre 2018.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Descartes et le féminin&amp;quot;, Journées Descartes (Association Descartes, La Haye Descartes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Descartes et le féminin&amp;quot;, Journées Descartes (Association Descartes, La Haye Descartes)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le rôle de la religion dans le combat féministe du philosophe Poulain de la Barre », Institut d’histoire de la réformation, M. C. Pitassi (dir.), Université de Genève, 19 mars 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Descartes et la querelle des femmes », ENS-Ulm, Séminaire de doctorants « Les querelles cartésiennes », 2 février 2017.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Égalité, neutralité, différencialisme. Confronter Descartes, Malebranche et Poulain de la Barre », Penser l’égalité des sexes au XVIIe siècle / Constructing the Equality of the Sexes in C17 France, International Conference, Keynote speakers : G. Fraisse, Marie-Frédérique Pellegrin et Siep Stuurman, 25-26 October 2017, University College, Dublin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Women Philosophers : Myth or Reality in Poulain de La Barre », International workshop Women and early modern philosophy and science, dipartimento di studi umanistici, Università del Piemonte Orientale, Vercelli (Italia), 11-12 mai 2017.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De l’égalité en général et de l’égalité des sexes en particulier », Université de Droit de Cergy-Pontoise, Conférences de culture générale, 6 décembre 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Procédés d’inversion chez Poulain de la Barre : une théorie de l’efféminage », Œuvres de l’époque moderne, par des femmes et sur les femmes: méthode et genre littéraire/ Early Modern Works by and about Women: Genre and Method, McGill University, Montréal, Canada, 4 nov – 6 nov, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« De l’égalité en général et de l’égalité des sexes en particulier », Université de Droit de Cergy-Pontoise, Conférences de culture générale, 6 décembre 2016</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Poulain de la Barre et le sujet cartésien », Journée d’études : Genre et philosophie : le sujet universel à l’épreuve de la différence des sexes, université d’Hosei, Tokyo, 6 juin 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le libertinage : maladie contagieuse des lettrés selon Malebranche. », Colloque de la Society for Interdisciplinary French Seventeenth-Century Studies, Rutgers university, Etats-Unis, 5-7 novembre 2015.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Female curiosity and male curiosity about women: the views of the Cartesian philosophers », Workshop on Gender and Early Modern Philosophy, University of Copenhagen , September 2015.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Le libertinage : maladie contagieuse des lettrés selon Malebranche. », Colloque de la Society for Interdisciplinary French Seventeenth-Century Studies, Rutgers university, Etats-Unis, 5-7 novembre 2015.</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le féminisme est-il radical ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Female curiosity and male curiosity about women: the views of the Cartesian philosophers », Workshop on Gender and Early Modern Philosophy, University of Copenhagen , September 2015.</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La femme philosophe à l’âge moderne : définitions et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le féminisme est-il radical ?</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La “Querelle des femmes” : philosophie, Anciens, Modernes et pseudo-linéarité dans l’histoire du féminisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La femme philosophe à l’âge moderne : définitions et pratiques</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le féminisme est-il moderne ? François Poulain de la Barre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La “Querelle des femmes” : philosophie, Anciens, Modernes et pseudo-linéarité dans l’histoire du féminisme</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulain et la notion de radicalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Poulain et la notion de radicalité</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La querelle des femmes est-elle une querelle ? Le rôle de la philosophie dans l’histoire du féminisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La querelle des femmes est-elle une querelle ? Le rôle de la philosophie dans l’histoire du féminisme</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulain de la Barre, champion de l’égalité moderne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Poulain de la Barre, champion de l’égalité moderne ?</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire autour de l’ouvrage Le système de la loi de Nicolas Malebranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le féminisme est-il moderne ? François Poulain de la Barre</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes face aux philosophes : y a-t-il une spécificité du cartésianisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Séminaire autour de l’ouvrage Le système de la loi de Nicolas Malebranche</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autorité masculine est-elle toujours un abus d’autorité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les femmes face aux philosophes : y a-t-il une spécificité du cartésianisme ?</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture philogyne des grands textes est-elle possible ? François Poulain de la Barre (1647-1723)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’autorité masculine est-elle toujours un abus d’autorité ?</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’égalité homme-femme au XVIIe siècle : François Poulain de la Barre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une lecture philogyne des grands textes est-elle possible ? François Poulain de la Barre (1647-1723)</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les critères de la radicalité : le cas Poulain de la Barre (1647-1723)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les critères de la radicalité : le cas Poulain de la Barre (1647-1723)</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La force de l’imagination chez Malebranche : le cas des libertins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181949v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01181952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartesian Philosophy for Women ? François Poulain de la Barre</w:t>
               </w:r>
@@ -8722,51 +8722,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A6EFEB8"/>
+    <w:nsid w:val="594F8CAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8953,51 +8953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie-frederique.pellegrin@univ-lyon3.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629756v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Pellegrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.223.0401" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629755v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20563035.2021.1924005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042330ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177514v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.133.0377" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0265106813Z.00000000023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008412v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.122.0215" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629833v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629834v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629837v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629998v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629840v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007458v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008241v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887256v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raymond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17320-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kolesnik-Antoine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Krumenacker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Quantin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02009381v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02009384v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433630v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629759v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315450001-37/self-portraits-two-gowns-marie-fr%C3%A9d%C3%A9rique-pellegrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315450001-37" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629765v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.39952" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629752v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004524897_020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782763754192-003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-71527-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71527-4_11" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine-Mahut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007577v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198796909.013.35" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007489v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007523v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007581v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181925v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801951v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8863" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008422v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177524v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423110v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02009788v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008150v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008528v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008532v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008567v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008183v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008571v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008580v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008232v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008604v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181861v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181864v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181915v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181918v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181920v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181916v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181942v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181934v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181941v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181949v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181952v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie-frederique.pellegrin@univ-lyon3.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629756v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Pellegrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.223.0401" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629755v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20563035.2021.1924005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042330ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177514v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.133.0377" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0265106813Z.00000000023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008412v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.122.0215" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629836v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629833v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629837v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629998v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629840v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007458v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008241v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008253v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887256v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raymond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17320-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kolesnik-Antoine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Krumenacker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Quantin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02009381v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02009384v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433630v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629759v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315450001-37/self-portraits-two-gowns-marie-fr%C3%A9d%C3%A9rique-pellegrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315450001-37" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629765v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.39952" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629752v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004524897_020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782763754192-003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-71527-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71527-4_11" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine-Mahut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007577v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198796909.013.35" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007489v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007523v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007581v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177524v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181925v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801951v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8863" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177236v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423110v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02009788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008150v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008528v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008532v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008183v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008580v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008232v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008604v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181861v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181864v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181918v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181920v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181942v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181934v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181941v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181954v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181949v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>