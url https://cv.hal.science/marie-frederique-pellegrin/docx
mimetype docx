--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -2059,174 +2059,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La science parfaite. Savants et savantes chez Poulain de la Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Penser au féminin au XVIIe siècle, 138 (3), pp.377-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rphi.133.0377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Ferté-Imbault contre d’Alembert. Résistance mondaine et intellectuelle aux Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œuvres et critiques. Revue internationale d'étude et de réception critique des œuvres littéraires de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, L’apologétique littéraire et les anti-Lumières féminines, 38 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177514v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01177861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ‘Querelle des femmes’ est-elle une querelle ? Philosophie et pseudo-linéarité dans l’histoire du féminisme</w:t>
               </w:r>
@@ -2670,165 +2670,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dialogue as shared equality. Rhetorical and philosophical originalities of the art of dialogue in Poulain de la Barre (1647-1723)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Female Voice in Philosophical Conversations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dawn LaValle Norman, May 2024, Rome (Italie), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Selon la religion et selon la raison. Les arguments métaphysiques, théologiques et d’histoire religieuse dans le combat féministe de F. Poulain de la Barre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’humanité genrée. Les femmes entre philosophie et religion dans la première modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maria Susana Seguin, Feb 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629836v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04629833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethique et politique de Gournay</w:t>
               </w:r>
@@ -3429,165 +3429,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le féminisme est-il moderne ? Descartes, Poulain de la Barre et Perrault »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire et penser en Moderne (1687-1750)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Une lecture philogyne des grands textes est-elle possible ? François Poulain de la Barre (1647-1723) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts de lire des philosophes modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007550v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02007542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La femme philosophe à l’âge moderne : définitions et pratiques »</w:t>
               </w:r>
@@ -3705,234 +3705,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The criteria for radicality called into question : The Poulain de la Barre case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The radical Enlightenment : the Big Picture and its Details</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Free University of Brussels, May 2013, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le cartésianisme, une philosophie pour les dames. Railleries et médisances misogynes dans le combat philosophique au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Interdisciplinary French Seventeenth-Century Studies (SE17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Long Island, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Peut-on correspondre philosophiquement avec une femme ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Descartes en dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Wernetshausen, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008253v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01181898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poulain de la Barre: la radicalité en question</w:t>
               </w:r>
@@ -4577,151 +4577,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Méditations métaphysiques / Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, pp.228, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Descartes, Méditations métaphysiques, Paris, Garnier Flammarion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009381v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00440615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la recherche de la vérité. Livre II. partie II, De l'imagination. partie III, De la communication contagieuse des imaginations fortes / Nicolas de Malebranche</w:t>
               </w:r>
@@ -5072,183 +5072,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cartesianism and the Education of Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Descartes in the Classroom. Teaching of Descartes’Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.434-455, 2022, 978-90-04-52326-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004524897_020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le sexe des mœurs. Ethique animale et éthique humaine chez Cureau de la Chambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'homme et la brute au XVIIe siècle. Une éthique animale à l'âge classique ?, M. Bedon, J-L. Lantoine (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions, pp.107-124, 2022, 979-10-362-0492-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.enseditions.39952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629765v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04629752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modernité des catégories historiographiques contemporaines : Éclairages féministes sur le cartésianisme</w:t>
               </w:r>
@@ -5906,165 +5906,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Élisabeth, ‘chef des cartésiennes de son sexe’ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Élisabeth de Bohême face à Descartes, deux philosophes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Marin Cureau de la Chambre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La refonte de l’homme : découvertes médicales et philosophie de la nature humaine. Anthologie, Classiques Garnier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007556v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02007588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Égalité ou supériorité : les ambiguïtés du discours égalitaire chez Poulain de la Barre</w:t>
               </w:r>
@@ -6952,1639 +6952,1639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Descartes et le féminin&amp;quot;, Journées Descartes (Association Descartes, La Haye Descartes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'anthropologie des sexes: Descartes versus Spinoza via Poulain de la Barre&amp;quot;, Journée d'études: Descartes et Spinoza, prolongements ou oppositions, Aix en Provence, 13 décembre 2018.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Feminine body in the letters between Elisabeth and Descartes&amp;quot;, Elisabeth of Bohemia (1618-1680) – Life and Legacy, Paderborn/Herford 18-20 mai 2018, Paderborn Universität, Deutschland.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'anthropologie des sexes: Descartes versus Spinoza via Poulain de la Barre&amp;quot;, Journée d'études: Descartes et Spinoza, prolongements ou oppositions, Aix en Provence, 13 décembre 2018.</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le rôle de la religion dans le combat féministe du philosophe Poulain de la Barre », Institut d’histoire de la réformation, M. C. Pitassi (dir.), Université de Genève, 19 mars 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Descartes et la querelle des femmes », ENS-Ulm, Séminaire de doctorants « Les querelles cartésiennes », 2 février 2017.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Égalité, neutralité, différencialisme. Confronter Descartes, Malebranche et Poulain de la Barre », Penser l’égalité des sexes au XVIIe siècle / Constructing the Equality of the Sexes in C17 France, International Conference, Keynote speakers : G. Fraisse, Marie-Frédérique Pellegrin et Siep Stuurman, 25-26 October 2017, University College, Dublin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Descartes et la querelle des femmes », ENS-Ulm, Séminaire de doctorants « Les querelles cartésiennes », 2 février 2017.</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Women Philosophers : Myth or Reality in Poulain de La Barre », International workshop Women and early modern philosophy and science, dipartimento di studi umanistici, Università del Piemonte Orientale, Vercelli (Italia), 11-12 mai 2017.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De l’égalité en général et de l’égalité des sexes en particulier », Université de Droit de Cergy-Pontoise, Conférences de culture générale, 6 décembre 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Procédés d’inversion chez Poulain de la Barre : une théorie de l’efféminage », Œuvres de l’époque moderne, par des femmes et sur les femmes: méthode et genre littéraire/ Early Modern Works by and about Women: Genre and Method, McGill University, Montréal, Canada, 4 nov – 6 nov, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« De l’égalité en général et de l’égalité des sexes en particulier », Université de Droit de Cergy-Pontoise, Conférences de culture générale, 6 décembre 2016</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Poulain de la Barre et le sujet cartésien », Journée d’études : Genre et philosophie : le sujet universel à l’épreuve de la différence des sexes, université d’Hosei, Tokyo, 6 juin 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Female curiosity and male curiosity about women: the views of the Cartesian philosophers », Workshop on Gender and Early Modern Philosophy, University of Copenhagen , September 2015.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le libertinage : maladie contagieuse des lettrés selon Malebranche. », Colloque de la Society for Interdisciplinary French Seventeenth-Century Studies, Rutgers university, Etats-Unis, 5-7 novembre 2015.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Le libertinage : maladie contagieuse des lettrés selon Malebranche. », Colloque de la Society for Interdisciplinary French Seventeenth-Century Studies, Rutgers university, Etats-Unis, 5-7 novembre 2015.</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le féminisme est-il radical ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Female curiosity and male curiosity about women: the views of the Cartesian philosophers », Workshop on Gender and Early Modern Philosophy, University of Copenhagen , September 2015.</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La femme philosophe à l’âge moderne : définitions et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le féminisme est-il radical ?</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La “Querelle des femmes” : philosophie, Anciens, Modernes et pseudo-linéarité dans l’histoire du féminisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La femme philosophe à l’âge moderne : définitions et pratiques</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le féminisme est-il moderne ? François Poulain de la Barre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La “Querelle des femmes” : philosophie, Anciens, Modernes et pseudo-linéarité dans l’histoire du féminisme</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulain et la notion de radicalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le féminisme est-il moderne ? François Poulain de la Barre</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La querelle des femmes est-elle une querelle ? Le rôle de la philosophie dans l’histoire du féminisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Poulain et la notion de radicalité</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulain de la Barre, champion de l’égalité moderne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La querelle des femmes est-elle une querelle ? Le rôle de la philosophie dans l’histoire du féminisme</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire autour de l’ouvrage Le système de la loi de Nicolas Malebranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Poulain de la Barre, champion de l’égalité moderne ?</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes face aux philosophes : y a-t-il une spécificité du cartésianisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Séminaire autour de l’ouvrage Le système de la loi de Nicolas Malebranche</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autorité masculine est-elle toujours un abus d’autorité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les femmes face aux philosophes : y a-t-il une spécificité du cartésianisme ?</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture philogyne des grands textes est-elle possible ? François Poulain de la Barre (1647-1723)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’autorité masculine est-elle toujours un abus d’autorité ?</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’égalité homme-femme au XVIIe siècle : François Poulain de la Barre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une lecture philogyne des grands textes est-elle possible ? François Poulain de la Barre (1647-1723)</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La force de l’imagination chez Malebranche : le cas des libertins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Penser l’égalité homme-femme au XVIIe siècle : François Poulain de la Barre</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les critères de la radicalité : le cas Poulain de la Barre (1647-1723)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181954v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01181949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartesian Philosophy for Women ? François Poulain de la Barre</w:t>
               </w:r>
@@ -8722,51 +8722,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="594F8CAB"/>
+    <w:nsid w:val="1A737ECA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8953,51 +8953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie-frederique.pellegrin@univ-lyon3.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629756v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Pellegrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.223.0401" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629755v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20563035.2021.1924005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042330ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177514v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.133.0377" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0265106813Z.00000000023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008412v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.122.0215" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629836v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629833v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629837v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629998v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629840v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007458v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007550v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008241v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008253v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887256v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raymond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17320-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kolesnik-Antoine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Krumenacker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Quantin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02009381v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02009384v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433630v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629759v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315450001-37/self-portraits-two-gowns-marie-fr%C3%A9d%C3%A9rique-pellegrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315450001-37" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629765v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.39952" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629752v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004524897_020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782763754192-003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-71527-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71527-4_11" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine-Mahut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007577v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198796909.013.35" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007489v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007523v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007581v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177524v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181925v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801951v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8863" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177236v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423110v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02009788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008150v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008528v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008532v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008183v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008580v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008232v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008604v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181861v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181864v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181918v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181920v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181942v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181934v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181941v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181954v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181949v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie-frederique.pellegrin@univ-lyon3.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629756v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Pellegrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.223.0401" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629755v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20563035.2021.1924005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042330ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.133.0377" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177514v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177234v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0265106813Z.00000000023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008412v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.122.0215" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629833v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629837v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629838v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629998v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629840v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007458v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008241v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887256v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raymond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17320-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kolesnik-Antoine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Krumenacker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Quantin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02009381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02009384v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433630v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629759v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315450001-37/self-portraits-two-gowns-marie-fr%C3%A9d%C3%A9rique-pellegrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315450001-37" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004524897_020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629765v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.39952" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782763754192-003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-71527-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71527-4_11" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine-Mahut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007577v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198796909.013.35" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007489v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007523v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007581v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007556v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177524v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181925v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801951v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8863" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177236v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423110v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02007515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02009788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008150v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008532v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008183v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008580v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008604v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02008232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181861v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181864v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181918v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181920v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181942v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181934v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181941v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181949v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181954v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>