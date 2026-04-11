--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1099,593 +1099,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to improve the sensitivity of coplanar electrodes and micro channel design in electrical impedance flow cytometry: a study</w:t>
+                <w:t xml:space="preserve">MyDEP: a new computational tool for dielectric modeling of particles and cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kehren</w:t>
+                <w:t xml:space="preserve">Olivier Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald van Lintel</w:t>
+                <w:t xml:space="preserve">Charles Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10404-018-2178-6⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (1), pp.12-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2018.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01970310v1</w:t>
+                <w:t xml:space="preserve">hal-01944869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectrophoretic cell trapping for improved surface plasmon resonance imaging sensing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Marchalot</w:t>
+                <w:t xml:space="preserve">Dielectrophoresis-assisted creation of cell aggregates under flow conditions using planar electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+                <w:t xml:space="preserve">Alexandre Kehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufian Lasli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald van Lintel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 40, pp.1417 - 1425. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elps.201800439⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.201800435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074721v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectrophoresis-assisted creation of cell aggregates under flow conditions using planar electrodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Buret</w:t>
+                <w:t xml:space="preserve">Dielectrophoretic cell trapping for improved surface plasmon resonance imaging sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Costella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 40, pp.1417 - 1425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.201800439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elps.201800435⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02052550v1</w:t>
+                <w:t xml:space="preserve">hal-02074721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MyDEP: a new computational tool for dielectric modeling of particles and cells</w:t>
+                <w:t xml:space="preserve">How to improve the sensitivity of coplanar electrodes and micro channel design in electrical impedance flow cytometry: a study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Berger</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald van Lintel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Renaud</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116 (1), pp.12-18. </w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2018.11.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10404-018-2178-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944869v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance improvement of plasmonic sensors using a combination of AC electrokinetic effects for (bio)target capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2216,51 +2216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomicrofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2434,307 +2434,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and applications of a DNA labeling method with magnetic nanoparticles to study the role of horizontal gene transfer events between bacteria in soil pollutant bioremediation processes</w:t>
+                <w:t xml:space="preserve">Micro-magnet arrays for specific single bacterial cell positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pivetal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Ciuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L.-F. Zanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 380, pp.72-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.09.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5614-0⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389933v1</w:t>
+                <w:t xml:space="preserve">hal-01113985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-magnet arrays for specific single bacterial cell positioning</w:t>
+                <w:t xml:space="preserve">Development and applications of a DNA labeling method with magnetic nanoparticles to study the role of horizontal gene transfer events between bacteria in soil pollutant bioremediation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pivetal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Royet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgeta Ciuta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+                <w:t xml:space="preserve">C. Vézy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-F. Zanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.09.068⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (24), pp.20322-20327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5614-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113985v1</w:t>
+                <w:t xml:space="preserve">hal-01389933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nDEP-driven cell patterning and bottom-up construction of cell aggregates using a new bioelectronic chip</w:t>
               </w:r>
@@ -3155,51 +3155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic nanoparticle DNA labeling for individual bacterial cell detection and recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pivetal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Ciuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3830,437 +3830,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple method for reversible bonding of a polydimethylsiloxane microchannel to a variety of substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electromagnetic characterization of biological cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Vézy</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Laforet-Ast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/mnl.2011.0492⟩</w:t>
+              <w:t xml:space="preserve">Brazilian journal of biomedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (supplemento 1), pp.61-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4322/rbeb.2012.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734039v1</w:t>
+                <w:t xml:space="preserve">hal-00703563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of C-PDMS electrodes for electrokinetic applications in microfluidic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Quatresous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (9), pp.5013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0960-1317/21/9/095013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic characterization of biological cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Buret</w:t>
+                <w:t xml:space="preserve">Simple method for reversible bonding of a polydimethylsiloxane microchannel to a variety of substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Vézy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian journal of biomedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 (supplemento 1), pp.61-68. </w:t>
+              <w:t xml:space="preserve">Micro and Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (10), pp.871 - 873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4322/rbeb.2012.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/mnl.2011.0492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703563v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements in the extraction of cell electric properties from their electrorotation spectrum</w:t>
               </w:r>
@@ -4285,51 +4285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 79 (1), pp.25-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4401,51 +4401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pivetal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osman Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Vézy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4548,51 +4548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of bioelectromagnetism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (1), pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5032,51 +5032,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (76)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5191,297 +5191,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des modifications des oxydes de surface sur des électrodes de nitinol au cours de protocoles d'électroporation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+                <w:t xml:space="preserve">Rapid and Sensitive Pathogen Detection in Irrigation System with a hybrid Electrohydrodynamic Plasmonic Biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Sabac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Rivière</w:t>
+                <w:t xml:space="preserve">Coline Beltrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Condemine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème journée thématique Les dispositifs médicaux : de l'aspect réglementaire à la mise sur le marché</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR réparer l'humain, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">35th Anniversary World Congress on Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lisboa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747729v1</w:t>
+                <w:t xml:space="preserve">hal-05578659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New microsystem for gradual electroporation of a regular spheroid population and application for protocol comparison</w:t>
+                <w:t xml:space="preserve">Etude des modifications des oxydes de surface sur des électrodes de nitinol au cours de protocoles d'électroporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Rival</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bregigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Sabac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World Congress on Electroporation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">13ème journée thématique Les dispositifs médicaux : de l'aspect réglementaire à la mise sur le marché</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR réparer l'humain, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747635v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsystem for culture and electroporation parameters screening on a population of spheroids using a gradient of electric field</w:t>
+                <w:t xml:space="preserve">New microsystem for gradual electroporation of a regular spheroid population and application for protocol comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
@@ -5512,622 +5516,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Chania (Crète), Greece</w:t>
+              <w:t xml:space="preserve">5th World Congress on Electroporation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747620v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsystem for electroporation and impedance monitoring on spheroids: application to the evaluation of electrochemotherapy protocols</w:t>
+                <w:t xml:space="preserve">Microsystem for culture and electroporation parameters screening on a population of spheroids using a gradient of electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoBioTech-Montreux Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montreux, Switzerland</w:t>
+              <w:t xml:space="preserve">BioEM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Chania (Crète), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084093v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-impedance and Microscopy Monitoring of Spheroid Inside a Microfluidic Device for Electro-Chemotherapy Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microsystem for electroporation and impedance monitoring on spheroids: application to the evaluation of electrochemotherapy protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bregigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Rivière</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESB 2022, 32th annual conference of the European Society for Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">NanoBioTech-Montreux Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083491v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Ion Sensitive Membranes on CMOS technologies for Water Quality Monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Cavalaglio</w:t>
+                <w:t xml:space="preserve">Bio-impedance and Microscopy Monitoring of Spheroid Inside a Microfluidic Device for Electro-Chemotherapy Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bregigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Euro-Mediterranean Conference on Materials, Devices and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Fez, Morocco</w:t>
+              <w:t xml:space="preserve">ESB 2022, 32th annual conference of the European Society for Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859090v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a new electroporation microsystem to the study of the impact of tumor microenvironment on electrochemotherapy efficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Vollaire</w:t>
+                <w:t xml:space="preserve">Integration of Ion Sensitive Membranes on CMOS technologies for Water Quality Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Souifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Hentati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cavalaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Congress on Electroporation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">1st Euro-Mediterranean Conference on Materials, Devices and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Fez, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083555v1</w:t>
+                <w:t xml:space="preserve">hal-04859090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new platform for culture and electroporation of 3D cell constructs based on a porous scaffold</w:t>
+                <w:t xml:space="preserve">Application of a new electroporation microsystem to the study of the impact of tumor microenvironment on electrochemotherapy efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bregigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6137,247 +6137,247 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th BIOMAT congress 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bourg Saint Maurice, France</w:t>
+              <w:t xml:space="preserve">4th World Congress on Electroporation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661916v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of optimal electrode design for electric field driven target capture in SPR biosensors</w:t>
+                <w:t xml:space="preserve">Tridimensional micro-nano structuration &amp; functionalisation of substrates for sensitive &amp; fast DEP/SPRI biochip system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleh Andreiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Costella</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonio Ramos</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul G. Charette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEP 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Flagstaff, Arizona, United States</w:t>
+              <w:t xml:space="preserve">SBCN 2021, 15th International Symposium on Biochromatography and Nanoseparations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661924v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsystème fluidique pour la culture, l’étude et l’électroporation in vitro de structures cellulaires 3D type sphéroïde</w:t>
+                <w:t xml:space="preserve">A new platform for culture and electroporation of 3D cell constructs based on a porous scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bregigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Théo Le Berre</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6387,598 +6387,589 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Conjoint HappyBio-SFPb-SFPMed – Toulouse 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4th BIOMAT congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bourg Saint Maurice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667921v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tridimensional micro-nano structuration &amp; functionalisation of substrates for sensitive &amp; fast DEP/SPRI biochip system</w:t>
+                <w:t xml:space="preserve">A study of optimal electrode design for electric field driven target capture in SPR biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleh Andreiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Costella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Canva</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBCN 2021, 15th International Symposium on Biochromatography and Nanoseparations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">DEP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Flagstaff, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661920v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of electrochemotherapy effect in cell spheroids using a microfluidic device based on glass technology</w:t>
+                <w:t xml:space="preserve">Microsystème fluidique pour la culture, l’étude et l’électroporation in vitro de structures cellulaires 3D type sphéroïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bregigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vollaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Miniaturized Systems for Chemistry and Life Sciences (µTAS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Palm Springs, California, United States</w:t>
+              <w:t xml:space="preserve">Colloque Conjoint HappyBio-SFPb-SFPMed – Toulouse 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661913v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput electroporation microsystem using sine wave bursts to deliver biomolecules into cell spheroids</w:t>
+                <w:t xml:space="preserve">Study of electrochemotherapy effect in cell spheroids using a microfluidic device based on glass technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bregigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">25th International Conference on Miniaturized Systems for Chemistry and Life Sciences (µTAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Palm Springs, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658369v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance imaging enhanced by dielectrophoresis and AC-electroosmosis for rapid and label-free bacteria detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Costella</w:t>
+                <w:t xml:space="preserve">High throughput electroporation microsystem using sine wave bursts to deliver biomolecules into cell spheroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bregigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Oleh Andreiev</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophotonics in Point-of-Care (SPIE Photonics Europe)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BioEM2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967794v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new platform for culture and electroporation of 3D cell constructs based on a porous scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7020,81 +7011,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24 th International Conference on Miniaturized Systems for Chemistry and Life Sciences (MicroTAS2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance imaging enhanced by dielectrophoresis and AC-electroosmosis</w:t>
+                <w:t xml:space="preserve">Surface plasmon resonance imaging enhanced by dielectrophoresis and AC-electroosmosis for rapid and label-free bacteria detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Costella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
@@ -7129,331 +7120,357 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleh Andreiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2546525⟩</w:t>
+              <w:t xml:space="preserve">Biophotonics in Point-of-Care (SPIE Photonics Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online (Covid 19), France. pp.113610G, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2555664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967840v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectrophoresis-assisted creation of cell aggregates for Lab-On-A Chip Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Buret</w:t>
+                <w:t xml:space="preserve">Surface plasmon resonance imaging enhanced by dielectrophoresis and AC-electroosmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Costella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleh Andreiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab-on-a-Chip &amp; Microfluidics 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.1125703, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2546525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377591v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards DEP-assisted creation of cell aggregates mimicking tumor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fabrègue</w:t>
+                <w:t xml:space="preserve">Surface plasmon resonance imaging enhanced by dielectrophoresis and ac electroosmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Costella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Franqueville</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleh Andreiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer cell on chip, 2nd edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Miniaturized Systems for Chemistry and Life Sciences (µTAS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bazel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101068v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of microfluidic tools to fabricate multicellular constructs and analyze their electromagnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7512,1670 +7529,1653 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance imaging enhanced by dielectrophoresis and ac electroosmosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Costella</w:t>
+                <w:t xml:space="preserve">Dielectrophoresis-assisted creation of cell aggregates for Lab-On-A Chip Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Miniaturized Systems for Chemistry and Life Sciences (µTAS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bazel, Switzerland</w:t>
+              <w:t xml:space="preserve">Lab-on-a-Chip &amp; Microfluidics 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Coronado Island, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377593v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach for parallel electroporation of spheroids entrapped in hydrogels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards DEP-assisted creation of cell aggregates mimicking tumor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd World Congress on Electroporation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Cancer cell on chip, 2nd edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377586v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up construction of cell aggregates in microfluidic devices using negative dielectrophoresis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel approach for parallel electroporation of spheroids entrapped in hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFIPRA Indo-French Workshop "Recent Advances in Electro-Hydro-Dynamics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Kharagpur / Virtual, India</w:t>
+              <w:t xml:space="preserve">3rd World Congress on Electroporation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859127v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Plasmon Resonance biosensors enhanced by active mass transport</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bottom-up construction of cell aggregates in microfluidic devices using negative dielectrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">CEFIPRA Indo-French Workshop "Recent Advances in Electro-Hydro-Dynamics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Kharagpur / Virtual, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116348v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MyDEP, a software for dielectric modeling of particles and cells for simulation of dielectrophoretic response spectra</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface Plasmon Resonance biosensors enhanced by active mass transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Costella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul G. Charette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dielectrophoresis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom</w:t>
+              <w:t xml:space="preserve">Photonics North 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884148v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards more sensitive coplanar electrode designs for analysis of single cells and small cell aggregates by Electrical Impedance Spectroscopy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electroactive Magnetic Nanoparticles for Electrochemical Signal Amplification under Magnetic Attraction on a Microchip Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feixiong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference of Microfluidics, Nanofluidics, and Lab-on-a-chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Pékin, China</w:t>
+              <w:t xml:space="preserve">12th International Conference on the Scientific and Clinical Applications of Magnetic Carriers (MagMeet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884145v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in the performances of a plasmonic sensor using a combination of electrohydrodynamical effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Costella</w:t>
+                <w:t xml:space="preserve">Towards miniaturized pH sensor based on carbon nanotubes assembled by DEP on titanium electrodes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbi Maalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Marchalot</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ecoffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dielectrophoresis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946302v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards miniaturized pH sensor based on carbon nanotubes assembled by DEP on titanium electrodes?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Beauvais</w:t>
+                <w:t xml:space="preserve">MyDEP, a software for dielectric modeling of particles and cells for simulation of dielectrophoretic response spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dielectrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895325v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive Magnetic Nanoparticles for Electrochemical Signal Amplification under Magnetic Attraction on a Microchip Device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards more sensitive coplanar electrode designs for analysis of single cells and small cell aggregates by Electrical Impedance Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald van Lintel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on the Scientific and Clinical Applications of Magnetic Carriers (MagMeet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">2nd International Conference of Microfluidics, Nanofluidics, and Lab-on-a-chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903493v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de microsystèmes utilisant des champs électriques pour la création et la caractérisation d'agrégats de cellules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fabrègue</w:t>
+                <w:t xml:space="preserve">Improvement in the performances of a plasmonic sensor using a combination of electrohydrodynamical effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Costella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Dielectrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Guildford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983064v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell trapping and aggregation in flow with dielectrophoresis using planar electrodes</w:t>
+                <w:t xml:space="preserve">Développement de microsystèmes utilisant des champs électriques pour la création et la caractérisation d'agrégats de cellules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kehren</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Harald van Lintel</w:t>
+                <w:t xml:space="preserve">Olivier Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dielectrophoresis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946305v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up assembly of cells in flow with dielectrophoresis</w:t>
+                <w:t xml:space="preserve">Cell trapping and aggregation in flow with dielectrophoresis using planar electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufian Lasli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald van Lintel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroNanoFluidics 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Dielectrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884144v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of cell aggregates under flow with dielectrophoresis using planar electrodes</w:t>
+                <w:t xml:space="preserve">Bottom-up assembly of cells in flow with dielectrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kehren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Harald van Lintel</w:t>
+                <w:t xml:space="preserve">Olivier Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Miami, FL, United States</w:t>
+              <w:t xml:space="preserve">MicroNanoFluidics 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884146v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectrophoretic cell trapping for enhanced Surface Plasmon Resonance sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Costella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9207,448 +9207,448 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dielectrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new planar electrode design for dielectrophoresis-assisted creation of cell aggregates under flow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufian Lasli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald van Lintel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanobiotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple process for fabricating flat composite micromagnet arrays based on PDMS and rare earth magnetic powders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Devillers</w:t>
+                <w:t xml:space="preserve">Creation of cell aggregates under flow with dielectrophoresis using planar electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald van Lintel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp.GP-18</w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Miami, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644904v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double functionalization of magnetic colloids with electroactive molecules and antibody for platelet detection and separation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Chevolot</w:t>
+                <w:t xml:space="preserve">A simple process for fabricating flat composite micromagnet arrays based on PDMS and rare earth magnetic powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjali Seth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChinaNANO 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Pékin, China</w:t>
+              <w:t xml:space="preserve">INTERMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp.GP-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115975v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double functionalization of magnetic colloids with electroactive molecules and antibody for platelet detection and separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feixiong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9657,3434 +9657,3425 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Monnier</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioNanoMed 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Krems, Austria</w:t>
+              <w:t xml:space="preserve">ChinaNANO 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118662v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique de l’électroporation à l’échelle tissulaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Marchalot</w:t>
+                <w:t xml:space="preserve">Double functionalization of magnetic colloids with electroactive molecules and antibody for platelet detection and separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feixiong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Merieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modéliser le vivant, journée scientifique de la Faculté des Sciences et Technologies, UCBL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">BioNanoMed 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Krems, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884149v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the sensitivity of a coplanar electrode layout for Electrical Impedance Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la dynamique de l’électroporation à l’échelle tissulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjali Seth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Buret</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoBioTech-Montreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Montreux, Switzerland</w:t>
+              <w:t xml:space="preserve">Modéliser le vivant, journée scientifique de la Faculté des Sciences et Technologies, UCBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644932v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Injection molding for fabrication of a continuous-flow magnetic cell sorter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+                <w:t xml:space="preserve">Improvement of the sensitivity of a coplanar electrode layout for Electrical Impedance Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald van Lintel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NanoBioTech-Montreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Montreux, Switzerland</w:t>
+              <w:t xml:space="preserve">, Nov 2017, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644991v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using injection molding for fabrication of a continuous-flow magnetic cell sorter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Royet</w:t>
+                <w:t xml:space="preserve">Dielectrophoretic formation of cell aggregates mimicking tumors for in vitro study of electrochemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Menad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on the Scientific and Clinical Applications of Magnetic Carriers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">10th EMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946310v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectrophoretic formation of cell aggregates mimicking tumors for in vitro study of electrochemotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microfluidic chip for the creation and characterization of cell aggregates with electrical engineering techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">GDR Micro et Nanofluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393391v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic chip for the creation and characterization of cell aggregates with electrical engineering techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+                <w:t xml:space="preserve">Using injection molding for fabrication of a continuous-flow magnetic cell sorter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Renaud</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Micro et Nanofluidique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on the Scientific and Clinical Applications of Magnetic Carriers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884141v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic in-situ hybridization: a complementary approach for investigating microbial diversity</w:t>
+                <w:t xml:space="preserve">Using Injection molding for fabrication of a continuous-flow magnetic cell sorter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Hériveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">NanoBioTech-Montreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946311v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of cell aggregates by dielectrophoresis for the in vitro study of electrochemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+                <w:t xml:space="preserve">Magnetic in-situ hybridization: a complementary approach for investigating microbial diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Renaud</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroporation-Based Technologies and Treatments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">ISME16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884143v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic microfluidic device as a complementary tool for investigating microbial diversity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Pivetal</w:t>
+                <w:t xml:space="preserve">Creation of cell aggregates by dielectrophoresis for the in vitro study of electrochemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics 2015, école d'été du GDR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Electroporation-Based Technologies and Treatments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974651v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic in situ hybridization (MISH) combined to specifically adapted microfluidics as a complementary approach to metagenomics</w:t>
+                <w:t xml:space="preserve">Magnetic microfluidic device as a complementary tool for investigating microbial diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pivetal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora M. Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Microfluidics 2015, école d'été du GDR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946296v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of magnetic nanoparticles with ferrocene for electrochemical diagnosis testing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic in situ hybridization (MISH) combined to specifically adapted microfluidics as a complementary approach to metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8es Entretiens pour la Recherche Beihang-GEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489623v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method for fabricating new dielectrophoretic microdevices using soft lithography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samia Menad</w:t>
+                <w:t xml:space="preserve">Functionalization of magnetic nanoparticles with ferrocene for electrochemical diagnosis testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feixiong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Souteyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dielectrophoresis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">8es Entretiens pour la Recherche Beihang-GEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946174v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improved finite element modeling of SSAW-based acoustic tweezers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Toru</w:t>
+                <w:t xml:space="preserve">A simple method for fabricating new dielectrophoretic microdevices using soft lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Menad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEMS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dielectrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086789v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective micro-patterning of microbial cells onto micro-magnet arrays for single cell analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luiz-Fernando Zanini</w:t>
+                <w:t xml:space="preserve">Towards improved finite element modeling of SSAW-based acoustic tweezers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Toru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on the Scientific and Clinical Applications of Magnetic Carriers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Waikiki Beach, HI, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEMS.2014.6908817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946290v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioelectronic chip for negative dielectrophoresis assembly of living cells in ordered network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samia Menad</w:t>
+                <w:t xml:space="preserve">Selective micro-patterning of microbial cells onto micro-magnet arrays for single cell analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pivetal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Fernando Zanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">10th International Conference on the Scientific and Clinical Applications of Magnetic Carriers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946098v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effects of moderate-intensity static magnetic field on human cell physiology using electrorotation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal El Gaddar</w:t>
+                <w:t xml:space="preserve">Bioelectronic chip for negative dielectrophoresis assembly of living cells in ordered network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece. pp.PA-35</w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841232v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Chip Cell Sorting Using an Autonomous Microfluidic Magnetic Device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Pivetal</w:t>
+                <w:t xml:space="preserve">Study of the effects of moderate-intensity static magnetic field on human cell physiology using electrorotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Gaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 joint MMM/Intermag Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Chicago, IL, United States</w:t>
+              <w:t xml:space="preserve">BIOEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece. pp.PA-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00971467v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-magnet developments for bio-medical applications, ex-vivo and in-vivo magnetic capture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Zaccaria</w:t>
+                <w:t xml:space="preserve">On-Chip Cell Sorting Using an Autonomous Microfluidic Magnetic Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osman Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pivetal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Fernando Zanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAGMA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Guwahati, India</w:t>
+              <w:t xml:space="preserve">12 joint MMM/Intermag Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944486v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable and Label-Free Bacteria Alignment Using Standing Surface Acoustic Waves</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Micro-magnet developments for bio-medical applications, ex-vivo and in-vivo magnetic capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.M Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Givord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zaccaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th IEEE EMBC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MAGMA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Guwahati, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734026v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Microfluidic Device for Electric Lysis and Separation of Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Brun</w:t>
+                <w:t xml:space="preserve">Tunable and Label-Free Bacteria Alignment Using Standing Surface Acoustic Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Toru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th IEEE EMBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.SaA07.4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2012.6347430⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.FrC07.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2012.6347115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734028v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of autonomous magnetic micro-systems for the manipulation of biological species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Reyne</w:t>
+                <w:t xml:space="preserve">A New Microfluidic Device for Electric Lysis and Separation of Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th Annual Conference on Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th IEEE EMBC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.SaA07.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2012.6347430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00971463v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Dendritic Nano-objects Dedicated to Horizontal Gene Transfer Between Bacteria in Soil Pollutant Bio-attenuation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghobril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Felder-Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Begin-Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Dendrimer Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00971461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated hard micro-magnets for biological applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of autonomous magnetic micro-systems for the manipulation of biological species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Fernando Zanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Ciuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Givord</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Reyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Magnetics Conference (INTERMAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">56th Annual Conference on Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Scottsdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00971457v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-PDMS Thick Electrodes for Electrokinetic Manipulation during Cell Fusion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+                <w:t xml:space="preserve">Integrated hard micro-magnets for biological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Fernando Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Ciuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Kustov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Givord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Toulouse, France. pp.électronique</w:t>
+              <w:t xml:space="preserve">IEEE International Magnetics Conference (INTERMAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734001v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite Carbon-PDMS thick electrodes for electrokinetic manipulation during cell fusion</w:t>
+                <w:t xml:space="preserve">Carbon-PDMS Thick Electrodes for Electrokinetic Manipulation during Cell Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Deman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroTAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Groningen, Netherlands. pp.911-913</w:t>
+              <w:t xml:space="preserve">Microfluidics 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Toulouse, France. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734010v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel device for continuous flow magnetic trapping and sorting of human cells using flat micro-patterned NdFeB films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Pivetal</w:t>
+                <w:t xml:space="preserve">Nanocomposite Carbon-PDMS thick electrodes for electrokinetic manipulation during cell fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicroTAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Groningen, Netherlands. pp.515-517</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Groningen, Netherlands. pp.911-913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734020v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic characterization of biological cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel device for continuous flow magnetic trapping and sorting of human cells using flat micro-patterned NdFeB films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osman Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Vézy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pivetal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EHE'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">MicroTAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Groningen, Netherlands. pp.515-517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435199v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless diamagnetic trapping of living cells onto a micromagnet array</w:t>
+                <w:t xml:space="preserve">Electromagnetic characterization of biological cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hichem Chetouani</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Laforet</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th IEEE EMBC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EHE'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, São Paulo, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412957v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated cell characterization platform: Application to yeast protoplast study by electrorotation</w:t>
               </w:r>
@@ -13122,51 +13113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cérémonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIODEVICES 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Funchal (Madeira), Portugal. pp.190-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13185,1164 +13176,1298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'interaction entre champ électrique et cellules biologiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Buret</w:t>
+                <w:t xml:space="preserve">Contactless diamagnetic trapping of living cells onto a micromagnet array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Faure</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nicolas</w:t>
+                <w:t xml:space="preserve">Hichem Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numélec 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th IEEE EMBC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vancouver, Canada. pp.3360-3363, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2008.4649926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359224v1</w:t>
+                <w:t xml:space="preserve">hal-00412957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting an electrode structure for cell sorting by differential dielectric affinity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de l'interaction entre champ électrique et cellules biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE EMBC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numélec 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Liège, Belgique. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353798⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00412972v1</w:t>
+                <w:t xml:space="preserve">hal-00359224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip spermatozoa trapping by dielectrophoresis</w:t>
+                <w:t xml:space="preserve">Selecting an electrode structure for cell sorting by differential dielectric affinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Chiral</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Miniaturized Systems for Chemistry and Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th IEEE EMBC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.6311-6314, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412976v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A silicon micro-system for parallel gene transfection into arrayed cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-chip spermatozoa trapping by dielectrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tixier-Mita</w:t>
+                <w:t xml:space="preserve">M. Chiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Chiral</w:t>
+                <w:t xml:space="preserve">Nathalie Melaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ostrovidov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+                <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Miniaturized Systems for Chemistry and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2004, Malmo, Sweden. pp.180-182</w:t>
+              <w:t xml:space="preserve">, Sep 2004, Malmo, Sweden. pp.111-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412979v1</w:t>
+                <w:t xml:space="preserve">hal-00412976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrayed Micro Needles and Electrodes for Aligned Cell Capture and Gene Insertion</w:t>
+                <w:t xml:space="preserve">A silicon micro-system for parallel gene transfection into arrayed cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Cabodevila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa</w:t>
+                <w:t xml:space="preserve">A. Tixier-Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Tixier</w:t>
+                <w:t xml:space="preserve">J. Jun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katel Cozic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+                <w:t xml:space="preserve">S. Ostrovidov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemicro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">8th International Conference on Miniaturized Systems for Chemistry and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Malmo, Sweden. pp.180-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00107155v1</w:t>
+                <w:t xml:space="preserve">hal-00412979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Place Cells as an Array Using Aspiration Technique</w:t>
+                <w:t xml:space="preserve">Arrayed Micro Needles and Electrodes for Aligned Cell Capture and Gene Insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Tixier-Mita</w:t>
+                <w:t xml:space="preserve">Gonzalo Cabodevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshio Mita</w:t>
+                <w:t xml:space="preserve">Agnes Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katell Cozic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa</w:t>
+                <w:t xml:space="preserve">Katel Cozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro Total Analysis Systems 2002</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemicro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194906v1</w:t>
+                <w:t xml:space="preserve">hal-00107155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of biochip microelectrode arrays for cell arrangement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Frenea</w:t>
+                <w:t xml:space="preserve">To Place Cells as an Array Using Aspiration Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tixier-Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshio Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+                <w:t xml:space="preserve">Katell Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Annual International Ieee-Embs Special Topic Conference on Microtechnologies in Medicine &amp; Biology, Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, United States. pp.140-143, </w:t>
+              <w:t xml:space="preserve">Micro Total Analysis Systems 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Nara, Japan. pp.888-890, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/mmb.2002.1002281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-010-0504-3_96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795221v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Aspiration through Microholes to Catch then Attach Cells on Active Areas by means of Chemical Links</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Griscom</w:t>
+                <w:t xml:space="preserve">Design of biochip microelectrode arrays for cell arrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frenea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Cozic</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Meeting on Chemistry and Micro/Nano Systems (CHEMICRO'2001)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Annual International Ieee-Embs Special Topic Conference on Microtechnologies in Medicine &amp; Biology, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, United States. pp.140-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/mmb.2002.1002281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194895v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Use of Aspiration through Microholes to Catch then Attach Cells on Active Areas by means of Chemical Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Griscom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frenea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nagai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifth Meeting on Chemistry and Micro/Nano Systems (CHEMICRO'2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Bio-Microsystem for Gene Therapy: Catching, Attaching and Preliminary Tests of Electroporation on Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frenea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Microchemistry and Microsystems (ISMM'2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Kawasaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14352,189 +14477,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electricity for Fluidics and Bio-Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyomin Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sung Jae Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hong Nhung Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbillon G.; Bosseboeuf A.; Chun K.; Ferrigno R.; Français O. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering of Micro/Nano Biosystems: Fundamentals &amp; Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.235-308, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-13-6549-2_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip cell positioning and sorting using contactless methods: a comparision between different force-fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14544,70 +14669,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carlos Alexandre Barros de Mello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.41-46, 2009, 978-953-307-013-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/7876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00971450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14617,117 +14742,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et système pour manipuler par diélectrophérèse des particules diélectriques, en particulier des cellules biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frenea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR0113600 FR 2831084. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14737,161 +14862,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MyDEP: a new computational tool for dielectric modeling of particles and cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId321"/>
+      <w:footerReference w:type="default" r:id="rId325"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14959,51 +15084,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="736C3EB4"/>
+    <w:nsid w:val="43F52E68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15190,51 +15315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-frenea-robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0041-9712" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07897092X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490809v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Berre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rival" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia &#214;nba&#351;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5LC00613A" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25647-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208320v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Zimmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Andreiev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Costella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.8137" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frenea-Robin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2024.108821" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry8010011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bregigeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2LC00074A" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melayah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora M Dempsey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.759478" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cottet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kehren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald van Lintel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-018-2178-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avenas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201800439" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052550v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Lasli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201800435" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Berger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.11.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbi Maalaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201800436" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944845v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feixiong Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.11.091" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849824v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201703135" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.05.150" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-580NKP0Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884118v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vaillier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001145" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389920v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann H&#233;riveaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.102" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VB6R0JK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389933v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pivetal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;zy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-F. Zanini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5614-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Ciuta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.09.068" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT4XMNZL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113992v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Menad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2015.01.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X23GNW5R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Gaddar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Toru" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5005193" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946208v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.01.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C818FCXS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113982v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora M. Dempsey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.09.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWX9W51M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879547v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Osman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4825395" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Aka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.01.063" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734036v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Fernando Zanini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-012-9673-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7S0S5CNT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734030v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675067" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734039v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille V&#233;zy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2011.0492" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734048v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quatresous" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/9/095013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JD7VGRG3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703563v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laforet-Ast" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/rbeb.2012.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539740v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2009.10.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2N397XS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734066v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3530011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358846v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laforet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141373v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tixier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794466v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.7.419-431" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3Z9HFK6Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739225v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frenea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Faure" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739226v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2003608" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187069v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Siagian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747729v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sabac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747635v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747620v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084093v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083491v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859090v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perbet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Hentati" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavalaglio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083555v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661916v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661924v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661920v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Charette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661913v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658369v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967794v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555664" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000695v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967840v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546525" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377591v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101068v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123643v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377593v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377586v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859127v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116348v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884148v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884145v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946302v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895325v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Genest" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ecoffey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauvais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352375" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903493v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983064v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946305v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884144v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884146v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945997v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925341v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644904v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Seth" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devillers" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115975v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;rieux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118662v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Merieux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884149v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644932v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644991v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946310v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393391v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884141v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946311v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884143v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974651v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946296v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489623v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Souteyrand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946174v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086789v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMS.2014.6908817" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946290v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946098v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841232v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971467v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944486v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M Dempsey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Givord" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F Zanini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaccaria" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734026v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6347115" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734028v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6347430" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971463v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reyne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971461v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghobril" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Felder-Flesch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pourroy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Popa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971457v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kustov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734001v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734010v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734020v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435199v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412957v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chetouani" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649926" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312909v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne C&#233;r&#233;monie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359224v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412972v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353798" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412976v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiral" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Melaine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412979v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tixier-Mita" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jun" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ostrovidov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107155v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cabodevila" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tixier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Cozic" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194906v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tixier-Mita" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Mita" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Cozic" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0504-3_96" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8BBE39E7CFDDA5CFA8C94A1BEC2529F63A35DC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795221v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmb.2002.1002281" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194895v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griscom" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cozic" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nagai" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194643v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kozic" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Pioufle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285004v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyomin Lee" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Jae Kim" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Nhung Dinh" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-6549-2_6" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971450v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/7876" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914324v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884125v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-frenea-robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0041-9712" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07897092X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490809v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Berre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rival" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia &#214;nba&#351;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5LC00613A" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25647-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208320v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Zimmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Andreiev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Costella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.8137" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frenea-Robin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2024.108821" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry8010011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bregigeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2LC00074A" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melayah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora M Dempsey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.759478" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944869v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cottet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Berger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.11.021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kehren" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Lasli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald van Lintel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201800435" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074721v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avenas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201800439" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-018-2178-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbi Maalaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201800436" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944845v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feixiong Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.11.091" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849824v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201703135" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.05.150" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-580NKP0Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884118v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vaillier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001145" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389920v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann H&#233;riveaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.102" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VB6R0JK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pivetal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Ciuta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.09.068" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT4XMNZL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;zy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-F. Zanini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5614-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113992v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Menad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2015.01.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X23GNW5R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Gaddar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Toru" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5005193" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946208v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.01.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C818FCXS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113982v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora M. Dempsey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.09.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWX9W51M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879547v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Osman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4825395" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Aka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.01.063" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734036v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Fernando Zanini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-012-9673-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7S0S5CNT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734030v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675067" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laforet-Ast" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/rbeb.2012.016" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quatresous" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/9/095013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JD7VGRG3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734039v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille V&#233;zy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2011.0492" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539740v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2009.10.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2N397XS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734066v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3530011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358846v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laforet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141373v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tixier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794466v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.7.419-431" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3Z9HFK6Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739225v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frenea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Faure" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739226v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2003608" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187069v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Siagian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578659v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Beltrami" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747729v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sabac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747635v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747620v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084093v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083491v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859090v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perbet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Hentati" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavalaglio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083555v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661920v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Charette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661916v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661924v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667921v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661913v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658369v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000695v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967794v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555664" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967840v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546525" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377593v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123643v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377591v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101068v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377586v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859127v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116348v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903493v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895325v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Genest" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ecoffey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauvais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352375" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884148v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884145v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946302v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983064v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946305v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884144v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945997v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925341v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884146v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644904v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Seth" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devillers" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115975v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;rieux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118662v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Merieux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884149v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644932v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393391v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884141v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946310v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644991v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946311v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884143v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974651v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946296v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489623v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Souteyrand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946174v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086789v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMS.2014.6908817" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946290v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946098v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841232v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971467v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944486v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M Dempsey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Givord" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F Zanini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaccaria" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734026v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6347115" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734028v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6347430" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971461v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghobril" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Felder-Flesch" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pourroy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Popa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971463v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reyne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971457v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kustov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734001v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734010v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734020v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435199v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312909v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne C&#233;r&#233;monie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412957v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chetouani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649926" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359224v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412972v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353798" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412976v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiral" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Melaine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412979v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tixier-Mita" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jun" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ostrovidov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107155v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cabodevila" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tixier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Cozic" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194906v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tixier-Mita" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Mita" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Cozic" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0504-3_96" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8BBE39E7CFDDA5CFA8C94A1BEC2529F63A35DC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795221v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmb.2002.1002281" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194895v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griscom" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cozic" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nagai" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194643v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kozic" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Pioufle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285004v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyomin Lee" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Jae Kim" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Nhung Dinh" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-6549-2_6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971450v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/7876" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914324v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884125v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>