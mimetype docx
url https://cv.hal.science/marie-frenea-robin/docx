--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -342,5142 +342,5276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of relaxation times as a tool to monitor tissue electroporation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Photothermal and Chemotherapy to Induce Cancer Cell Damage in Spheroids Using Gold Nanostars and Gold Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johana Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enkhmaa Munkhsaikhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bregigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-25647-4⟩</w:t>
+              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 43 (4), pp.e00210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppsc.202500210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490783v1</w:t>
+                <w:t xml:space="preserve">hal-05595786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrohydrodynamic Vortex Imaging: A New Tool for Understanding Mass Transfer in Surface‐Based Biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleh Andreiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Costella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Laurenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Bryche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 46 (17), pp.1281-1291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/elps.8137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and comparison of dielectric properties of human pancreatic tumours, healthy tissues and porcine tissues ex vivo between 1Hz and 1MHz</w:t>
+                <w:t xml:space="preserve">Distribution of relaxation times as a tool to monitor tissue electroporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2024.108821⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.41678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-25647-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705630v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic Principles and Recent Advances in Magnetic Cell Separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+                <w:t xml:space="preserve">Measurement and comparison of dielectric properties of human pancreatic tumours, healthy tissues and porcine tissues ex vivo between 1Hz and 1MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frenea-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161, pp.108821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2024.108821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/magnetochemistry8010011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03550957v1</w:t>
+                <w:t xml:space="preserve">hal-04705630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated platform for culture, observation, and parallelized electroporation of spheroids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Vollaire</w:t>
+                <w:t xml:space="preserve">Basic Principles and Recent Advances in Magnetic Cell Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/magnetochemistry8010011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2LC00074A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03795188v1</w:t>
+                <w:t xml:space="preserve">hal-03550957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic Cell Capture by Amplified Magnetic in situ Hybridization Using Yeast as a Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabiola Bastian</w:t>
+                <w:t xml:space="preserve">Integrated platform for culture, observation, and parallelized electroporation of spheroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bregigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Melayah</w:t>
+                <w:t xml:space="preserve">Charlotte Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Hugoni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Simonet</w:t>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.759478⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (13), pp.2489-2501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2LC00074A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494605v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MyDEP: a new computational tool for dielectric modeling of particles and cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eukaryotic Cell Capture by Amplified Magnetic in situ Hybridization Using Yeast as a Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Bastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Melayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+                <w:t xml:space="preserve">Mylène Hugoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fabrègue</w:t>
+                <w:t xml:space="preserve">Nora M Dempsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Berger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Renaud</w:t>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2018.11.021⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.759478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.759478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944869v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectrophoresis-assisted creation of cell aggregates under flow conditions using planar electrodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+                <w:t xml:space="preserve">Electroactive magnetic nanoparticles under magnetic attraction on a microchip electrochemical device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feixiong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kehren</w:t>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufian Lasli</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elps.201800435⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 475, pp.345-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2018.11.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052550v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectrophoretic cell trapping for improved surface plasmon resonance imaging sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Costella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 40, pp.1417 - 1425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/elps.201800439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to improve the sensitivity of coplanar electrodes and micro channel design in electrical impedance flow cytometry: a study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald van Lintel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10404-018-2178-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance improvement of plasmonic sensors using a combination of AC electrokinetic effects for (bio)target capture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Avenas</w:t>
+                <w:t xml:space="preserve">Dielectrophoresis-assisted creation of cell aggregates under flow conditions using planar electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufian Lasli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald van Lintel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Moreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Souifi</w:t>
+                <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 40, pp.1426 - 1435. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elps.201800436⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.201800435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073261v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive magnetic nanoparticles under magnetic attraction on a microchip electrochemical device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feixiong Chen</w:t>
+                <w:t xml:space="preserve">MyDEP: a new computational tool for dielectric modeling of particles and cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoufel Haddour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+                <w:t xml:space="preserve">Olivier Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Chevolot</w:t>
+                <w:t xml:space="preserve">Charles Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Monnier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 475, pp.345-351. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (1), pp.12-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2018.11.091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2018.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944845v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyamidoamine Dendrimers as Crosslinkers for Efficient Electron Transfer between Redox Probes onto Magnetic Nanoparticles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance improvement of plasmonic sensors using a combination of AC electrokinetic effects for (bio)target capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Costella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbi Maalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Souifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/slct.201703135⟩</w:t>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.1426 - 1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.201800436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849824v1</w:t>
+                <w:t xml:space="preserve">hal-02073261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new magnetic cell fishing approach based on hybridization chain reaction: HCR-MISH</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Polyamidoamine Dendrimers as Crosslinkers for Efficient Electron Transfer between Redox Probes onto Magnetic Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feixiong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (10), pp.2823 - 2829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201703135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.05.150⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01921213v1</w:t>
+                <w:t xml:space="preserve">hal-01849824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reproducible method for μ m precision alignment of PDMS microchannels with on-chip electrodes using a mask aligner</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new magnetic cell fishing approach based on hybridization chain reaction: HCR-MISH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Vaillier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">David Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5001145⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 273, pp.126 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.05.150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884118v1</w:t>
+                <w:t xml:space="preserve">hal-01921213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using injection molding and reversible bonding for easy fabrication of magnetic cell trapping and sorting devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Hériveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 427, pp.306-313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.10.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-magnet arrays for specific single bacterial cell positioning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A reproducible method for μ m precision alignment of PDMS microchannels with on-chip electrodes using a mask aligner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vaillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.09.068⟩</w:t>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5001145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01113985v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and applications of a DNA labeling method with magnetic nanoparticles to study the role of horizontal gene transfer events between bacteria in soil pollutant bioremediation processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Micro-magnet arrays for specific single bacterial cell positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pivetal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Ciuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L.-F. Zanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (24), pp.20322-20327. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 380, pp.72-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5614-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.09.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389933v1</w:t>
+                <w:t xml:space="preserve">hal-01113985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nDEP-driven cell patterning and bottom-up construction of cell aggregates using a new bioelectronic chip</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Development and applications of a DNA labeling method with magnetic nanoparticles to study the role of horizontal gene transfer events between bacteria in soil pollutant bioremediation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pivetal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vézy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-F. Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2015.01.011⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (24), pp.20322-20327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5614-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01113992v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Bipolar to Quadrupolar Electrode Structures: An Application of Bond-Detach Lithography for Dielectrophoretic Particle Assembly.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">nDEP-driven cell patterning and bottom-up construction of cell aggregates using a new bioelectronic chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2015.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la5005193⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00988569v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective isolation of bacterial cells within a microfluidic device using magnetic probe-based cell fishing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Bipolar to Quadrupolar Electrode Structures: An Application of Bond-Detach Lithography for Dielectrophoretic Particle Assembly.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Samia Menad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Gaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Toru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2014.01.004⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (19), pp 5686-5693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la5005193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946208v1</w:t>
+                <w:t xml:space="preserve">hal-00988569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic nanoparticle DNA labeling for individual bacterial cell detection and recovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Selective isolation of bacterial cells within a microfluidic device using magnetic probe-based cell fishing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pivetal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Toru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nora M. Dempsey</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2014.09.006⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 195, pp.581-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2014.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113982v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic immunomagnetic cell separation using integrated permanent micromagnets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Toru</w:t>
+                <w:t xml:space="preserve">Magnetic nanoparticle DNA labeling for individual bacterial cell detection and recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pivetal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Ciuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+                <w:t xml:space="preserve">Nora M. Dempsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7, pp.054115. </w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 107, pp.84-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4825395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2014.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879547v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of 0.5 T static field exposure effect on yeast and HEK cells using electrorotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El Gaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyacinthe Aka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 104 (8), pp.1805. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2013.01.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the endocytosis of magnetic nanoparticles by cells using permanent micro-flux sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Microfluidic immunomagnetic cell separation using integrated permanent micromagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osman Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Toru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Microdevices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10544-012-9673-4⟩</w:t>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.054115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4825395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00734036v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromagnet structures for magnetic positioning and alignment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Monitoring the endocytosis of magnetic nanoparticles by cells using permanent micro-flux sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osman Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Fernando Zanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dempsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Microdevices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (5), pp.947-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10544-012-9673-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3675067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00734030v1</w:t>
+                <w:t xml:space="preserve">hal-00734036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic characterization of biological cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Micromagnet structures for magnetic positioning and alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Fernando Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osman Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dempsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian journal of biomedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 (supplemento 1), pp.61-68. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (7), pp.07B312-07B312-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4322/rbeb.2012.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3675067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703563v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of C-PDMS electrodes for electrokinetic applications in microfluidic systems</w:t>
+                <w:t xml:space="preserve">Simple method for reversible bonding of a polydimethylsiloxane microchannel to a variety of substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Deman</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Cyrille Vézy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/21/9/095013⟩</w:t>
+              <w:t xml:space="preserve">Micro and Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (10), pp.871 - 873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/mnl.2011.0492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734048v1</w:t>
+                <w:t xml:space="preserve">hal-00734039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple method for reversible bonding of a polydimethylsiloxane microchannel to a variety of substrates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Characterization of C-PDMS electrodes for electrokinetic applications in microfluidic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Quatresous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (9), pp.5013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/21/9/095013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/mnl.2011.0492⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00734039v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements in the extraction of cell electric properties from their electrorotation spectrum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic characterization of biological cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Laforet-Ast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2009.10.002⟩</w:t>
+              <w:t xml:space="preserve">Brazilian journal of biomedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (supplemento 1), pp.61-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4322/rbeb.2012.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539740v1</w:t>
+                <w:t xml:space="preserve">hal-00703563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping of Magnetically‐Labelled Liposomes on Flat Micro‐Patterned Hard Magnetic Films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Improvements in the extraction of cell electric properties from their electrorotation spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3530011⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 79 (1), pp.25-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734066v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automated Platform for Cell Dielectric Spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Trapping of Magnetically‐Labelled Liposomes on Flat Micro‐Patterned Hard Magnetic Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pivetal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osman Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Vézy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of bioelectromagnetism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1311 (1), pp.192-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3530011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358846v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel cell biochips: cell placement using dielectrophoresis or microfluidic effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">An Automated Platform for Cell Dielectric Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Tixier</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5 (5), pp.589-596</w:t>
+              <w:t xml:space="preserve">International Journal of bioelectromagnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (1), pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141373v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromanipulation de particules polarisables par diélectrophorèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 7 (3-4), pp.419-431. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rige.7.419-431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positioning living cells on a high-density electrode array by negative dielectrophoresis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Parallel cell biochips: cell placement using dielectrophoresis or microfluidic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Coquet</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Fujita</w:t>
+                <w:t xml:space="preserve">A. Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 23 (5), pp.597-603</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (5), pp.589-596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739225v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopuces pour le traitement électrique paraléllisé de cellules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frénéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2 (HORS SÉRIE 2), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bib-j3ea:2003608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Positioning living cells on a high-density electrode array by negative dielectrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frenea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23 (5), pp.597-603</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the impact of reversible electroporation in situ through impedance measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cros</w:t>
+                <w:t xml:space="preserve">Rapid and Sensitive Pathogen Detection in Irrigation System with a hybrid Electrohydrodynamic Plasmonic Biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Beltrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Condemine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">35th Anniversary World Congress on Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lisboa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187069v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid and Sensitive Pathogen Detection in Irrigation System with a hybrid Electrohydrodynamic Plasmonic Biosensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Cloarec</w:t>
+                <w:t xml:space="preserve">Evaluation of the impact of reversible electroporation in situ through impedance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Siagian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Anniversary World Congress on Biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lisboa, France</w:t>
+              <w:t xml:space="preserve">BioEM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05578659v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des modifications des oxydes de surface sur des électrodes de nitinol au cours de protocoles d'électroporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bregigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Sabac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème journée thématique Les dispositifs médicaux : de l'aspect réglementaire à la mise sur le marché</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR réparer l'humain, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New microsystem for gradual electroporation of a regular spheroid population and application for protocol comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5486,119 +5620,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Congress on Electroporation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsystem for culture and electroporation parameters screening on a population of spheroids using a gradient of electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5607,8867 +5741,8867 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Chania (Crète), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsystem for electroporation and impedance monitoring on spheroids: application to the evaluation of electrochemotherapy protocols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of a new electroporation microsystem to the study of the impact of tumor microenvironment on electrochemotherapy efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bregigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoBioTech-Montreux Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montreux, Switzerland</w:t>
+              <w:t xml:space="preserve">4th World Congress on Electroporation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084093v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-impedance and Microscopy Monitoring of Spheroid Inside a Microfluidic Device for Electro-Chemotherapy Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Microsystem for electroporation and impedance monitoring on spheroids: application to the evaluation of electrochemotherapy protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bregigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Rivière</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESB 2022, 32th annual conference of the European Society for Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">NanoBioTech-Montreux Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083491v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Ion Sensitive Membranes on CMOS technologies for Water Quality Monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Cavalaglio</w:t>
+                <w:t xml:space="preserve">Bio-impedance and Microscopy Monitoring of Spheroid Inside a Microfluidic Device for Electro-Chemotherapy Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bregigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Euro-Mediterranean Conference on Materials, Devices and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Fez, Morocco</w:t>
+              <w:t xml:space="preserve">ESB 2022, 32th annual conference of the European Society for Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859090v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a new electroporation microsystem to the study of the impact of tumor microenvironment on electrochemotherapy efficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Vollaire</w:t>
+                <w:t xml:space="preserve">Integration of Ion Sensitive Membranes on CMOS technologies for Water Quality Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Souifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Hentati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cavalaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Congress on Electroporation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">1st Euro-Mediterranean Conference on Materials, Devices and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Fez, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083555v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tridimensional micro-nano structuration &amp; functionalisation of substrates for sensitive &amp; fast DEP/SPRI biochip system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">High throughput electroporation microsystem using sine wave bursts to deliver biomolecules into cell spheroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bregigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Canva</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBCN 2021, 15th International Symposium on Biochromatography and Nanoseparations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">BioEM2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661920v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new platform for culture and electroporation of 3D cell constructs based on a porous scaffold</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A study of optimal electrode design for electric field driven target capture in SPR biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleh Andreiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Costella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Vollaire</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th BIOMAT congress 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bourg Saint Maurice, France</w:t>
+              <w:t xml:space="preserve">DEP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Flagstaff, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661916v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of optimal electrode design for electric field driven target capture in SPR biosensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+                <w:t xml:space="preserve">Microsystème fluidique pour la culture, l’étude et l’électroporation in vitro de structures cellulaires 3D type sphéroïde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bregigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Ramos</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEP 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Flagstaff, Arizona, United States</w:t>
+              <w:t xml:space="preserve">Colloque Conjoint HappyBio-SFPb-SFPMed – Toulouse 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661924v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsystème fluidique pour la culture, l’étude et l’électroporation in vitro de structures cellulaires 3D type sphéroïde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A new platform for culture and electroporation of 3D cell constructs based on a porous scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bregigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Théo Le Berre</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Conjoint HappyBio-SFPb-SFPMed – Toulouse 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4th BIOMAT congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bourg Saint Maurice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667921v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of electrochemotherapy effect in cell spheroids using a microfluidic device based on glass technology</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Tridimensional micro-nano structuration &amp; functionalisation of substrates for sensitive &amp; fast DEP/SPRI biochip system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleh Andreiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul G. Charette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Miniaturized Systems for Chemistry and Life Sciences (µTAS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Palm Springs, California, United States</w:t>
+              <w:t xml:space="preserve">SBCN 2021, 15th International Symposium on Biochromatography and Nanoseparations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661913v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput electroporation microsystem using sine wave bursts to deliver biomolecules into cell spheroids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Study of electrochemotherapy effect in cell spheroids using a microfluidic device based on glass technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bregigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">25th International Conference on Miniaturized Systems for Chemistry and Life Sciences (µTAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Palm Springs, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658369v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new platform for culture and electroporation of 3D cell constructs based on a porous scaffold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Surface plasmon resonance imaging enhanced by dielectrophoresis and AC-electroosmosis for rapid and label-free bacteria detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Costella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleh Andreiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24 th International Conference on Miniaturized Systems for Chemistry and Life Sciences (MicroTAS2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophotonics in Point-of-Care (SPIE Photonics Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online (Covid 19), France. pp.113610G, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2555664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000695v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance imaging enhanced by dielectrophoresis and AC-electroosmosis for rapid and label-free bacteria detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A new platform for culture and electroporation of 3D cell constructs based on a porous scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophotonics in Point-of-Care (SPIE Photonics Europe)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 24 th International Conference on Miniaturized Systems for Chemistry and Life Sciences (MicroTAS2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967794v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface plasmon resonance imaging enhanced by dielectrophoresis and AC-electroosmosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Costella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleh Andreiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.1125703, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2546525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance imaging enhanced by dielectrophoresis and ac electroosmosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Bottom-up construction of cell aggregates in microfluidic devices using negative dielectrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Miniaturized Systems for Chemistry and Life Sciences (µTAS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bazel, Switzerland</w:t>
+              <w:t xml:space="preserve">CEFIPRA Indo-French Workshop "Recent Advances in Electro-Hydro-Dynamics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Kharagpur / Virtual, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377593v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of microfluidic tools to fabricate multicellular constructs and analyze their electromagnetic properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Surface Plasmon Resonance biosensors enhanced by active mass transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Costella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul G. Charette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Photonics North 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123643v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectrophoresis-assisted creation of cell aggregates for Lab-On-A Chip Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab-on-a-Chip &amp; Microfluidics 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Coronado Island, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards DEP-assisted creation of cell aggregates mimicking tumor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer cell on chip, 2nd edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach for parallel electroporation of spheroids entrapped in hydrogels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of microfluidic tools to fabricate multicellular constructs and analyze their electromagnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd World Congress on Electroporation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">BioEM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377586v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up construction of cell aggregates in microfluidic devices using negative dielectrophoresis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Surface plasmon resonance imaging enhanced by dielectrophoresis and ac electroosmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Costella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleh Andreiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFIPRA Indo-French Workshop "Recent Advances in Electro-Hydro-Dynamics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Kharagpur / Virtual, India</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Miniaturized Systems for Chemistry and Life Sciences (µTAS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bazel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859127v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Plasmon Resonance biosensors enhanced by active mass transport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A novel approach for parallel electroporation of spheroids entrapped in hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics North 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">3rd World Congress on Electroporation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116348v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive Magnetic Nanoparticles for Electrochemical Signal Amplification under Magnetic Attraction on a Microchip Device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Creation of cell aggregates under flow with dielectrophoresis using planar electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald van Lintel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on the Scientific and Clinical Applications of Magnetic Carriers (MagMeet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Miami, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903493v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards miniaturized pH sensor based on carbon nanotubes assembled by DEP on titanium electrodes?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dielectrophoretic cell trapping for enhanced Surface Plasmon Resonance sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Costella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Beauvais</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul G. Charette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dielectrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895325v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MyDEP, a software for dielectric modeling of particles and cells for simulation of dielectrophoretic response spectra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A new planar electrode design for dielectrophoresis-assisted creation of cell aggregates under flow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufian Lasli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald van Lintel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dielectrophoresis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom</w:t>
+              <w:t xml:space="preserve">Nanobiotech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884148v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards more sensitive coplanar electrode designs for analysis of single cells and small cell aggregates by Electrical Impedance Spectroscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Towards miniaturized pH sensor based on carbon nanotubes assembled by DEP on titanium electrodes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbi Maalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ecoffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference of Microfluidics, Nanofluidics, and Lab-on-a-chip</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884145v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in the performances of a plasmonic sensor using a combination of electrohydrodynamical effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Avenas</w:t>
+                <w:t xml:space="preserve">MyDEP, a software for dielectric modeling of particles and cells for simulation of dielectrophoretic response spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Moreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Marchalot</w:t>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dielectrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Guildford, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946302v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de microsystèmes utilisant des champs électriques pour la création et la caractérisation d'agrégats de cellules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Towards more sensitive coplanar electrode designs for analysis of single cells and small cell aggregates by Electrical Impedance Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald van Lintel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference of Microfluidics, Nanofluidics, and Lab-on-a-chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983064v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell trapping and aggregation in flow with dielectrophoresis using planar electrodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Buret</w:t>
+                <w:t xml:space="preserve">Improvement in the performances of a plasmonic sensor using a combination of electrohydrodynamical effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Costella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dielectrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Guildford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946305v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up assembly of cells in flow with dielectrophoresis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electroactive Magnetic Nanoparticles for Electrochemical Signal Amplification under Magnetic Attraction on a Microchip Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feixiong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroNanoFluidics 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on the Scientific and Clinical Applications of Magnetic Carriers (MagMeet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884144v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectrophoretic cell trapping for enhanced Surface Plasmon Resonance sensing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+                <w:t xml:space="preserve">Développement de microsystèmes utilisant des champs électriques pour la création et la caractérisation d'agrégats de cellules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul G. Charette</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dielectrophoresis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945997v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new planar electrode design for dielectrophoresis-assisted creation of cell aggregates under flow conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Cell trapping and aggregation in flow with dielectrophoresis using planar electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufian Lasli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald van Lintel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanobiotech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Montreux, Switzerland</w:t>
+              <w:t xml:space="preserve">Dielectrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Surrey, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925341v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of cell aggregates under flow with dielectrophoresis using planar electrodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Bottom-up assembly of cells in flow with dielectrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Miami, FL, United States</w:t>
+              <w:t xml:space="preserve">MicroNanoFluidics 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884146v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple process for fabricating flat composite micromagnet arrays based on PDMS and rare earth magnetic powders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Devillers</w:t>
+                <w:t xml:space="preserve">Improvement of the sensitivity of a coplanar electrode layout for Electrical Impedance Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald van Lintel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp.GP-18</w:t>
+              <w:t xml:space="preserve">NanoBioTech-Montreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644904v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double functionalization of magnetic colloids with electroactive molecules and antibody for platelet detection and separation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Chevolot</w:t>
+                <w:t xml:space="preserve">A simple process for fabricating flat composite micromagnet arrays based on PDMS and rare earth magnetic powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjali Seth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChinaNANO 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Pékin, China</w:t>
+              <w:t xml:space="preserve">INTERMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp.GP-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115975v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double functionalization of magnetic colloids with electroactive molecules and antibody for platelet detection and separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feixiong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Monnier</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioNanoMed 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Krems, Austria</w:t>
+              <w:t xml:space="preserve">ChinaNANO 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118662v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique de l’électroporation à l’échelle tissulaire</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Double functionalization of magnetic colloids with electroactive molecules and antibody for platelet detection and separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feixiong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Merieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modéliser le vivant, journée scientifique de la Faculté des Sciences et Technologies, UCBL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">BioNanoMed 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Krems, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884149v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the sensitivity of a coplanar electrode layout for Electrical Impedance Spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la dynamique de l’électroporation à l’échelle tissulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjali Seth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoBioTech-Montreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Montreux, Switzerland</w:t>
+              <w:t xml:space="preserve">Modéliser le vivant, journée scientifique de la Faculté des Sciences et Technologies, UCBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644932v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectrophoretic formation of cell aggregates mimicking tumors for in vitro study of electrochemotherapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Creation of cell aggregates by dielectrophoresis for the in vitro study of electrochemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Electroporation-Based Technologies and Treatments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393391v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic chip for the creation and characterization of cell aggregates with electrical engineering techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Using Injection molding for fabrication of a continuous-flow magnetic cell sorter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Hériveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Micro et Nanofluidique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">NanoBioTech-Montreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884141v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using injection molding for fabrication of a continuous-flow magnetic cell sorter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on the Scientific and Clinical Applications of Magnetic Carriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Injection molding for fabrication of a continuous-flow magnetic cell sorter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Royet</w:t>
+                <w:t xml:space="preserve">Dielectrophoretic formation of cell aggregates mimicking tumors for in vitro study of electrochemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marchalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoBioTech-Montreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montreux, Switzerland</w:t>
+              <w:t xml:space="preserve">10th EMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644991v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic in-situ hybridization: a complementary approach for investigating microbial diversity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Microfluidic chip for the creation and characterization of cell aggregates with electrical engineering techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Simonet</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">GDR Micro et Nanofluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946311v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of cell aggregates by dielectrophoresis for the in vitro study of electrochemotherapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Magnetic in-situ hybridization: a complementary approach for investigating microbial diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Renaud</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroporation-Based Technologies and Treatments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">ISME16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884143v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic microfluidic device as a complementary tool for investigating microbial diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pivetal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora M. Dempsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics 2015, école d'été du GDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic in situ hybridization (MISH) combined to specifically adapted microfluidics as a complementary approach to metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of magnetic nanoparticles with ferrocene for electrochemical diagnosis testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feixiong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8es Entretiens pour la Recherche Beihang-GEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method for fabricating new dielectrophoretic microdevices using soft lithography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Bioelectronic chip for negative dielectrophoresis assembly of living cells in ordered network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dielectrophoresis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946174v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improved finite element modeling of SSAW-based acoustic tweezers</w:t>
+                <w:t xml:space="preserve">A simple method for fabricating new dielectrophoretic microdevices using soft lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Toru</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Samia Menad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEMS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dielectrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086789v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective micro-patterning of microbial cells onto micro-magnet arrays for single cell analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Towards improved finite element modeling of SSAW-based acoustic tweezers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Toru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on the Scientific and Clinical Applications of Magnetic Carriers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Waikiki Beach, HI, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEMS.2014.6908817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946290v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioelectronic chip for negative dielectrophoresis assembly of living cells in ordered network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Selective micro-patterning of microbial cells onto micro-magnet arrays for single cell analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pivetal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz-Fernando Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">10th International Conference on the Scientific and Clinical Applications of Magnetic Carriers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946098v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effects of moderate-intensity static magnetic field on human cell physiology using electrorotation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Micro-magnet developments for bio-medical applications, ex-vivo and in-vivo magnetic capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.M Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Givord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zaccaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece. pp.PA-35</w:t>
+              <w:t xml:space="preserve">MAGMA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Guwahati, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841232v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Chip Cell Sorting Using an Autonomous Microfluidic Magnetic Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osman Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pivetal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Fernando Zanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 joint MMM/Intermag Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00971467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-magnet developments for bio-medical applications, ex-vivo and in-vivo magnetic capture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the effects of moderate-intensity static magnetic field on human cell physiology using electrorotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Gaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAGMA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Guwahati, India</w:t>
+              <w:t xml:space="preserve">BIOEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece. pp.PA-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944486v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable and Label-Free Bacteria Alignment Using Standing Surface Acoustic Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Toru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th IEEE EMBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.FrC07.3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2012.6347115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Microfluidic Device for Electric Lysis and Separation of Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th IEEE EMBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.SaA07.4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2012.6347430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Dendritic Nano-objects Dedicated to Horizontal Gene Transfer Between Bacteria in Soil Pollutant Bio-attenuation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ghobril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Felder-Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Begin-Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Dendrimer Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00971461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of autonomous magnetic micro-systems for the manipulation of biological species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Fernando Zanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Ciuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Reyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Annual Conference on Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Scottsdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00971463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated hard micro-magnets for biological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz-Fernando Zanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Ciuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Kustov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dempsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Givord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Magnetics Conference (INTERMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00971457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-PDMS Thick Electrodes for Electrokinetic Manipulation during Cell Fusion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A novel device for continuous flow magnetic trapping and sorting of human cells using flat micro-patterned NdFeB films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osman Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Vézy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pivetal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Toulouse, France. pp.électronique</w:t>
+              <w:t xml:space="preserve">MicroTAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Groningen, Netherlands. pp.515-517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734001v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite Carbon-PDMS thick electrodes for electrokinetic manipulation during cell fusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Carbon-PDMS Thick Electrodes for Electrokinetic Manipulation during Cell Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroTAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Groningen, Netherlands. pp.911-913</w:t>
+              <w:t xml:space="preserve">Microfluidics 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Toulouse, France. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734010v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel device for continuous flow magnetic trapping and sorting of human cells using flat micro-patterned NdFeB films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Nanocomposite Carbon-PDMS thick electrodes for electrokinetic manipulation during cell fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicroTAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Groningen, Netherlands. pp.515-517</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Groningen, Netherlands. pp.911-913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734020v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic characterization of biological cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EHE'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated cell characterization platform: Application to yeast protoplast study by electrorotation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Contactless diamagnetic trapping of living cells onto a micromagnet array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIODEVICES 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th IEEE EMBC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vancouver, Canada. pp.3360-3363, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2008.4649926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312909v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless diamagnetic trapping of living cells onto a micromagnet array</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Automated cell characterization platform: Application to yeast protoplast study by electrorotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cérémonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th IEEE EMBC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BIODEVICES 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Funchal (Madeira), Portugal. pp.190-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412957v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'interaction entre champ électrique et cellules biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numélec 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Liège, Belgique. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting an electrode structure for cell sorting by differential dielectric affinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE EMBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.6311-6314, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip spermatozoa trapping by dielectrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Melaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Miniaturized Systems for Chemistry and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Malmo, Sweden. pp.111-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A silicon micro-system for parallel gene transfection into arrayed cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tixier-Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Chiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ostrovidov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Miniaturized Systems for Chemistry and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Malmo, Sweden. pp.180-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrayed Micro Needles and Electrodes for Aligned Cell Capture and Gene Insertion</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Design of biochip microelectrode arrays for cell arrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frenea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemicro</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Annual International Ieee-Embs Special Topic Conference on Microtechnologies in Medicine &amp; Biology, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, United States. pp.140-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/mmb.2002.1002281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00107155v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Place Cells as an Array Using Aspiration Technique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Arrayed Micro Needles and Electrodes for Aligned Cell Capture and Gene Insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cabodevila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katel Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro Total Analysis Systems 2002</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemicro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-010-0504-3_96⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03194906v1</w:t>
+                <w:t xml:space="preserve">hal-00107155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of biochip microelectrode arrays for cell arrangement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">To Place Cells as an Array Using Aspiration Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tixier-Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshio Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Annual International Ieee-Embs Special Topic Conference on Microtechnologies in Medicine &amp; Biology, Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micro Total Analysis Systems 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Nara, Japan. pp.888-890, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-010-0504-3_96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/mmb.2002.1002281⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00795221v1</w:t>
+                <w:t xml:space="preserve">hal-03194906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Aspiration through Microholes to Catch then Attach Cells on Active Areas by means of Chemical Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Griscom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Cozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frenea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nagai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Meeting on Chemistry and Micro/Nano Systems (CHEMICRO'2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bio-Microsystem for Gene Therapy: Catching, Attaching and Preliminary Tests of Electroporation on Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frenea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Microchemistry and Microsystems (ISMM'2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Kawasaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14477,262 +14611,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electricity for Fluidics and Bio-Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyomin Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sung Jae Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hong Nhung Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbillon G.; Bosseboeuf A.; Chun K.; Ferrigno R.; Français O. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering of Micro/Nano Biosystems: Fundamentals &amp; Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.235-308, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-13-6549-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip cell positioning and sorting using contactless methods: a comparision between different force-fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carlos Alexandre Barros de Mello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.41-46, 2009, 978-953-307-013-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/7876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00971450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14742,117 +14876,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et système pour manipuler par diélectrophérèse des particules diélectriques, en particulier des cellules biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frenea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR0113600 FR 2831084. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14862,161 +14996,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MyDEP: a new computational tool for dielectric modeling of particles and cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId325"/>
+      <w:footerReference w:type="default" r:id="rId330"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15084,51 +15218,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43F52E68"/>
+    <w:nsid w:val="3B43233C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15315,51 +15449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-frenea-robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0041-9712" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07897092X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490809v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Berre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rival" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia &#214;nba&#351;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5LC00613A" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25647-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208320v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Zimmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Andreiev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Costella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.8137" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frenea-Robin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2024.108821" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry8010011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bregigeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2LC00074A" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melayah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora M Dempsey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.759478" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944869v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cottet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Berger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.11.021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kehren" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Lasli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald van Lintel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201800435" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074721v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avenas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201800439" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-018-2178-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbi Maalaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201800436" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944845v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feixiong Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.11.091" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849824v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201703135" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.05.150" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-580NKP0Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884118v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vaillier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001145" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389920v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann H&#233;riveaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.102" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VB6R0JK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pivetal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Ciuta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.09.068" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT4XMNZL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;zy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-F. Zanini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5614-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113992v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Menad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2015.01.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X23GNW5R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Gaddar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Toru" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5005193" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946208v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.01.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C818FCXS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113982v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora M. Dempsey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.09.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWX9W51M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879547v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Osman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4825395" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Aka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.01.063" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734036v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Fernando Zanini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-012-9673-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7S0S5CNT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734030v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675067" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laforet-Ast" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/rbeb.2012.016" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quatresous" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/9/095013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JD7VGRG3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734039v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille V&#233;zy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2011.0492" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539740v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2009.10.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2N397XS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734066v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3530011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358846v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laforet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141373v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tixier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794466v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.7.419-431" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3Z9HFK6Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739225v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frenea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Faure" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739226v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2003608" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187069v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Siagian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578659v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Beltrami" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747729v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sabac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747635v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747620v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084093v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083491v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859090v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perbet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Hentati" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavalaglio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083555v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661920v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Charette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661916v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661924v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667921v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661913v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658369v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000695v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967794v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555664" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967840v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546525" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377593v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123643v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377591v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101068v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377586v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859127v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116348v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903493v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895325v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Genest" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ecoffey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauvais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352375" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884148v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884145v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946302v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983064v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946305v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884144v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945997v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925341v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884146v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644904v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Seth" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devillers" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115975v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;rieux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118662v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Merieux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884149v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644932v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393391v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884141v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946310v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644991v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946311v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884143v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974651v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946296v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489623v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Souteyrand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946174v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086789v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMS.2014.6908817" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946290v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946098v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841232v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971467v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944486v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M Dempsey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Givord" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F Zanini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaccaria" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734026v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6347115" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734028v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6347430" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971461v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghobril" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Felder-Flesch" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pourroy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Popa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971463v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reyne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971457v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kustov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734001v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734010v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734020v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435199v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312909v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne C&#233;r&#233;monie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412957v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chetouani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649926" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359224v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412972v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353798" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412976v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiral" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Melaine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412979v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tixier-Mita" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jun" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ostrovidov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107155v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cabodevila" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tixier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Cozic" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194906v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tixier-Mita" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Mita" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Cozic" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0504-3_96" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8BBE39E7CFDDA5CFA8C94A1BEC2529F63A35DC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795221v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmb.2002.1002281" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194895v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griscom" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cozic" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nagai" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194643v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kozic" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Pioufle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285004v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyomin Lee" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Jae Kim" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Nhung Dinh" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-6549-2_6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971450v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/7876" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914324v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884125v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-frenea-robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0041-9712" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07897092X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490809v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Berre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rival" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia &#214;nba&#351;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5LC00613A" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Charles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkhmaa Munkhsaikhan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bregigeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.202500210" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Zimmer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Andreiev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Costella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Laurenceau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bryche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.8137" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490783v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25647-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705630v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frenea-Robin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2024.108821" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry8010011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rivi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2LC00074A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melayah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora M Dempsey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.759478" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944845v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feixiong Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.11.091" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074721v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Avenas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201800439" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cottet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kehren" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald van Lintel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-018-2178-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052550v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Lasli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201800435" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944869v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Berger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.11.021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbi Maalaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201800436" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201703135" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921213v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Royet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.05.150" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-580NKP0Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389920v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann H&#233;riveaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.10.102" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VB6R0JK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884118v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vaillier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001145" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113985v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pivetal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Ciuta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.09.068" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT4XMNZL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389933v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;zy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-F. Zanini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5614-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113992v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Menad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2015.01.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X23GNW5R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988569v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Gaddar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Toru" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5005193" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946208v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.01.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C818FCXS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113982v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora M. Dempsey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.09.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWX9W51M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Aka" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.01.063" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879547v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Osman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4825395" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734036v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz-Fernando Zanini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-012-9673-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7S0S5CNT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675067" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille V&#233;zy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2011.0492" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734048v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quatresous" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/9/095013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JD7VGRG3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703563v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laforet-Ast" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4322/rbeb.2012.016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539740v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2009.10.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2N397XS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734066v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3530011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358846v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laforet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794466v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.7.419-431" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3Z9HFK6Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141373v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tixier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739226v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#233;n&#233;a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2003608" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739225v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frenea" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Faure" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578659v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Beltrami" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cloarec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187069v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Siagian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747729v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sabac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747635v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747620v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083555v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084093v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083491v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859090v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perbet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Hentati" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavalaglio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658369v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661924v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667921v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661916v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661920v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Charette" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661913v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967794v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2555664" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000695v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967840v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546525" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859127v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116348v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377591v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101068v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123643v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377593v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377586v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hanni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884146v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945997v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925341v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895325v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Genest" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ecoffey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauvais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352375" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884148v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884145v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946302v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903493v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983064v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946305v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884144v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644932v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644904v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Seth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devillers" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115975v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;rieux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118662v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Merieux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884149v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884143v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644991v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946310v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393391v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884141v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946311v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974651v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946296v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489623v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Souteyrand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946098v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946174v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086789v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMS.2014.6908817" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946290v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944486v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M Dempsey" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Givord" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F Zanini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaccaria" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971467v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841232v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734026v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6347115" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734028v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6347430" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971461v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghobril" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Felder-Flesch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pourroy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Popa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971463v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reyne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971457v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kustov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734020v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734001v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734010v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435199v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412957v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chetouani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649926" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312909v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne C&#233;r&#233;monie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359224v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faure" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412972v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353798" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412976v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiral" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Melaine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412979v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tixier-Mita" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jun" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ostrovidov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795221v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmb.2002.1002281" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107155v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cabodevila" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tixier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Cozic" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194906v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tixier-Mita" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Mita" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Cozic" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0504-3_96" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8BBE39E7CFDDA5CFA8C94A1BEC2529F63A35DC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194895v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griscom" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cozic" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nagai" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194643v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kozic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Pioufle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285004v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyomin Lee" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Jae Kim" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Nhung Dinh" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-6549-2_6" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971450v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/7876" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914324v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884125v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>