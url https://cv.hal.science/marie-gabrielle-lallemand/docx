--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -256,183 +256,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le prosimètre comme marqueur de fiction : Histoire celtique de François de La Tour Hotman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papers on French Seventeenth Century Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, XLIX (97), pp.365-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24053/PFSCL-2022-0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les narrations brèves dans un long roman, &amp;quot;Artamene ou le Grand Cyrus&amp;quot; des Scudéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exercices de rhétorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Sur la narration, 18, [13 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rhetorique.1288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024717v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05024718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bon chien chasse de race. Le topos de la naissance inconnue ou cachée dans le roman héroïque du XVII e siècle</w:t>
               </w:r>
@@ -490,329 +490,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudine Nédelec</w:t>
+                <w:t xml:space="preserve">Prosimètre et roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Entre-deux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Le prosimètre au XVIIe siècle : un « ambigu de vers et de prose », 6, 1 p</w:t>
+              <w:t xml:space="preserve">, 2019, Le prosimètre au XVIIe siècle, un « ambigu de vers et de prose », 6 (1), 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024629v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-05024630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Marie-Gabrielle Lallemand</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Nédelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Entre-deux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Le prosimètre au XVIIe siècle, un « ambigu de vers et de prose », 6 (1), 16 p</w:t>
+              <w:t xml:space="preserve">, 2019, Le prosimètre au XVIIe siècle : un « ambigu de vers et de prose », 6, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024630v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Mounier</w:t>
+                <w:t xml:space="preserve">Raconter ou lire une histoire ? Enquête sur les histoires insérées dans les narrations fictionnelles en prose des Scudéry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elseneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, L'oralité dans le roman (XVIe et XVIIe siècles), 32, pp.9-20</w:t>
+              <w:t xml:space="preserve">, 2018, L'oralité dans le roman (XVIe et XVIIe siècles), 32, pp.121-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171135v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-02171129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Marie-Gabrielle Lallemand</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elseneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, L'oralité dans le roman (XVIe et XVIIe siècles), 32, pp.121-136</w:t>
+              <w:t xml:space="preserve">, 2018, L'oralité dans le roman (XVIe et XVIIe siècles), 32, pp.9-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171129v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le viol dans L’Astrée d’Honoré d’Urfé : représentation et enjeux</w:t>
               </w:r>
@@ -1561,1008 +1561,1008 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages du copier-coller aux XVIe et XVIIe siècles : extraire, réemployer, recomposer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Usages du "copier-coller" aux XVIe et XVIIe siècles : extraire, réemployer, recomposer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Caen, France. Université de Caen Normandie, 246 p., 2021, (Symposia), 978-2-38185-012-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges et Madeleine de Scudéry : deux pratiques du réemploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Gabrielle Lallemand; Miriam Speyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages du copier-coller aux XVIe et XVIIe siècles. Extraire, réemployer, recomposer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen Normandie, pp.91-102, 2021, (Symposia), 978-2-38185-012-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le motif de l’inceste adelphique dans le long roman. De l’art de désamorcer les bombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Closson; François Raviez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les amours entre frère et sœur. L'inceste adelphique du Moyen âge au début du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, Classiques Garnier, pp.143-146, 2020, (Masculin-féminin dans l'Europe moderne), 978-2-406-09581-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09583-5.p.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétique de ­l’Ariane de Desmarets de Saint Sorlin &amp;quot;L’esprit […] ne se divertit que par la variété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Roman au temps de Louis XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, Classiques Garnier, pp.39-52, 2019, (Lire le XVIIe siècle. Série Romans, contes et nouvelles ; 8), 978-2-406-08120-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08120-3.p.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un roman accommodé à l’histoire : Les Avantures de la princesse Axiane (1647-1648) et la Cyropédie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux marges du roman antique : études sur la réception des "Fringe novels", fictions biographiques et autres "mythistoires" de la Renaissance à l'époque moderne : actes du colloque de Caen, 6-7 octobre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Beauchesne, pp.131-143, 2018, (Collection Christophe Plantin), 978-2-7010-2266-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’air du temps est aux réhabilitations. Barbey et les travaux érudits sur le XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Barbey d’Aurevilly et l’âge classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.93-105, 2018, Rencontres (288) / Etudes dix-neuviémistes (34), 978-2-406-06177-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06179-3.p.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Proper Use of Curiosity: Madeleine de Scudéry’s Célinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women and Curiosity in Early Modern England and France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, Brill, pp.107-122, 2016, (Intersections), 978-90-04-31183-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004311848_008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refuser l'héritage du long roman : les histoires insérées dans La Princesse de Clèves de madame de Lafayette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Héritages littéraires dans la littérature française (XVIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.53-67, 2014, (Rencontres, n° 83 ; Série : Civilisation médiévale, n° 10), 978-2-8124-2924-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-2926-2.p.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In medias res. Les débuts des longs romans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Par les siècles et par les genres. Mélanges en l’honneur de Giorgetto Giorgi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.383-397, 2014, (Rencontres, n° 78 ; Série : Le Siècle classique, n° 1), 978-2-8124-2583-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-2585-1.p.0383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fabrique de la nouvelle historique et galante : l'exemple de La Catanoise (1731)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudine Poulouin; Didier Masseau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lenglet Dufresnoy entre ombres et lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 155, Honoré Champion, pp.281-299, 2011, (Les Dix-huitièmes siècles), 978-2-7453-2179-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Calprenède et l'épopée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francine Wild. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epopée et mémoire nationale au XVIIe siècle : actes du colloque tenu à l'Université de Caen (12-13 mars 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen, pp.49-60, 2011, (Symposia), 978-2-84133-373-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Digression dans les Aventures de Télémaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Trivisani-Moreau; Jean Garapon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures de Fénelon : "Les aventures de Télémaque"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.103-114, 2009, (Didact Français), 978-2-7535-0910-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742628v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-05031200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2580,77 +2580,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Prosimètre au XVIIe siècle, &amp;quot;un ambigu de vers et de prose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Nédelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Speyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Entre-deux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (6), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2688,51 +2688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oralité dans le roman (XVIe et XVIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elseneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, 222 p., 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3331,51 +3331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Lallemand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/PFSCL-2023-0013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024749v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.1421" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024717v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1288" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/PFSCL-2022-0021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024628v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.203.0421" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024629v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine N&#233;delec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041071ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.077.0099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.111.0181" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742621v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Servel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9077" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742609v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025657v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025590v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09583-5.p.0143" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08120-3.p.0039" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06179-3.p.0093" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176448v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004311848_008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176419v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2926-2.p.0053" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2585-1.p.0383" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742626v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Speyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274045v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171144v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.1090" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171223v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176474v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-0947-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Lallemand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/PFSCL-2023-0013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024749v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.1421" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024718v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/PFSCL-2022-0021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1288" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024628v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.203.0421" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine N&#233;delec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171129v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171135v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041071ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.077.0099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.111.0181" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742621v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Servel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9077" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742609v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Speyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025657v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09583-5.p.0143" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08120-3.p.0039" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171117v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06179-3.p.0093" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176448v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004311848_008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176419v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2926-2.p.0053" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176468v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2585-1.p.0383" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742626v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742628v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03274045v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171144v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elseneur.1090" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171223v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Castille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176474v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-0947-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02176506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02171214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>