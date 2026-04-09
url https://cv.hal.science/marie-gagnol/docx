--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -701,604 +701,604 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auvergne-Rhône-Alpes, Drôme, Romans-sur-Isère, 1929 chemin de Saint-Pierre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valence (Drôme), Place Saint-Jean : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alban Horry</w:t>
+                <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.234</w:t>
+              <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05531035v1</w:t>
+                <w:t xml:space="preserve">halshs-05070402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba-la-Romaine (Ardèche), Rue de la Grande Terre : rapport de fouilles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Craintilleux (Loire), La Ronze : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP Auvergne Rhône-Alpes. 2024, 198 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Durand</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">halshs-05070383v1</w:t>
+                <w:t xml:space="preserve">halshs-04633386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serrières (Ardèche), Lieu-dit Marlet : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Guérit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05070360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence (Drôme), Place Saint-Jean : rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Gagnol</w:t>
+                <w:t xml:space="preserve">Alba-la-Romaine (Ardèche), Rue de la Grande Terre : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gisclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Magalie Guérit</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05070402v1</w:t>
+                <w:t xml:space="preserve">halshs-05070383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craintilleux (Loire), La Ronze : rapport de diagnostic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Auvergne-Rhône-Alpes, Drôme, Romans-sur-Isère, 1929 chemin de Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dal Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Horry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Georges</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">halshs-04633386v1</w:t>
+                <w:t xml:space="preserve">halshs-05531035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valence (26), Angle rue d'Arménie et rue Bouffier</w:t>
               </w:r>
@@ -1969,217 +1969,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniatures en plomb d'une sépulture d'Alba-la-Romaine</w:t>
+                <w:t xml:space="preserve">Miniatures en plomb d'une sépulture d'Alba-la-Romaine (dép. Ardèche/FR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Isnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäologisches Korrespondenzblatt </w:t>
+              <w:t xml:space="preserve">Archäeologisches Korrespondenzblatt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 53 (1), pp.67-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04662830v1</w:t>
+                <w:t xml:space="preserve">halshs-04145839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniatures en plomb d'une sépulture d'Alba-la-Romaine (dép. Ardèche/FR)</w:t>
+                <w:t xml:space="preserve">Miniatures en plomb d'une sépulture d'Alba-la-Romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Isnard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäeologisches Korrespondenzblatt</w:t>
+              <w:t xml:space="preserve">Archäologisches Korrespondenzblatt </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 53 (1), pp.67-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04145839v1</w:t>
+                <w:t xml:space="preserve">halshs-04662830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le camp F de Lautagne à Valence (Drôme) : l’organisation interne et la vie quotidienne d’un camp militaire romain au milieu du Ier s. av. J.-C.</w:t>
               </w:r>
@@ -2293,394 +2293,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau sanctuaire chez les Voconces ? Le site de La Condamine à Pontaix (Drôme)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boucle de type Viminacium à Sauvian (FR, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zaaraoui Yahya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308109v1</w:t>
+                <w:t xml:space="preserve">halshs-03082161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature and dating of Republican camps at Lautagne (Valence) through small finds</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Un nouveau sanctuaire chez les Voconces ? Le site de La Condamine à Pontaix (Drôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadite Favrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Léopold Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, pp.175 - 198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2020.2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02984608v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boucle de type Viminacium à Sauvian (FR, Hérault)</w:t>
+                <w:t xml:space="preserve">The nature and dating of Republican camps at Lautagne (Valence) through small finds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zaaraoui Yahya</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Buffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 52</w:t>
+              <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.331-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03082161v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02984608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frange nord-est de Rodumna/Roanne (Loire) : la fouille des 81-83 rue de Charlieu (Ier s. av. J.-C.-IVe s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2914,64 +2914,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une villa sur la route des Alpes ? Le site de la Condamine à Pontaix (Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3050,329 +3050,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 7. Échanger et consommer dans la villa du Palais</w:t>
+                <w:t xml:space="preserve">Chapitre 4. La résidence du Palais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Batigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Bonnet</w:t>
+                <w:t xml:space="preserve">Jean-Claude Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Carrato</w:t>
+                <w:t xml:space="preserve">Véronique Blanc-Bijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Cécillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Durand</w:t>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Fellague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Béal; Christophe Landry; Frédérique Blaizot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La villa gallo-romaine du Palais à Châteauneuf-du-Rhône (Drôme)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.alpara.7003⟩</w:t>
+                <w:t xml:space="preserve">Alpara; Alpara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.97-276, 2023, Documents d’archéologie en Rhône-Alpes et en Auvergne, 55, 978-2-35668-079-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.alpara.6988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566101v1</w:t>
+                <w:t xml:space="preserve">hal-04566085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 4. La résidence du Palais</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 7. Échanger et consommer dans la villa du Palais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Blanc-Bijon</w:t>
+                <w:t xml:space="preserve">Cécile Batigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
+                <w:t xml:space="preserve">Charlotte Carrato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamila Fellague</w:t>
+                <w:t xml:space="preserve">Christian Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Béal; Christophe Landry; Frédérique Blaizot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La villa gallo-romaine du Palais à Châteauneuf-du-Rhône (Drôme)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpara; Alpara</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.97-276, 2023, Documents d’archéologie en Rhône-Alpes et en Auvergne, 55, 978-2-35668-079-2. </w:t>
+                <w:t xml:space="preserve">Alpara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.373-456, 2023, Documents d’archéologie en Rhône-Alpes et en Auvergne, 55, 978-2-35668-079-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.alpara.6988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.alpara.7003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566085v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les camps militaires tardo-répu­blicains de Lautagne (Valence, Drôme)</w:t>
               </w:r>
@@ -3567,51 +3567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour des funérailles. Des os et des larmes. Préparer les corps, pleurer et honorer les morts.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Chartres, France</w:t>
@@ -3809,51 +3809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05272881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dal Col" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Millet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877509v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ronco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud Pierre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Conjard-R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02094443v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;milie Gagnol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Isnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;ranger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070402v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Argant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851202v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Freudiger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Julita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Langlois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839588v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Rageau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcellin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662830v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04145839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Kielb Zaaraoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Zaaraoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6716" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308109v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Planchon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2020.2007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaaraoui Yahya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bocquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3373" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Chemin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566085v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6988" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6988" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kielb Zaaraoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153339v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Andr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05272881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dal Col" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Millet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877509v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ronco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud Pierre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Conjard-R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02094443v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;milie Gagnol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georges" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;ranger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070383v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Isnard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Argant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851202v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Freudiger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Julita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Langlois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839588v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Rageau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcellin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04145839v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662830v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Kielb Zaaraoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Zaaraoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6716" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaaraoui Yahya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308109v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Planchon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2020.2007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bocquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3373" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Chemin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566085v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6988" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6988" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kielb Zaaraoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153339v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Andr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>