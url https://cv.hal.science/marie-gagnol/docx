--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -701,364 +701,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence (Drôme), Place Saint-Jean : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serrières (Ardèche), Lieu-dit Marlet : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05070402v1</w:t>
+                <w:t xml:space="preserve">halshs-05070360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craintilleux (Loire), La Ronze : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valence (Drôme), Place Saint-Jean : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Georges</w:t>
+                <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Cabanis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexia Lattard</w:t>
+                <w:t xml:space="preserve">Michel Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAP Auvergne Rhône-Alpes. 2024, 198 p</w:t>
+              <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04633386v1</w:t>
+                <w:t xml:space="preserve">halshs-05070402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serrières (Ardèche), Lieu-dit Marlet : rapport de fouilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Craintilleux (Loire), La Ronze : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Béranger</w:t>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2024</w:t>
+                <w:t xml:space="preserve">Karine Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP Auvergne Rhône-Alpes. 2024, 198 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05070360v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04633386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba-la-Romaine (Ardèche), Rue de la Grande Terre : rapport de fouilles</w:t>
               </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gisclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2636,77 +2636,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frange nord-est de Rodumna/Roanne (Loire) : la fouille des 81-83 rue de Charlieu (Ier s. av. J.-C.-IVe s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3809,51 +3809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05272881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dal Col" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Millet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877509v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ronco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud Pierre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Conjard-R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02094443v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;milie Gagnol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070402v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georges" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;ranger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070383v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Isnard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Argant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851202v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Freudiger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Julita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Langlois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839588v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Rageau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcellin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04145839v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662830v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Kielb Zaaraoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Zaaraoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6716" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaaraoui Yahya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308109v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Planchon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2020.2007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bocquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3373" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Chemin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566085v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6988" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6988" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kielb Zaaraoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153339v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Andr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05272881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dal Col" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Millet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877509v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ronco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud Pierre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Conjard-R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02094443v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;milie Gagnol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070360v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;ranger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633386v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070383v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Isnard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Argant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851202v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Freudiger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Julita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Langlois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839588v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Rageau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcellin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04145839v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662830v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Kielb Zaaraoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Zaaraoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6716" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaaraoui Yahya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308109v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Planchon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2020.2007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bocquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2009.3373" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Chemin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566085v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6988" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6988" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04566101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/7003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.7003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kielb Zaaraoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153339v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Andr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>