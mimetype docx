--- v0 (2026-03-29)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Gaille </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche au CNRS, membre de La République des savoirs (CNRS-ENS PSL - Collège de France) et professeure attachée au département de philosophie de l'école normale supérieurehttps://republique-des-savoirs.frhttps://philosophie.ens.fr/_Marie-Gaille_.html</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancienne élève de l’École normale supérieure, agrégée et docteur en philosophie (1995, 2001), titulaire d’un Master en sciences politiques (1996), je suis entrée comme chercheuse au CNRS en 2005 à la suite d’un post-doctorat dans l’UMR Institut d’Histoire de la Pensée Classique. D’abord affectée au CERSES, puis de 2013 à 2025 à SPHERE, j’ai déployé mon activité de recherche en complémentarité avec la supervision d’étudiants, du master au post-doctorant (habilitation en 2011) et avec des missions d’intérêt collectif au sein de CNRS Sciences humaines & sociales – où j’ai été successivement directrice adjointe scientifique, de 2014 à 2021 puis directrice, de 2021 à 2025).Aujourd’hui directrice de recherche en philosophie, j’ai été membre ou piloté plusieurs projets de recherche (ANR, GIS IReSP), participé à divers réseaux de recherche nationaux ou internationaux (éthique de la médecine génomique, fin de vie), effectué plusieurs séjours de recherche en Grande-Bretagne (Université d’Oxford, Université de Cambridge). J’ai un intérêt soutenu pour la traduction (de l’italien, de l’anglais) et l’activité éditoriale, ayant participé à la création de plusieurs revues et été membres de comités de rédaction, aujourd’hui de Soin, sens et santé ; et je co-dirige la collection « Les sciences dans la cité » aux PUF avec Mathias Girel, également membre de la République des savoirs. Je suis professeure attachée au département de philosophie de l'école normale supérieure.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic illness and its uncertain recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Thi Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (3), pp.5-21. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14qxg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarity during the COVID-19 pandemic: evidence from a nine-country interview study in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kieslich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Fiske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susi Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (4), pp.511-520. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/medhum-2022-012536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democratic research: Setting up a research commons for a qualitative, comparative, longitudinal interview study during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Wagenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kieslich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Prainsack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSM - Qualitative Research in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.100158. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssmqr.2022.100158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Translating planetary health principles into sustainable primary care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gonzalez-Holguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Rio Carral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Steinberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2022.1075712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies chroniques et situations de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lancelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la pandémie de COVID-19 : une mobilisation extraordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 33 (6), pp.823-827. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.216.0823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une médecine fondée sur l'idée de santé planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre vie en temps de pandémie : quelle valeur, quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (3), pp.211-212. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2021022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ethics of genomic medicine: redefining values and norms in the UK and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Buchanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (5), pp.780 - 788. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-020-00798-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les Soins de Support : une contribution philosophique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bouleuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dolbeault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de vie, enjeu de santé publique : dimensions éthiques d’une question politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (2), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/SPUB.212.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les Soins de Support : une contribution philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bouleuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dolbeault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.85-92. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pson-2021-0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de vie, enjeu de santé publique : dimensions éthiques d’une question politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. 33 (2), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.212.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical and social implications of approaching death prediction in humans - when the biology of ageing meets existential issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Araneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Guillermain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kaakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12910-020-00502-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03085823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences éthiques et sociales de biomarqueurs prédictifs de la mort chez l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Araneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Guillermain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kaakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (12), pp.1199-1206. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources de la pensée du care . Pour un soin plus humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Tom 83 (4), pp.41. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.834.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03080394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alerte en santé publique : difficultés anciennes, défis récents et ressources inédites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, pp. 43-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What it means and implies to care for a person with a chronic condition: Integrating the patient’s experience into the medical viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioethica Forum </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (03/04), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24894/BF.2019.12023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie de terrain, du pourquoi au comment ? L'exemple de la philosophie de la médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique, politique, religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03080409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques des tests anténataux à l’époque contemporaine : L’apport d’une approche conséquentialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian journal of bioethics / Revue canadienne de bioéthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp. 29-36. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1058149ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Frédéric Worms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Teillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2), pp.157-162. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2019012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un nouveau « Code de Nuremberg » : de quelques enjeux contemporains du consentement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (8-9), pp.603-604. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2019141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Patient’s lived experience”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine, Health Care and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp. 339-342. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11019-019-09896-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge comme critère d’accès à l’assistance médicale à la procréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50-1, pp.77-96. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.3216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03080416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabanis’ physiological researches - Meaning and scope in relationship with the political dimension of human life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesnerus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage du scepticisme à l’égard des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (11), pp.919 - 920. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20173311001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté individuelle négative, et après ? - philosopher sur le droit de la famille Du minimalisme moral - essais pour Ruwen Ogien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp. 183-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabanis and the Philosophy of Human Passions : The Medicalization of Morals and the Politicization of Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesnerus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 74, pp. 71-90. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22977953-07401003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des terres morales inconnues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.1991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longévité : un désir à l'épreuve de la vieillesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151 (38), pp. 151-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01453041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of 'accompagnement' in the end-of-life debate in France: from solidarity to autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Horn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Medicine and Bioethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37(6), pp. 473-487. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11017-016-9391-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01453061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat français : une toile d'arguments moraux pour un acte controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp. 289-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01453054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On prenatal diagnosis and the decision to continue or terminate a pregnancy in France: a clinical ethics study of unknown moral territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine, Health Care and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19(3), pp. 381-391. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11019-016-9689-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impudique pudeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les années 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Chneiweiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lagrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.91-111. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/201531s1006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de la médecine : un outil pour penser le temps présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.7-8. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20153101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir de liberté, citoyenneté et démocratie - Retour sur la question de l’actualité politique de Machiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astérion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RETOUR À LA VIE ORDINAIRE : UN ENJEU ÉPISTÉMOLOGIQUE POUR LA PHILOSOPHIE MORALE. CE QUE NOUS APPREND L’ENQUÊTE ÉTHIQUE EN CONTEXTE MÉDICAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La philosophie de la médecine après G. Canguilhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp. 155-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, santé, vie et mort dans la décision médicale : un &amp;quot;chantier&amp;quot; pour la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pourquoi Balibar ?, 19, pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour à la vie ordinaire : un enjeu épistémologique pour la philosophie morale. Ce que nous apprend l’enquête éthique en contexte médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° 18 (1), pp.93-107. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpub.018.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine de la procréation et désir d’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (2), pp.206-209. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20143002021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les (in)capacités civiles. une enquête sur la médicalisation de la protection juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de la Sorbonne / Sorbonne Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.149-161. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.010.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04974696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La refonte de l’homme : découvertes médicales et philosophie de la nature humaine (Pays germaniques, France, Grande-Bretagne XVIIe-XVIIIe siècles) - Chronique du projet ANR Jeunes Chercheurs « Philomed » (2009-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Buchenau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Crignon de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Antoine-Mahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (4), pp. 437-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boëtsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Guihard-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hors-série, pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que veut dire ’prendre soin de l’environnement&amp;quot; ? Une analyse philosophique du lien entre écologie et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique, politique, religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vertu thérapeutique du récit de vie : illusion humaniste ou réalité d’un soin bien compris ? Enjeux d'une « éthique du dialogue » en médecine contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective soignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des norme&amp;quot;’ en contexte médical : un enjeu épistémologique, moral et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tunisienne des Etudes Philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal diagnosis as a tool and support for eugenics: myth or reality in contemporary French society?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Viot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine, Health Care and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (1), pp.83-91. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11019-012-9429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉCIDERA BIEN QUI DÉCIDERA LE DERNIER ! VULNÉRABILITÉ EFFECTIVE ET « BONNE DÉCISION » EN CONTEXTE HOSPITALIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉCIDERA BIEN QUI DÉCIDERA LE DERNIER ! VULNÉRABILITÉ EFFECTIVE ET BONNE DÉCISION EN CONTEXTE HOSPITALIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Raison publique, 14, pp.139-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idée de « bioéthique globale » : un combat à reprendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 125 (2), pp.131-136. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/caph.125.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir de la précarité par le soin ? Dévoiler l’invisible ou voir le visible : une alternative philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique de la psychiatrie peut-elle se passer de l'idée d'une 'politique du soin'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatries : revue de recherche et d'échanges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 153, p. 9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« PERFECTION » ET « NORMALITE » LES ENJEUX D'UNE PHILOSOPHIE DES NORMES DE LA PROCREATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67, pp. 66-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EXPÉRIENCE DU DÉNI DE RECONNAISSANCE DANS LA RELATION MÉDECIN/PATIENT La signification politique et morale de la relation de soin au prisme de la théorie de la reconnaissance selon A. Honneth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.89-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INQUIETUDE ANIMALE ET INQUIETUDE HUMAINE - ENJEUX ONTOLOGIQUES ET ETHIQUES DE LA DIFFERENCE ENTRE LES VIVANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enfant projeté à l'enfant né: la famille, un lieu de représentations normatives dans l'accompagnement médical de la procréation (consultable en ligne : https://revuecorpus.com/pdf/CORPUS%20N°54.pdf)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus : revue de la philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.93-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA FEMME EST-ELLE UNE MÈRE PAR NATURE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicologia em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’homme ? La réponse de l’anatomiste ou la médecine comme anthropologie chez André du Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp. 61-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par les principes, approche par les cas : les limites philosophiques d'une opposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.195-199. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1765-4629(07)79749-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on être riche et bon citoyen ? L’Aristote humaniste au secours de l’esprit du capitalisme florentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astérion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le philosophe et le marchand, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la relégation du corps par les techniques médicales à la relégation du corps par la maladie :un corps en quête de reconnaissance et d’« ajustement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre Georges Canguilhem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp. 151-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de la recherche biomédicale et pratiques thérapeutiques : à qui appartient le corps humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (2), pp. 214-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un humaniste peut-il inventer ? L’idée d’un progrès de l’art politique chez Louis Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.55-77. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ideale del governo misto tra Venezia e Firenze. Un aristotelismo politico a doppia faccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofia politica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (1), pp. 63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on évaluer la vie humaine ? Les deux voies de la « biopolitique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religione al servizio della libertà? Machiavelli, pensatore politico ai margini della secolarizzazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni materialisti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (4), pp.41-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religion au service de la liberté ? Machiavel, penseur politique en marge de la sécularisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni materialisti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3-4, pp. 41-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavel, médecin de la cité ? Le diagnostic comme écriture du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 97, pp.40-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réduire l'altérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 680-681 (1), pp.115-127. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.680.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre conflictuel du politique : une formule ambiguë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (3), pp.165. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.013.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de vie au service de la pensée politique : le paria et l'apatride selon H. Arendt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Volume 1 (2), pp.297-309. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lautr.002.0297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La configuration « established-outsiders » de Norbert Elias: Critique et approfondissement du communautarisme contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15, pp.127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la ’valeur de la vie’ comme objet de discussion dans l’espace public au temps de la Covid-19, in : (dir.) Paul-Loup Weil-Dubuc, Clémence Thébaut, Fabrice Gzil, La valeur de la santé - questionnements à la croisée de l’éthique et de l’économie, 2024, p. 35-47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valeur de la santé - questionnements à la croisée de l’éthique et de l’économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERES, 2024, Recherches en éthique appliquée, 978-2-7492-8104-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenter d’agréger différents travaux de recherche en SHS pour faire valoir leur &amp;quot;capital&amp;quot; scientifique en matière d’explication de phénomènes sociaux en cours – Histoire et enjeux d’un rapport sur la pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face au choc Covid-19. Perspectives pour les sciences et la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-282, 2023, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52983/ACVB4195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAÚDE E MEIO AMBIENTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minas e horizontes do pensamento - Escritos em homenagem a Ivan Domingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la pandémie de Covid-19 : La mobilisation des MSH au sein du dispositif HS3P-CriSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Athena, pp.197-203, 2021, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.allianceathena.1479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Discourses on Livy : a ‘comment’ on the effectual truth of civil conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machiavelli’s Discourses on Livy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-97, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ART a 'National Issue'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Access to Assisted Reproductive Technologies - The Case of France and Belgium ed. Jennifer Merchant, Berhahn Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment in Relation to Health, Wellbeing and Human Flourishing : the Contribution of Twenthieth-Century Continental Philosophy of Life and of the Subject</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Sense of Health, Disease, and the Environment in Cross-Cultural History : The Arabic Islamic World, China, Europe, and North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1 - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bretelle-Establet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrnaz Katouzian-Safadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Sense of Health, Disease, and the Environment in Cross-Cultural History: The Arabic-Islamic World, China, Europe, and North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels milieux pour les longues vies ? Enjeux conceptuels et éthiques d’une question politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieu, mi-lieu, milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03080428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Access to Reproductive Technologies a ’national issue’ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Access to Assisted Reproductive Technologies : The Case of France and Belgium, Borders and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03080431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Desmoulin-Canselier; Marie Gaille; Baptiste Moutaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin. Les neurosciences cliniques à la lumière des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.341-350, 2019, 9791037000958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02150641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec la pathologie, soigner sans guérir – l’apport de K. Goldstein, p. 217-236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La stimulation cérébrale profonde, de l’innovation au soin. Les neurosciences cliniques à la lumière des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Desmoulin-Canselier; Marie Gaille; Baptiste Moutaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin. Les neurosciences cliniques à la lumière des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.11-29, 2019, 9791037000958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02150639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’indispensables services rendus : l’alliance épistémologiques de la philosophie et de la médecine selon Cabanis, p. 295-319</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(co-dir) Cl. Crignon et D. Lefebvre, Philosophie et médecine - Une histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’horizon d’une convention internationale sur le handicap : créer les conditions d’une égalité réelle ?, p. 237-241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(dir.) B. Eyraud, J. Minoc et C. Canon, Choisir et agit pour autrui ? Controverse autour de la convention de l’ONU relative aux droits des personnes handicapées, Doin, John Libbey Eurotext 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des preuves incertaines, un savoir sans effet ? Développer une démarche de connaissance des pathologies environnementales, p. 11-44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologies environnementales –Identifier, comprendre, agir, (dir.) Marie Gaille, Paris, CNRS éditions, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brain and beyond : Body and world. On the epistemological status of the writings of Cabanis on the role of the “organe cerebral” in N. Allocca (ed.), Anima, mente e corpo dall’Antichità alle neuroscienze, Roma, Sapienza University Press, 2018, p. 155-175</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anima, mente e corpo dall’Antichità alle neuroscienze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que soigner une pathologie chronique veut dire. Intégrer l’expérience vécue du malade au point de vue médical, p. 115-132</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(dir.) J. Coste, Pathos et Chronos. La pensée à l’épreuve de la maladie chronique, Paris, Hermann, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le cerveau, et au-delà, le corps et le monde : Le statut épistémologique du discours de Cabanis sur le rôle de l’organe cerebral » in Céline Cherici, Jean-Claude Dupont,Charles Wolfe (éds.), Physique de l’esprit : empirisme, médecine et cerveau (XVIIe-XIXe siècle), Paris, Hermann, 2018, p. 181-200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physique de l’esprit : empirisme, médecine et cerveau (XVIIe-XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El ’hecho’ maquiaveliano segun Quentin Skinner, p. 75-94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(dir.) N. Bignotto et H. Adverse, Q. Skinner, Katz editores, Argentine, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does a &amp;quot; conjuncture-embedded &amp;quot; reflection mean? - The legacy of Althusser’s Machiavelli to contemporary political theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machiavelli on liberty and conflict</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du savoir comme enjeu pour la justice environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Becerra; M. Lalanne; J. Weisbein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire face aux risques dans les sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Faire face aux risques dans les sociétés contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01453069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Rational surgery” by building on tradition Ambroise Paré’s conception of “medical” knowledge of the human body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human and animal cognition in early philosophy and medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête d’un monde moral commun : le récit au service d’une interrogation éthique partagée en contexte de décision médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> La clinique Usages et valeurs </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of life&amp;quot; in life-maintaining decisions - Philosophy, medicine and human condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologies and Human condition. Ed. I. Dominguez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFMG, pp.173-197, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la crise écologique au &amp;quot;stade du miroir&amp;quot; moral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous vulnérables? Le care, les animaux et l'environnement, dir. Sandra Laugier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Payot, pp.205-232, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RECHERCHE DE L'ENFANT « PARFAIT » LES ENJEUX D'UNE PHILOSOPHIE CRITIQUE DES NORMES DE LA PROCREATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’humanité », enjeu majeur de la relation médecin/patient. Y a-t-il une violence intrinsèque à la situation de soin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Foureur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philosophie du soin - éthique, médecine et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.189-204, 2010, La Nature humaine, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.hanle.2010.01.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BESTIAIRE ET ANIMAL POLITIQUE CHEZ MACHIAVEL UNE INSCRIPTION PARADOXALE ET POLEMIQUE DANS LA PHILOSOPHIE POLITIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages politiques de l’animalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ANNEXION RÉPUBLICAINE DE MACHIAVEL DANS LA PENSÉE ANGLO-SAXONNE : PRINCIPES, FINALITÉS, EFFETS INTERPRÉTATIFS ET TENSIONS INTERNES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machiavelli nel XIX et XX secoli/Machiavel aux XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce n’est pas un crime d’être curieux de l’anatomie&amp;quot; : la légitimation de la connaissance médicale du corps humain dans l’Europe catholique et protestante des XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Hummel et Frédéric Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mesure du savoir, Etudes sur l’appréciation et l’évaluation des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-2-9529524-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEUT-ON DÉSIRER MOURIR ? MÉDECINS ET PATIENTS FACE AU « MAL DE VIVRE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action médicale et Confiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Besançon, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to the Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seeking Real Truths: Multidisciplinary Perspectives on Machiavelli. (Eds). Patricia Vilches and Gerald Seaman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.19-42, 2007, 978-90-04-15877-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavel, penseur de l'action politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machiavel, Lectures de ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que dieu puisse nous rendre nos conflits de classe !&amp;quot; - Albert Hirschman face aux conflits des démocraties multiculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflitti. Dir. A. Arienzo et D. Caruso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libreria Dante &amp; Descartes, pp.413-428, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idéal de la constitution mixte entre Venise et Florence - un aristotélisme politique à double face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Gaille-Nikodimov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gouvernement mixte, de l’idéal politique au monstre constitutionnel en Europe (XIIIe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université de Saint Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-56, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation du cas et du principe en éthique médicale : éléments philosophiques pour une appréciation du conflit entre « principistes » et « casuistes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Lavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une éthique pour la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seli Arslan, 2005, Une éthique pour la vie, 978-2-84276-139-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l’hospitalité Accueil de l'étranger dans l'histoire et les cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'une définition des institutions de la liberté. La médecine, langage du politique chez Machiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et écritures de la république et de la guerre, études sur Machiavel. Dir. J.-L. Fournel, X. Tabet et J.-Cl. Zancarini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NAME, pp.143-164, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hospitalité humaniste est-elle pensable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hospitalités : hier, aujourd'hui, ailleurs. Dir. A. Montandon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.227-240, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participer sans y être invité : Machiavel face au tumulte populaire (versions française et arabe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et participation politique. Dir. A. Benmakhlouf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Fennec, pp.121-137, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavel au prisme du &amp;quot;moment machiavélien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enjeu Machiavel. Dir M. Senellart et G. Sfez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.231-239, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du monde à la scène, de la scène au monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Machiavel – De la politique comme un des beaux-arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité privée au fondement des dialogues politiques italiens au début du 16ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Montandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces domestiques et privés de l'hospitalité, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthique des humains dans la communauté des vivants : d’une question éludée au défi de notre époque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarante ans de bioéthique en France - Journées des 9 et 10 mars 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris Institut national d’histoire de l’art (INHA), France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un clivage essentiel à la démocratie. L'enjeu de l'hospitalité pour les communautés politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tours, France. La société psychanalytique de Tours, pp.25-37, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail dans la société française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp. 7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous sommes devenus des personnes. Nouveaux portraits du Nordeste brésilien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de L'Estoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04033047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et environnement Vers une nouvelle approche globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gonzalez-Holguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Del Río Carral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En soutien à la vie - Éthique du care et médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mesure en toutes choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Boudjaaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Covid-19 pandemic : what the HSS say</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dickinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alliance Athena, pp.237, 2021, Athena, 9791093170152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Sense of Health, Disease, and the Environment in Cross-Cultural History: The Arabic-Islamic World, China, Europe and North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bretelle-Establet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrnaz Katouzian-Safadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2019, 9791037000958. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.desmo.2019.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02005965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin Les neurosciences cliniques à la lumière des sciences humaines et sociales (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2019, 9791037000958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le citoyen (anthologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion, 2018, 9782081423916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavelli on freedom and civil conflict - An historical and medical approach to political thinking Brill, coll. Thinking in extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et environnement, PUF, coll. Philosophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathologies environnementales- Identifier, comprendre, agir, Paris, CNRS éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabanis, anthropologie médicale et pensée politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAQUIAVELO Y LA TRADICION FILOSOFICA (ENSAYO FILOSOFICO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NUEVA VISION, 2011, 9506026203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir d’enfant - histoire intime, enjeu politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes clés de philosophie de la médecine Vol. I : Frontière, savoir, clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 978-2-7116-2366-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un bon patient ? Qu'est-ce qu'un bon médecin ?: Réflexions critiques, analyses en contexte et perspectives historiques (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Crignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séli Arslan, 2010, 2842761677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un bon patient ? Qu'est-ce qu'un bon médecin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Crignon de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seli Arslan, pp.302, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00559244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Valeur de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUS AUTRES SANS PATRIE/ NOUS, LES SANS PATRIE Traduction et préface de Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Hirschmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2009, Nous sans patrie, 978-2-251-44369-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maquiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edições 70, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACHIAVEL ET LA TRADITION PHILOSOPHIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve de la nouveauté [N° 6-2005 de : Laboratoire italien]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Remaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Editions, pp.278, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00313020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de Machiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.365, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement mixte, de l'idéal politique au monstre constitutionnel en Europe (13ème-17ème siècles) - Actes de colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Saint-Etienne, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tallandier, 2005, 2847340920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFLIT CIVIL ET LIBERTÉ LA POLITIQUE MACHIAVÉLIENNE ENTRE HISTOIRE ET MÉDECINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Qui appartient le corps humain? Médecine, politique et droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Crignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Prince de Machiavel (traduction, présentation et notes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic conditions and disability Lived experiences and forms of support throughout life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies chroniques et situations de handicap. Expériences vécues et formes d’accompagnement tout au long de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lancelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">URL : http://journals.openedition.org/alterjdr/284, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarity and autonomy: two conflicting values in English and French health care and bioethics debates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Horn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Medicine and Bioethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37 (6), pp.441-446, 2016, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11017-016-9391-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour à la vie ordinaire - introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi Balibar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Sardinha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammaires de la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique à l'épreuve de la nouveauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Remaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2006, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : quel avenir pour les recherches en sciences humaines et sociales sur les enjeux de santé environnement travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duvoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lemarchandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques, crises et sciences humaines et sociales : vers des observatoires inclusifs santé-environnement-travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des sciences humaines et sociales (InSHS), Oct 2022, Paris Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Goldstein, La nature humaine à la lumière de la psychopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gilart de Keranflec'h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche. [Rapport de recherche] HS3P-CriSE Crises sanitaires et environnementales. 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noiville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS INSERM. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ordinary life with chronic condition as a goal for medicine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Public Health Conference EUPHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient education in the context of Parkinson disease cared for with deep brain stimulation (DBS): teaching models, goals and actual implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lancelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Public Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie, politique, médecine – Conflits moraux et dynamique démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophy. Université Paris 1 - Panthéon Sorbonne, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05250810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la violence. Dir. M. Marzano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1140-1149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre/art de la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la violence, dir. M. Marzano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.573-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l'hospitalité. Dir. A. Montandon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.76-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l'hospitalité. Dir. A. Montandon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1434-1454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l'hospitalité. Dir. A. Montandon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1620-1630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIBERTE ET CONFLIT CIVIL UNE INTERPRETATION DE LA POLITIQUE MACHIAVELIENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université Paris Nanterre, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05250424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Gaille </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche au CNRS, membre de La République des savoirs (CNRS-ENS PSL - Collège de France) et professeure attachée au département de philosophie de l'école normale supérieurehttps://republique-des-savoirs.frhttps://philosophie.ens.fr/_Marie-Gaille_.html</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancienne élève de l’École normale supérieure, agrégée et docteur en philosophie (1995, 2001), titulaire d’un Master en sciences politiques (1996), je suis entrée comme chercheuse au CNRS en 2005 à la suite d’un post-doctorat dans l’UMR Institut d’Histoire de la Pensée Classique. D’abord affectée au CERSES, puis de 2013 à 2025 à SPHERE, j’ai déployé mon activité de recherche en complémentarité avec la supervision d’étudiants, du master au post-doctorant (habilitation en 2011) et avec des missions d’intérêt collectif au sein de CNRS Sciences humaines & sociales – où j’ai été successivement directrice adjointe scientifique, de 2014 à 2021 puis directrice, de 2021 à 2025).Aujourd’hui directrice de recherche en philosophie, j’ai été membre ou piloté plusieurs projets de recherche (ANR, GIS IReSP), participé à divers réseaux de recherche nationaux ou internationaux (éthique de la médecine génomique, fin de vie), effectué plusieurs séjours de recherche en Grande-Bretagne (Université d’Oxford, Université de Cambridge). J’ai un intérêt soutenu pour la traduction (de l’italien, de l’anglais) et l’activité éditoriale, ayant participé à la création de plusieurs revues et été membres de comités de rédaction, aujourd’hui de Soin, sens et santé ; et je co-dirige la collection « Les sciences dans la cité » aux PUF avec Mathias Girel, également membre de la République des savoirs. Je suis professeure attachée au département de philosophie de l'école normale supérieure.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic illness and its uncertain recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Thi Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (3), pp.5-21. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14qxg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarity during the COVID-19 pandemic: evidence from a nine-country interview study in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kieslich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Fiske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susi Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (4), pp.511-520. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/medhum-2022-012536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democratic research: Setting up a research commons for a qualitative, comparative, longitudinal interview study during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Wagenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kieslich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Prainsack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSM - Qualitative Research in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.100158. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssmqr.2022.100158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Translating planetary health principles into sustainable primary care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gonzalez-Holguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Rio Carral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Steinberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2022.1075712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies chroniques et situations de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lancelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la pandémie de COVID-19 : une mobilisation extraordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 33 (6), pp.823-827. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.216.0823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une médecine fondée sur l'idée de santé planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre vie en temps de pandémie : quelle valeur, quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (3), pp.211-212. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2021022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ethics of genomic medicine: redefining values and norms in the UK and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Buchanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (5), pp.780 - 788. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-020-00798-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les Soins de Support : une contribution philosophique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bouleuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dolbeault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de vie, enjeu de santé publique : dimensions éthiques d’une question politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (2), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/SPUB.212.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les Soins de Support : une contribution philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bouleuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dolbeault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.85-92. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pson-2021-0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de vie, enjeu de santé publique : dimensions éthiques d’une question politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. 33 (2), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.212.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical and social implications of approaching death prediction in humans - when the biology of ageing meets existential issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Araneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Guillermain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kaakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.e64. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12910-020-00502-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03085823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences éthiques et sociales de biomarqueurs prédictifs de la mort chez l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Araneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Guillermain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kaakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (12), pp.1199-1206. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources de la pensée du care . Pour un soin plus humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Tom 83 (4), pp.41. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.834.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03080394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alerte en santé publique : difficultés anciennes, défis récents et ressources inédites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, pp. 43-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What it means and implies to care for a person with a chronic condition: Integrating the patient’s experience into the medical viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioethica Forum </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (03/04), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24894/BF.2019.12023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie de terrain, du pourquoi au comment ? L'exemple de la philosophie de la médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique, politique, religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03080409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un nouveau « Code de Nuremberg » : de quelques enjeux contemporains du consentement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (8-9), pp.603-604. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2019141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Patient’s lived experience”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine, Health Care and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp. 339-342. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11019-019-09896-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques des tests anténataux à l’époque contemporaine : L’apport d’une approche conséquentialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian journal of bioethics / Revue canadienne de bioéthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp. 29-36. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1058149ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Frédéric Worms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Teillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2), pp.157-162. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2019012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge comme critère d’accès à l’assistance médicale à la procréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50-1, pp.77-96. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.3216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03080416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabanis’ physiological researches - Meaning and scope in relationship with the political dimension of human life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesnerus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage du scepticisme à l’égard des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (11), pp.919 - 920. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20173311001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté individuelle négative, et après ? - philosopher sur le droit de la famille Du minimalisme moral - essais pour Ruwen Ogien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp. 183-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabanis and the Philosophy of Human Passions : The Medicalization of Morals and the Politicization of Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesnerus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 74, pp. 71-90. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22977953-07401003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des terres morales inconnues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.1991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat français : une toile d'arguments moraux pour un acte controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp. 289-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01453054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of 'accompagnement' in the end-of-life debate in France: from solidarity to autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Horn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Medicine and Bioethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37(6), pp. 473-487. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11017-016-9391-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01453061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longévité : un désir à l'épreuve de la vieillesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151 (38), pp. 151-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01453041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On prenatal diagnosis and the decision to continue or terminate a pregnancy in France: a clinical ethics study of unknown moral territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine, Health Care and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19(3), pp. 381-391. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11019-016-9689-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impudique pudeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de la médecine : un outil pour penser le temps présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.7-8. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20153101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les années 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Chneiweiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lagrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.91-111. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/201531s1006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir de liberté, citoyenneté et démocratie - Retour sur la question de l’actualité politique de Machiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astérion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, santé, vie et mort dans la décision médicale : un &amp;quot;chantier&amp;quot; pour la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pourquoi Balibar ?, 19, pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RETOUR À LA VIE ORDINAIRE : UN ENJEU ÉPISTÉMOLOGIQUE POUR LA PHILOSOPHIE MORALE. CE QUE NOUS APPREND L’ENQUÊTE ÉTHIQUE EN CONTEXTE MÉDICAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La philosophie de la médecine après G. Canguilhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp. 155-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour à la vie ordinaire : un enjeu épistémologique pour la philosophie morale. Ce que nous apprend l’enquête éthique en contexte médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° 18 (1), pp.93-107. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpub.018.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine de la procréation et désir d’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (2), pp.206-209. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20143002021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La refonte de l’homme : découvertes médicales et philosophie de la nature humaine (Pays germaniques, France, Grande-Bretagne XVIIe-XVIIIe siècles) - Chronique du projet ANR Jeunes Chercheurs « Philomed » (2009-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Buchenau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Crignon de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Antoine-Mahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (4), pp. 437-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boëtsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Guihard-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hors-série, pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les (in)capacités civiles. une enquête sur la médicalisation de la protection juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de la Sorbonne / Sorbonne Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.149-161. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.010.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04974696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que veut dire ’prendre soin de l’environnement&amp;quot; ? Une analyse philosophique du lien entre écologie et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique, politique, religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vertu thérapeutique du récit de vie : illusion humaniste ou réalité d’un soin bien compris ? Enjeux d'une « éthique du dialogue » en médecine contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective soignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des norme&amp;quot;’ en contexte médical : un enjeu épistémologique, moral et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tunisienne des Etudes Philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal diagnosis as a tool and support for eugenics: myth or reality in contemporary French society?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Viot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine, Health Care and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (1), pp.83-91. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11019-012-9429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉCIDERA BIEN QUI DÉCIDERA LE DERNIER ! VULNÉRABILITÉ EFFECTIVE ET BONNE DÉCISION EN CONTEXTE HOSPITALIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Raison publique, 14, pp.139-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idée de « bioéthique globale » : un combat à reprendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 125 (2), pp.131-136. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/caph.125.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉCIDERA BIEN QUI DÉCIDERA LE DERNIER ! VULNÉRABILITÉ EFFECTIVE ET « BONNE DÉCISION » EN CONTEXTE HOSPITALIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« PERFECTION » ET « NORMALITE » LES ENJEUX D'UNE PHILOSOPHIE DES NORMES DE LA PROCREATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67, pp. 66-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique de la psychiatrie peut-elle se passer de l'idée d'une 'politique du soin'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatries : revue de recherche et d'échanges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 153, p. 9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir de la précarité par le soin ? Dévoiler l’invisible ou voir le visible : une alternative philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EXPÉRIENCE DU DÉNI DE RECONNAISSANCE DANS LA RELATION MÉDECIN/PATIENT La signification politique et morale de la relation de soin au prisme de la théorie de la reconnaissance selon A. Honneth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.89-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INQUIETUDE ANIMALE ET INQUIETUDE HUMAINE - ENJEUX ONTOLOGIQUES ET ETHIQUES DE LA DIFFERENCE ENTRE LES VIVANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enfant projeté à l'enfant né: la famille, un lieu de représentations normatives dans l'accompagnement médical de la procréation (consultable en ligne : https://revuecorpus.com/pdf/CORPUS%20N°54.pdf)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus : revue de la philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.93-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA FEMME EST-ELLE UNE MÈRE PAR NATURE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicologia em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’homme ? La réponse de l’anatomiste ou la médecine comme anthropologie chez André du Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp. 61-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par les principes, approche par les cas : les limites philosophiques d'une opposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.195-199. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1765-4629(07)79749-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on être riche et bon citoyen ? L’Aristote humaniste au secours de l’esprit du capitalisme florentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astérion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le philosophe et le marchand, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la relégation du corps par les techniques médicales à la relégation du corps par la maladie :un corps en quête de reconnaissance et d’« ajustement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre Georges Canguilhem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp. 151-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de la recherche biomédicale et pratiques thérapeutiques : à qui appartient le corps humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (2), pp. 214-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un humaniste peut-il inventer ? L’idée d’un progrès de l’art politique chez Louis Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.55-77. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ideale del governo misto tra Venezia e Firenze. Un aristotelismo politico a doppia faccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofia politica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (1), pp. 63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on évaluer la vie humaine ? Les deux voies de la « biopolitique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religione al servizio della libertà? Machiavelli, pensatore politico ai margini della secolarizzazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni materialisti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (4), pp.41-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religion au service de la liberté ? Machiavel, penseur politique en marge de la sécularisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni materialisti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3-4, pp. 41-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réduire l'altérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 680-681 (1), pp.115-127. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.680.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavel, médecin de la cité ? Le diagnostic comme écriture du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 97, pp.40-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre conflictuel du politique : une formule ambiguë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (3), pp.165. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.013.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de vie au service de la pensée politique : le paria et l'apatride selon H. Arendt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Volume 1 (2), pp.297-309. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lautr.002.0297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La configuration « established-outsiders » de Norbert Elias: Critique et approfondissement du communautarisme contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15, pp.127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la ’valeur de la vie’ comme objet de discussion dans l’espace public au temps de la Covid-19, in : (dir.) Paul-Loup Weil-Dubuc, Clémence Thébaut, Fabrice Gzil, La valeur de la santé - questionnements à la croisée de l’éthique et de l’économie, 2024, p. 35-47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valeur de la santé - questionnements à la croisée de l’éthique et de l’économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERES, 2024, Recherches en éthique appliquée, 978-2-7492-8104-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenter d’agréger différents travaux de recherche en SHS pour faire valoir leur &amp;quot;capital&amp;quot; scientifique en matière d’explication de phénomènes sociaux en cours – Histoire et enjeux d’un rapport sur la pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face au choc Covid-19. Perspectives pour les sciences et la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-282, 2023, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52983/ACVB4195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAÚDE E MEIO AMBIENTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minas e horizontes do pensamento - Escritos em homenagem a Ivan Domingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la pandémie de Covid-19 : La mobilisation des MSH au sein du dispositif HS3P-CriSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Athena, pp.197-203, 2021, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.allianceathena.1479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Discourses on Livy : a ‘comment’ on the effectual truth of civil conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machiavelli’s Discourses on Livy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-97, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ART a 'National Issue'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Access to Assisted Reproductive Technologies - The Case of France and Belgium ed. Jennifer Merchant, Berhahn Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment in Relation to Health, Wellbeing and Human Flourishing : the Contribution of Twenthieth-Century Continental Philosophy of Life and of the Subject</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Sense of Health, Disease, and the Environment in Cross-Cultural History : The Arabic Islamic World, China, Europe, and North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1 - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bretelle-Establet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrnaz Katouzian-Safadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Sense of Health, Disease, and the Environment in Cross-Cultural History: The Arabic-Islamic World, China, Europe, and North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels milieux pour les longues vies ? Enjeux conceptuels et éthiques d’une question politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieu, mi-lieu, milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03080428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Access to Reproductive Technologies a ’national issue’ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Access to Assisted Reproductive Technologies : The Case of France and Belgium, Borders and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03080431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Desmoulin-Canselier; Marie Gaille; Baptiste Moutaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin. Les neurosciences cliniques à la lumière des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.341-350, 2019, 9791037000958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02150641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Desmoulin-Canselier; Marie Gaille; Baptiste Moutaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin. Les neurosciences cliniques à la lumière des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.11-29, 2019, 9791037000958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02150639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec la pathologie, soigner sans guérir – l’apport de K. Goldstein, p. 217-236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La stimulation cérébrale profonde, de l’innovation au soin. Les neurosciences cliniques à la lumière des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’indispensables services rendus : l’alliance épistémologiques de la philosophie et de la médecine selon Cabanis, p. 295-319</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(co-dir) Cl. Crignon et D. Lefebvre, Philosophie et médecine - Une histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’horizon d’une convention internationale sur le handicap : créer les conditions d’une égalité réelle ?, p. 237-241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(dir.) B. Eyraud, J. Minoc et C. Canon, Choisir et agit pour autrui ? Controverse autour de la convention de l’ONU relative aux droits des personnes handicapées, Doin, John Libbey Eurotext 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des preuves incertaines, un savoir sans effet ? Développer une démarche de connaissance des pathologies environnementales, p. 11-44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologies environnementales –Identifier, comprendre, agir, (dir.) Marie Gaille, Paris, CNRS éditions, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brain and beyond : Body and world. On the epistemological status of the writings of Cabanis on the role of the “organe cerebral” in N. Allocca (ed.), Anima, mente e corpo dall’Antichità alle neuroscienze, Roma, Sapienza University Press, 2018, p. 155-175</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anima, mente e corpo dall’Antichità alle neuroscienze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que soigner une pathologie chronique veut dire. Intégrer l’expérience vécue du malade au point de vue médical, p. 115-132</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(dir.) J. Coste, Pathos et Chronos. La pensée à l’épreuve de la maladie chronique, Paris, Hermann, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le cerveau, et au-delà, le corps et le monde : Le statut épistémologique du discours de Cabanis sur le rôle de l’organe cerebral » in Céline Cherici, Jean-Claude Dupont,Charles Wolfe (éds.), Physique de l’esprit : empirisme, médecine et cerveau (XVIIe-XIXe siècle), Paris, Hermann, 2018, p. 181-200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physique de l’esprit : empirisme, médecine et cerveau (XVIIe-XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El ’hecho’ maquiaveliano segun Quentin Skinner, p. 75-94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(dir.) N. Bignotto et H. Adverse, Q. Skinner, Katz editores, Argentine, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du savoir comme enjeu pour la justice environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Becerra; M. Lalanne; J. Weisbein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire face aux risques dans les sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Faire face aux risques dans les sociétés contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01453069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does a &amp;quot; conjuncture-embedded &amp;quot; reflection mean? - The legacy of Althusser’s Machiavelli to contemporary political theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machiavelli on liberty and conflict</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Rational surgery” by building on tradition Ambroise Paré’s conception of “medical” knowledge of the human body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human and animal cognition in early philosophy and medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête d’un monde moral commun : le récit au service d’une interrogation éthique partagée en contexte de décision médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> La clinique Usages et valeurs </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of life&amp;quot; in life-maintaining decisions - Philosophy, medicine and human condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologies and Human condition. Ed. I. Dominguez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFMG, pp.173-197, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la crise écologique au &amp;quot;stade du miroir&amp;quot; moral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous vulnérables? Le care, les animaux et l'environnement, dir. Sandra Laugier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Payot, pp.205-232, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RECHERCHE DE L'ENFANT « PARFAIT » LES ENJEUX D'UNE PHILOSOPHIE CRITIQUE DES NORMES DE LA PROCREATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’humanité », enjeu majeur de la relation médecin/patient. Y a-t-il une violence intrinsèque à la situation de soin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Foureur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philosophie du soin - éthique, médecine et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.189-204, 2010, La Nature humaine, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.hanle.2010.01.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BESTIAIRE ET ANIMAL POLITIQUE CHEZ MACHIAVEL UNE INSCRIPTION PARADOXALE ET POLEMIQUE DANS LA PHILOSOPHIE POLITIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages politiques de l’animalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ANNEXION RÉPUBLICAINE DE MACHIAVEL DANS LA PENSÉE ANGLO-SAXONNE : PRINCIPES, FINALITÉS, EFFETS INTERPRÉTATIFS ET TENSIONS INTERNES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machiavelli nel XIX et XX secoli/Machiavel aux XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce n’est pas un crime d’être curieux de l’anatomie&amp;quot; : la légitimation de la connaissance médicale du corps humain dans l’Europe catholique et protestante des XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Hummel et Frédéric Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mesure du savoir, Etudes sur l’appréciation et l’évaluation des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-2-9529524-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEUT-ON DÉSIRER MOURIR ? MÉDECINS ET PATIENTS FACE AU « MAL DE VIVRE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action médicale et Confiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Besançon, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to the Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seeking Real Truths: Multidisciplinary Perspectives on Machiavelli. (Eds). Patricia Vilches and Gerald Seaman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.19-42, 2007, 978-90-04-15877-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavel, penseur de l'action politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machiavel, Lectures de ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idéal de la constitution mixte entre Venise et Florence - un aristotélisme politique à double face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Gaille-Nikodimov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gouvernement mixte, de l’idéal politique au monstre constitutionnel en Europe (XIIIe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université de Saint Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-56, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que dieu puisse nous rendre nos conflits de classe !&amp;quot; - Albert Hirschman face aux conflits des démocraties multiculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflitti. Dir. A. Arienzo et D. Caruso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libreria Dante &amp; Descartes, pp.413-428, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation du cas et du principe en éthique médicale : éléments philosophiques pour une appréciation du conflit entre « principistes » et « casuistes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Lavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une éthique pour la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seli Arslan, 2005, Une éthique pour la vie, 978-2-84276-139-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l’hospitalité Accueil de l'étranger dans l'histoire et les cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'une définition des institutions de la liberté. La médecine, langage du politique chez Machiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et écritures de la république et de la guerre, études sur Machiavel. Dir. J.-L. Fournel, X. Tabet et J.-Cl. Zancarini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NAME, pp.143-164, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hospitalité humaniste est-elle pensable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hospitalités : hier, aujourd'hui, ailleurs. Dir. A. Montandon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.227-240, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participer sans y être invité : Machiavel face au tumulte populaire (versions française et arabe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et participation politique. Dir. A. Benmakhlouf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Fennec, pp.121-137, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du monde à la scène, de la scène au monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Machiavel – De la politique comme un des beaux-arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavel au prisme du &amp;quot;moment machiavélien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enjeu Machiavel. Dir M. Senellart et G. Sfez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.231-239, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité privée au fondement des dialogues politiques italiens au début du 16ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Montandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces domestiques et privés de l'hospitalité, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthique des humains dans la communauté des vivants : d’une question éludée au défi de notre époque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarante ans de bioéthique en France - Journées des 9 et 10 mars 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris Institut national d’histoire de l’art (INHA), France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un clivage essentiel à la démocratie. L'enjeu de l'hospitalité pour les communautés politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tours, France. La société psychanalytique de Tours, pp.25-37, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail dans la société française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp. 7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous sommes devenus des personnes. Nouveaux portraits du Nordeste brésilien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de L'Estoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04033047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies chroniques et situations de handicap. Expériences vécues et formes d’accompagnement tout au long de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lancelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">URL : http://journals.openedition.org/alterjdr/284, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic conditions and disability Lived experiences and forms of support throughout life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarity and autonomy: two conflicting values in English and French health care and bioethics debates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Horn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Medicine and Bioethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37 (6), pp.441-446, 2016, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11017-016-9391-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour à la vie ordinaire - introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi Balibar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Sardinha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammaires de la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique à l'épreuve de la nouveauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Remaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2006, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En soutien à la vie - Éthique du care et médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et environnement Vers une nouvelle approche globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gonzalez-Holguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Del Río Carral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mesure en toutes choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Boudjaaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Covid-19 pandemic : what the HSS say</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dickinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alliance Athena, pp.237, 2021, Athena, 9791093170152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Sense of Health, Disease, and the Environment in Cross-Cultural History: The Arabic-Islamic World, China, Europe and North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bretelle-Establet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrnaz Katouzian-Safadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2019, 9791037000958. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.desmo.2019.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02005965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin Les neurosciences cliniques à la lumière des sciences humaines et sociales (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2019, 9791037000958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavelli on freedom and civil conflict - An historical and medical approach to political thinking Brill, coll. Thinking in extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le citoyen (anthologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion, 2018, 9782081423916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et environnement, PUF, coll. Philosophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathologies environnementales- Identifier, comprendre, agir, Paris, CNRS éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabanis, anthropologie médicale et pensée politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAQUIAVELO Y LA TRADICION FILOSOFICA (ENSAYO FILOSOFICO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NUEVA VISION, 2011, 9506026203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir d’enfant - histoire intime, enjeu politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes clés de philosophie de la médecine Vol. I : Frontière, savoir, clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 978-2-7116-2366-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un bon patient ? Qu'est-ce qu'un bon médecin ?: Réflexions critiques, analyses en contexte et perspectives historiques (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Crignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séli Arslan, 2010, 2842761677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Valeur de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un bon patient ? Qu'est-ce qu'un bon médecin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Crignon de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seli Arslan, pp.302, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00559244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUS AUTRES SANS PATRIE/ NOUS, LES SANS PATRIE Traduction et préface de Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Hirschmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2009, Nous sans patrie, 978-2-251-44369-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maquiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edições 70, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACHIAVEL ET LA TRADITION PHILOSOPHIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve de la nouveauté [N° 6-2005 de : Laboratoire italien]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Remaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Editions, pp.278, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00313020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de Machiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.365, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement mixte, de l'idéal politique au monstre constitutionnel en Europe (13ème-17ème siècles) - Actes de colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Saint-Etienne, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tallandier, 2005, 2847340920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFLIT CIVIL ET LIBERTÉ LA POLITIQUE MACHIAVÉLIENNE ENTRE HISTOIRE ET MÉDECINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Qui appartient le corps humain? Médecine, politique et droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Crignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Prince de Machiavel (traduction, présentation et notes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : quel avenir pour les recherches en sciences humaines et sociales sur les enjeux de santé environnement travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duvoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lemarchandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques, crises et sciences humaines et sociales : vers des observatoires inclusifs santé-environnement-travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des sciences humaines et sociales (InSHS), Oct 2022, Paris Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Goldstein, La nature humaine à la lumière de la psychopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gilart de Keranflec'h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche. [Rapport de recherche] HS3P-CriSE Crises sanitaires et environnementales. 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noiville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS INSERM. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ordinary life with chronic condition as a goal for medicine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Public Health Conference EUPHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient education in the context of Parkinson disease cared for with deep brain stimulation (DBS): teaching models, goals and actual implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lancelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Public Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie, politique, médecine – Conflits moraux et dynamique démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophy. Université Paris 1 - Panthéon Sorbonne, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05250810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la violence. Dir. M. Marzano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1140-1149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre/art de la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la violence, dir. M. Marzano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.573-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l'hospitalité. Dir. A. Montandon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.76-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l'hospitalité. Dir. A. Montandon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1434-1454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l'hospitalité. Dir. A. Montandon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1620-1630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIBERTE ET CONFLIT CIVIL UNE INTERPRETATION DE LA POLITIQUE MACHIAVELIENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université Paris Nanterre, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05250424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Camus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Thi Tran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qxg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355732v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kieslich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Fiske" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Galasso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susi Geiger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/medhum-2022-012536" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Zimmermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Wagenaar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Prainsack" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Meyers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmqr.2022.100158" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911821v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gonzalez-Holguera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rio Carral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Steinberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Marti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.1075712" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lancelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04809148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille-Nikodimov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0823" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494515v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254485v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Horn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Buchanan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-00798-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bansard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouleuc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dolbeault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/SPUB.212.0177" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04065127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0165" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.212.0177" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085823v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Araneda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dubost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guillermain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kaakai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-020-00502-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020228" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.834.0041" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/BF.2019.12023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058149ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Teillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971992v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019141" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11019-019-09896-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080416v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.3216" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173311001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22977953-07401003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.1991" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11017-016-9391-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453054v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308978v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11019-016-9689-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366854v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347854v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouvier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chneiweiss" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jordan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lagrue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l M&#233;nard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201531s1006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153101001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308986v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308997v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub.018.0093" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143002021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974696v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.010.0149" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309118v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Buchenau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crignon de Oliveira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Rey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine-Mahut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barg&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Casanova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309146v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355739v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Viot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11019-012-9429-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7BVSJWH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355029v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355173v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.125.0131" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308752v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370288v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309108v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308744v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309123v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309122v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309139v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309142v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1765-4629(07)79749-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308779v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309116v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308792v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309143v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.196" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309029v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308775v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355734v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355258v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.680.0115" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355247v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.013.0165" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-8RLB9WNK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355226v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.002.0297" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355235v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04860409v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962607v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/ACVB4195" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503270v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962621v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1479" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444874v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444872v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bretelle-Establet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Katouzian-Safadi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080428v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080431v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150641v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moutaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268311v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150639v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268315v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268330v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268324v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268334v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862634v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268319v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675314v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453069v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675316v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309149v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370322v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370172v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309121v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355735v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foureur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.hanle.2010.01.0189" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308805v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309140v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782952952408" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308747v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370199v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309041v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370264v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309035v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/product.php?id_produit=566" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268702v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309084v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370506v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370255v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370237v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370220v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308734v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308740v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250828v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370305v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837591v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033047v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de L'Estoile" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911849v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Del R&#237;o Carral" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911834v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494528v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Courty" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963171v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dickinson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Parsons" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Orsini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444868v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005965v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.desmo.2019.01" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355221v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355210v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862603v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862607v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862611v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355181v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355191v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309150v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355185v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355206v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crignon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559244v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355187v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268798v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Hirschmann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355197v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309051v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313020v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355217v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354991v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355193v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309141v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355200v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355214v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911844v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735412v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354997v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355012v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laugier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355007v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Sardinha" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355024v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355019v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.170" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915426v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brice" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lemarchandel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rasmussen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494524v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gilart de Keranflec'h" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089203v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Noiville" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419564v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735423v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05250810v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370188v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370181v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370542v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370535v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370550v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05250424v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Camus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Thi Tran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qxg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355732v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kieslich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Fiske" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Galasso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susi Geiger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/medhum-2022-012536" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Zimmermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Wagenaar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Prainsack" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Meyers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmqr.2022.100158" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911821v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gonzalez-Holguera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rio Carral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Steinberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Marti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.1075712" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lancelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04809148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille-Nikodimov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0823" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494515v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254485v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Horn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Buchanan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-00798-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bansard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouleuc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dolbeault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/SPUB.212.0177" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04065127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0165" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.212.0177" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085823v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Araneda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dubost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guillermain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kaakai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-020-00502-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020228" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.834.0041" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/BF.2019.12023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971992v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019141" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11019-019-09896-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268300v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058149ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970147v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Teillaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080416v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.3216" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173311001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22977953-07401003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.1991" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453054v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11017-016-9391-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453041v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308978v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11019-016-9689-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366854v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355740v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153101001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouvier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chneiweiss" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jordan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lagrue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l M&#233;nard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201531s1006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308986v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308997v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309024v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub.018.0093" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143002021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Buchenau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crignon de Oliveira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Rey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine-Mahut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869448v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barg&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Casanova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.010.0149" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309146v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355739v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Viot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11019-012-9429-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7BVSJWH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268606v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.125.0131" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355029v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309108v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370288v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308752v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308744v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309123v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309122v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309139v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309142v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1765-4629(07)79749-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308779v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309116v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308792v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309143v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.196" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309029v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308775v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.680.0115" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355734v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355247v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.013.0165" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-8RLB9WNK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355226v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.002.0297" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355235v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04860409v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962607v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/ACVB4195" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503270v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962621v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1479" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444874v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444872v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bretelle-Establet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Katouzian-Safadi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080428v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080431v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150641v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moutaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150639v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268311v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268315v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268330v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268324v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268334v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862634v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268319v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453069v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675314v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675316v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309149v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370322v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370172v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309121v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355735v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foureur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.hanle.2010.01.0189" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308805v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309140v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782952952408" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308747v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370199v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309041v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309035v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/product.php?id_produit=566" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370264v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268702v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309084v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370506v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370255v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370237v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308734v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370220v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308740v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250828v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370305v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837591v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033047v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de L'Estoile" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735412v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911844v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354997v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355012v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laugier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355007v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Sardinha" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355024v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355019v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.170" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911834v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911849v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senn" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Del R&#237;o Carral" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494528v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Courty" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963171v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dickinson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Parsons" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Orsini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444868v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005965v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.desmo.2019.01" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355221v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862603v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355210v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862607v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862611v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355181v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355191v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309150v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355185v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355206v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crignon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355187v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559244v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268798v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Hirschmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355197v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309051v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313020v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355217v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354991v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355193v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309141v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355200v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355214v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915426v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brice" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lemarchandel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rasmussen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494524v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gilart de Keranflec'h" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089203v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Noiville" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419564v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735423v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05250810v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370188v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370181v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370542v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370535v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370550v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05250424v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>