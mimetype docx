--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Gaille </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche au CNRS, membre de La République des savoirs (CNRS-ENS PSL - Collège de France) et professeure attachée au département de philosophie de l'école normale supérieurehttps://republique-des-savoirs.frhttps://philosophie.ens.fr/_Marie-Gaille_.html</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancienne élève de l’École normale supérieure, agrégée et docteur en philosophie (1995, 2001), titulaire d’un Master en sciences politiques (1996), je suis entrée comme chercheuse au CNRS en 2005 à la suite d’un post-doctorat dans l’UMR Institut d’Histoire de la Pensée Classique. D’abord affectée au CERSES, puis de 2013 à 2025 à SPHERE, j’ai déployé mon activité de recherche en complémentarité avec la supervision d’étudiants, du master au post-doctorant (habilitation en 2011) et avec des missions d’intérêt collectif au sein de CNRS Sciences humaines & sociales – où j’ai été successivement directrice adjointe scientifique, de 2014 à 2021 puis directrice, de 2021 à 2025).Aujourd’hui directrice de recherche en philosophie, j’ai été membre ou piloté plusieurs projets de recherche (ANR, GIS IReSP), participé à divers réseaux de recherche nationaux ou internationaux (éthique de la médecine génomique, fin de vie), effectué plusieurs séjours de recherche en Grande-Bretagne (Université d’Oxford, Université de Cambridge). J’ai un intérêt soutenu pour la traduction (de l’italien, de l’anglais) et l’activité éditoriale, ayant participé à la création de plusieurs revues et été membres de comités de rédaction, aujourd’hui de Soin, sens et santé ; et je co-dirige la collection « Les sciences dans la cité » aux PUF avec Mathias Girel, également membre de la République des savoirs. Je suis professeure attachée au département de philosophie de l'école normale supérieure.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic illness and its uncertain recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Thi Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (3), pp.5-21. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14qxg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarity during the COVID-19 pandemic: evidence from a nine-country interview study in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kieslich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Fiske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susi Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (4), pp.511-520. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/medhum-2022-012536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democratic research: Setting up a research commons for a qualitative, comparative, longitudinal interview study during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Wagenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kieslich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Prainsack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSM - Qualitative Research in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.100158. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssmqr.2022.100158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Translating planetary health principles into sustainable primary care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gonzalez-Holguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Rio Carral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Steinberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2022.1075712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies chroniques et situations de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lancelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la pandémie de COVID-19 : une mobilisation extraordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 33 (6), pp.823-827. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.216.0823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une médecine fondée sur l'idée de santé planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre vie en temps de pandémie : quelle valeur, quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (3), pp.211-212. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2021022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ethics of genomic medicine: redefining values and norms in the UK and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Buchanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (5), pp.780 - 788. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-020-00798-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les Soins de Support : une contribution philosophique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bouleuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dolbeault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de vie, enjeu de santé publique : dimensions éthiques d’une question politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (2), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/SPUB.212.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les Soins de Support : une contribution philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bouleuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dolbeault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.85-92. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pson-2021-0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de vie, enjeu de santé publique : dimensions éthiques d’une question politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. 33 (2), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.212.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical and social implications of approaching death prediction in humans - when the biology of ageing meets existential issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Araneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Guillermain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kaakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.e64. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12910-020-00502-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03085823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences éthiques et sociales de biomarqueurs prédictifs de la mort chez l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Araneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Guillermain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kaakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (12), pp.1199-1206. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources de la pensée du care . Pour un soin plus humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Tom 83 (4), pp.41. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.834.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03080394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alerte en santé publique : difficultés anciennes, défis récents et ressources inédites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, pp. 43-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What it means and implies to care for a person with a chronic condition: Integrating the patient’s experience into the medical viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioethica Forum </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (03/04), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24894/BF.2019.12023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie de terrain, du pourquoi au comment ? L'exemple de la philosophie de la médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique, politique, religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03080409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un nouveau « Code de Nuremberg » : de quelques enjeux contemporains du consentement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (8-9), pp.603-604. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2019141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Patient’s lived experience”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine, Health Care and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp. 339-342. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11019-019-09896-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques des tests anténataux à l’époque contemporaine : L’apport d’une approche conséquentialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian journal of bioethics / Revue canadienne de bioéthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp. 29-36. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1058149ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Frédéric Worms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Teillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2), pp.157-162. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2019012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge comme critère d’accès à l’assistance médicale à la procréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50-1, pp.77-96. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.3216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03080416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabanis’ physiological researches - Meaning and scope in relationship with the political dimension of human life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesnerus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage du scepticisme à l’égard des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (11), pp.919 - 920. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20173311001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté individuelle négative, et après ? - philosopher sur le droit de la famille Du minimalisme moral - essais pour Ruwen Ogien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp. 183-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabanis and the Philosophy of Human Passions : The Medicalization of Morals and the Politicization of Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesnerus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 74, pp. 71-90. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22977953-07401003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des terres morales inconnues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.1991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat français : une toile d'arguments moraux pour un acte controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp. 289-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01453054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of 'accompagnement' in the end-of-life debate in France: from solidarity to autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Horn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Medicine and Bioethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37(6), pp. 473-487. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11017-016-9391-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01453061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longévité : un désir à l'épreuve de la vieillesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151 (38), pp. 151-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01453041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On prenatal diagnosis and the decision to continue or terminate a pregnancy in France: a clinical ethics study of unknown moral territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine, Health Care and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19(3), pp. 381-391. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11019-016-9689-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impudique pudeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de la médecine : un outil pour penser le temps présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.7-8. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20153101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les années 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Chneiweiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lagrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.91-111. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/201531s1006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir de liberté, citoyenneté et démocratie - Retour sur la question de l’actualité politique de Machiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astérion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, santé, vie et mort dans la décision médicale : un &amp;quot;chantier&amp;quot; pour la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pourquoi Balibar ?, 19, pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RETOUR À LA VIE ORDINAIRE : UN ENJEU ÉPISTÉMOLOGIQUE POUR LA PHILOSOPHIE MORALE. CE QUE NOUS APPREND L’ENQUÊTE ÉTHIQUE EN CONTEXTE MÉDICAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La philosophie de la médecine après G. Canguilhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp. 155-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour à la vie ordinaire : un enjeu épistémologique pour la philosophie morale. Ce que nous apprend l’enquête éthique en contexte médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° 18 (1), pp.93-107. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpub.018.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine de la procréation et désir d’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (2), pp.206-209. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20143002021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La refonte de l’homme : découvertes médicales et philosophie de la nature humaine (Pays germaniques, France, Grande-Bretagne XVIIe-XVIIIe siècles) - Chronique du projet ANR Jeunes Chercheurs « Philomed » (2009-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Buchenau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Crignon de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Antoine-Mahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (4), pp. 437-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boëtsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Guihard-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hors-série, pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les (in)capacités civiles. une enquête sur la médicalisation de la protection juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de la Sorbonne / Sorbonne Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.149-161. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.010.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04974696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que veut dire ’prendre soin de l’environnement&amp;quot; ? Une analyse philosophique du lien entre écologie et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique, politique, religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vertu thérapeutique du récit de vie : illusion humaniste ou réalité d’un soin bien compris ? Enjeux d'une « éthique du dialogue » en médecine contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective soignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des norme&amp;quot;’ en contexte médical : un enjeu épistémologique, moral et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tunisienne des Etudes Philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal diagnosis as a tool and support for eugenics: myth or reality in contemporary French society?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Viot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine, Health Care and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (1), pp.83-91. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11019-012-9429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉCIDERA BIEN QUI DÉCIDERA LE DERNIER ! VULNÉRABILITÉ EFFECTIVE ET BONNE DÉCISION EN CONTEXTE HOSPITALIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Raison publique, 14, pp.139-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idée de « bioéthique globale » : un combat à reprendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 125 (2), pp.131-136. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/caph.125.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉCIDERA BIEN QUI DÉCIDERA LE DERNIER ! VULNÉRABILITÉ EFFECTIVE ET « BONNE DÉCISION » EN CONTEXTE HOSPITALIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« PERFECTION » ET « NORMALITE » LES ENJEUX D'UNE PHILOSOPHIE DES NORMES DE LA PROCREATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67, pp. 66-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique de la psychiatrie peut-elle se passer de l'idée d'une 'politique du soin'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatries : revue de recherche et d'échanges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 153, p. 9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir de la précarité par le soin ? Dévoiler l’invisible ou voir le visible : une alternative philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EXPÉRIENCE DU DÉNI DE RECONNAISSANCE DANS LA RELATION MÉDECIN/PATIENT La signification politique et morale de la relation de soin au prisme de la théorie de la reconnaissance selon A. Honneth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.89-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INQUIETUDE ANIMALE ET INQUIETUDE HUMAINE - ENJEUX ONTOLOGIQUES ET ETHIQUES DE LA DIFFERENCE ENTRE LES VIVANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enfant projeté à l'enfant né: la famille, un lieu de représentations normatives dans l'accompagnement médical de la procréation (consultable en ligne : https://revuecorpus.com/pdf/CORPUS%20N°54.pdf)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus : revue de la philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.93-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA FEMME EST-ELLE UNE MÈRE PAR NATURE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicologia em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’homme ? La réponse de l’anatomiste ou la médecine comme anthropologie chez André du Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp. 61-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par les principes, approche par les cas : les limites philosophiques d'une opposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.195-199. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1765-4629(07)79749-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on être riche et bon citoyen ? L’Aristote humaniste au secours de l’esprit du capitalisme florentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astérion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le philosophe et le marchand, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la relégation du corps par les techniques médicales à la relégation du corps par la maladie :un corps en quête de reconnaissance et d’« ajustement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre Georges Canguilhem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp. 151-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de la recherche biomédicale et pratiques thérapeutiques : à qui appartient le corps humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (2), pp. 214-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un humaniste peut-il inventer ? L’idée d’un progrès de l’art politique chez Louis Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.55-77. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ideale del governo misto tra Venezia e Firenze. Un aristotelismo politico a doppia faccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofia politica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (1), pp. 63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on évaluer la vie humaine ? Les deux voies de la « biopolitique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religione al servizio della libertà? Machiavelli, pensatore politico ai margini della secolarizzazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni materialisti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (4), pp.41-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religion au service de la liberté ? Machiavel, penseur politique en marge de la sécularisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni materialisti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3-4, pp. 41-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réduire l'altérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 680-681 (1), pp.115-127. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.680.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavel, médecin de la cité ? Le diagnostic comme écriture du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 97, pp.40-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre conflictuel du politique : une formule ambiguë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (3), pp.165. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.013.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de vie au service de la pensée politique : le paria et l'apatride selon H. Arendt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Volume 1 (2), pp.297-309. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lautr.002.0297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La configuration « established-outsiders » de Norbert Elias: Critique et approfondissement du communautarisme contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15, pp.127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la ’valeur de la vie’ comme objet de discussion dans l’espace public au temps de la Covid-19, in : (dir.) Paul-Loup Weil-Dubuc, Clémence Thébaut, Fabrice Gzil, La valeur de la santé - questionnements à la croisée de l’éthique et de l’économie, 2024, p. 35-47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valeur de la santé - questionnements à la croisée de l’éthique et de l’économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERES, 2024, Recherches en éthique appliquée, 978-2-7492-8104-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenter d’agréger différents travaux de recherche en SHS pour faire valoir leur &amp;quot;capital&amp;quot; scientifique en matière d’explication de phénomènes sociaux en cours – Histoire et enjeux d’un rapport sur la pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face au choc Covid-19. Perspectives pour les sciences et la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-282, 2023, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52983/ACVB4195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAÚDE E MEIO AMBIENTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minas e horizontes do pensamento - Escritos em homenagem a Ivan Domingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la pandémie de Covid-19 : La mobilisation des MSH au sein du dispositif HS3P-CriSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Athena, pp.197-203, 2021, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.allianceathena.1479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Discourses on Livy : a ‘comment’ on the effectual truth of civil conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machiavelli’s Discourses on Livy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-97, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ART a 'National Issue'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Access to Assisted Reproductive Technologies - The Case of France and Belgium ed. Jennifer Merchant, Berhahn Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment in Relation to Health, Wellbeing and Human Flourishing : the Contribution of Twenthieth-Century Continental Philosophy of Life and of the Subject</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Sense of Health, Disease, and the Environment in Cross-Cultural History : The Arabic Islamic World, China, Europe, and North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1 - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bretelle-Establet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrnaz Katouzian-Safadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Sense of Health, Disease, and the Environment in Cross-Cultural History: The Arabic-Islamic World, China, Europe, and North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels milieux pour les longues vies ? Enjeux conceptuels et éthiques d’une question politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieu, mi-lieu, milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03080428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Access to Reproductive Technologies a ’national issue’ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Access to Assisted Reproductive Technologies : The Case of France and Belgium, Borders and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03080431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Desmoulin-Canselier; Marie Gaille; Baptiste Moutaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin. Les neurosciences cliniques à la lumière des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.341-350, 2019, 9791037000958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02150641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Desmoulin-Canselier; Marie Gaille; Baptiste Moutaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin. Les neurosciences cliniques à la lumière des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.11-29, 2019, 9791037000958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02150639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec la pathologie, soigner sans guérir – l’apport de K. Goldstein, p. 217-236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La stimulation cérébrale profonde, de l’innovation au soin. Les neurosciences cliniques à la lumière des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’indispensables services rendus : l’alliance épistémologiques de la philosophie et de la médecine selon Cabanis, p. 295-319</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(co-dir) Cl. Crignon et D. Lefebvre, Philosophie et médecine - Une histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’horizon d’une convention internationale sur le handicap : créer les conditions d’une égalité réelle ?, p. 237-241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(dir.) B. Eyraud, J. Minoc et C. Canon, Choisir et agit pour autrui ? Controverse autour de la convention de l’ONU relative aux droits des personnes handicapées, Doin, John Libbey Eurotext 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des preuves incertaines, un savoir sans effet ? Développer une démarche de connaissance des pathologies environnementales, p. 11-44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologies environnementales –Identifier, comprendre, agir, (dir.) Marie Gaille, Paris, CNRS éditions, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brain and beyond : Body and world. On the epistemological status of the writings of Cabanis on the role of the “organe cerebral” in N. Allocca (ed.), Anima, mente e corpo dall’Antichità alle neuroscienze, Roma, Sapienza University Press, 2018, p. 155-175</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anima, mente e corpo dall’Antichità alle neuroscienze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que soigner une pathologie chronique veut dire. Intégrer l’expérience vécue du malade au point de vue médical, p. 115-132</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(dir.) J. Coste, Pathos et Chronos. La pensée à l’épreuve de la maladie chronique, Paris, Hermann, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le cerveau, et au-delà, le corps et le monde : Le statut épistémologique du discours de Cabanis sur le rôle de l’organe cerebral » in Céline Cherici, Jean-Claude Dupont,Charles Wolfe (éds.), Physique de l’esprit : empirisme, médecine et cerveau (XVIIe-XIXe siècle), Paris, Hermann, 2018, p. 181-200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physique de l’esprit : empirisme, médecine et cerveau (XVIIe-XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El ’hecho’ maquiaveliano segun Quentin Skinner, p. 75-94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(dir.) N. Bignotto et H. Adverse, Q. Skinner, Katz editores, Argentine, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du savoir comme enjeu pour la justice environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Becerra; M. Lalanne; J. Weisbein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire face aux risques dans les sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Faire face aux risques dans les sociétés contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01453069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does a &amp;quot; conjuncture-embedded &amp;quot; reflection mean? - The legacy of Althusser’s Machiavelli to contemporary political theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machiavelli on liberty and conflict</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Rational surgery” by building on tradition Ambroise Paré’s conception of “medical” knowledge of the human body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human and animal cognition in early philosophy and medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête d’un monde moral commun : le récit au service d’une interrogation éthique partagée en contexte de décision médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> La clinique Usages et valeurs </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of life&amp;quot; in life-maintaining decisions - Philosophy, medicine and human condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologies and Human condition. Ed. I. Dominguez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFMG, pp.173-197, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la crise écologique au &amp;quot;stade du miroir&amp;quot; moral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous vulnérables? Le care, les animaux et l'environnement, dir. Sandra Laugier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Payot, pp.205-232, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RECHERCHE DE L'ENFANT « PARFAIT » LES ENJEUX D'UNE PHILOSOPHIE CRITIQUE DES NORMES DE LA PROCREATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’humanité », enjeu majeur de la relation médecin/patient. Y a-t-il une violence intrinsèque à la situation de soin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Foureur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philosophie du soin - éthique, médecine et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.189-204, 2010, La Nature humaine, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.hanle.2010.01.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BESTIAIRE ET ANIMAL POLITIQUE CHEZ MACHIAVEL UNE INSCRIPTION PARADOXALE ET POLEMIQUE DANS LA PHILOSOPHIE POLITIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages politiques de l’animalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ANNEXION RÉPUBLICAINE DE MACHIAVEL DANS LA PENSÉE ANGLO-SAXONNE : PRINCIPES, FINALITÉS, EFFETS INTERPRÉTATIFS ET TENSIONS INTERNES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machiavelli nel XIX et XX secoli/Machiavel aux XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce n’est pas un crime d’être curieux de l’anatomie&amp;quot; : la légitimation de la connaissance médicale du corps humain dans l’Europe catholique et protestante des XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Hummel et Frédéric Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mesure du savoir, Etudes sur l’appréciation et l’évaluation des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-2-9529524-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEUT-ON DÉSIRER MOURIR ? MÉDECINS ET PATIENTS FACE AU « MAL DE VIVRE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action médicale et Confiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Besançon, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to the Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seeking Real Truths: Multidisciplinary Perspectives on Machiavelli. (Eds). Patricia Vilches and Gerald Seaman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.19-42, 2007, 978-90-04-15877-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavel, penseur de l'action politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machiavel, Lectures de ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idéal de la constitution mixte entre Venise et Florence - un aristotélisme politique à double face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Gaille-Nikodimov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gouvernement mixte, de l’idéal politique au monstre constitutionnel en Europe (XIIIe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université de Saint Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-56, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que dieu puisse nous rendre nos conflits de classe !&amp;quot; - Albert Hirschman face aux conflits des démocraties multiculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflitti. Dir. A. Arienzo et D. Caruso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libreria Dante &amp; Descartes, pp.413-428, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation du cas et du principe en éthique médicale : éléments philosophiques pour une appréciation du conflit entre « principistes » et « casuistes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Lavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une éthique pour la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seli Arslan, 2005, Une éthique pour la vie, 978-2-84276-139-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l’hospitalité Accueil de l'étranger dans l'histoire et les cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'une définition des institutions de la liberté. La médecine, langage du politique chez Machiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et écritures de la république et de la guerre, études sur Machiavel. Dir. J.-L. Fournel, X. Tabet et J.-Cl. Zancarini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NAME, pp.143-164, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hospitalité humaniste est-elle pensable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hospitalités : hier, aujourd'hui, ailleurs. Dir. A. Montandon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.227-240, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participer sans y être invité : Machiavel face au tumulte populaire (versions française et arabe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et participation politique. Dir. A. Benmakhlouf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Fennec, pp.121-137, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du monde à la scène, de la scène au monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Machiavel – De la politique comme un des beaux-arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavel au prisme du &amp;quot;moment machiavélien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enjeu Machiavel. Dir M. Senellart et G. Sfez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.231-239, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité privée au fondement des dialogues politiques italiens au début du 16ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Montandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces domestiques et privés de l'hospitalité, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthique des humains dans la communauté des vivants : d’une question éludée au défi de notre époque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarante ans de bioéthique en France - Journées des 9 et 10 mars 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris Institut national d’histoire de l’art (INHA), France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un clivage essentiel à la démocratie. L'enjeu de l'hospitalité pour les communautés politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tours, France. La société psychanalytique de Tours, pp.25-37, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail dans la société française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp. 7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous sommes devenus des personnes. Nouveaux portraits du Nordeste brésilien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de L'Estoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04033047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies chroniques et situations de handicap. Expériences vécues et formes d’accompagnement tout au long de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lancelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">URL : http://journals.openedition.org/alterjdr/284, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic conditions and disability Lived experiences and forms of support throughout life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarity and autonomy: two conflicting values in English and French health care and bioethics debates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Horn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Medicine and Bioethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37 (6), pp.441-446, 2016, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11017-016-9391-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour à la vie ordinaire - introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi Balibar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Sardinha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammaires de la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique à l'épreuve de la nouveauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Remaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2006, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En soutien à la vie - Éthique du care et médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et environnement Vers une nouvelle approche globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gonzalez-Holguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Del Río Carral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mesure en toutes choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Boudjaaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Covid-19 pandemic : what the HSS say</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dickinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alliance Athena, pp.237, 2021, Athena, 9791093170152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Sense of Health, Disease, and the Environment in Cross-Cultural History: The Arabic-Islamic World, China, Europe and North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bretelle-Establet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrnaz Katouzian-Safadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2019, 9791037000958. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.desmo.2019.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02005965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin Les neurosciences cliniques à la lumière des sciences humaines et sociales (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2019, 9791037000958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavelli on freedom and civil conflict - An historical and medical approach to political thinking Brill, coll. Thinking in extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le citoyen (anthologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion, 2018, 9782081423916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et environnement, PUF, coll. Philosophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathologies environnementales- Identifier, comprendre, agir, Paris, CNRS éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabanis, anthropologie médicale et pensée politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAQUIAVELO Y LA TRADICION FILOSOFICA (ENSAYO FILOSOFICO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NUEVA VISION, 2011, 9506026203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir d’enfant - histoire intime, enjeu politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes clés de philosophie de la médecine Vol. I : Frontière, savoir, clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 978-2-7116-2366-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un bon patient ? Qu'est-ce qu'un bon médecin ?: Réflexions critiques, analyses en contexte et perspectives historiques (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Crignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séli Arslan, 2010, 2842761677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Valeur de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un bon patient ? Qu'est-ce qu'un bon médecin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Crignon de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seli Arslan, pp.302, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00559244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUS AUTRES SANS PATRIE/ NOUS, LES SANS PATRIE Traduction et préface de Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Hirschmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2009, Nous sans patrie, 978-2-251-44369-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maquiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edições 70, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACHIAVEL ET LA TRADITION PHILOSOPHIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve de la nouveauté [N° 6-2005 de : Laboratoire italien]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Remaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Editions, pp.278, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00313020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de Machiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.365, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement mixte, de l'idéal politique au monstre constitutionnel en Europe (13ème-17ème siècles) - Actes de colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Saint-Etienne, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tallandier, 2005, 2847340920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFLIT CIVIL ET LIBERTÉ LA POLITIQUE MACHIAVÉLIENNE ENTRE HISTOIRE ET MÉDECINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Qui appartient le corps humain? Médecine, politique et droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Crignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Prince de Machiavel (traduction, présentation et notes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : quel avenir pour les recherches en sciences humaines et sociales sur les enjeux de santé environnement travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duvoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lemarchandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques, crises et sciences humaines et sociales : vers des observatoires inclusifs santé-environnement-travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des sciences humaines et sociales (InSHS), Oct 2022, Paris Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Goldstein, La nature humaine à la lumière de la psychopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gilart de Keranflec'h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche. [Rapport de recherche] HS3P-CriSE Crises sanitaires et environnementales. 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noiville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS INSERM. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ordinary life with chronic condition as a goal for medicine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Public Health Conference EUPHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient education in the context of Parkinson disease cared for with deep brain stimulation (DBS): teaching models, goals and actual implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lancelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Public Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie, politique, médecine – Conflits moraux et dynamique démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophy. Université Paris 1 - Panthéon Sorbonne, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05250810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la violence. Dir. M. Marzano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1140-1149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre/art de la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la violence, dir. M. Marzano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.573-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l'hospitalité. Dir. A. Montandon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.76-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l'hospitalité. Dir. A. Montandon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1434-1454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l'hospitalité. Dir. A. Montandon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1620-1630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIBERTE ET CONFLIT CIVIL UNE INTERPRETATION DE LA POLITIQUE MACHIAVELIENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université Paris Nanterre, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05250424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Gaille </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche au CNRS, membre de La République des savoirs (CNRS-ENS PSL - Collège de France) et professeure attachée au département de philosophie de l'école normale supérieurehttps://republique-des-savoirs.frhttps://philosophie.ens.fr/_Marie-Gaille_.html</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancienne élève de l’École normale supérieure, agrégée et docteur en philosophie (1995, 2001), titulaire d’un Master en sciences politiques (1996), je suis entrée comme chercheuse au CNRS en 2005 à la suite d’un post-doctorat dans l’UMR Institut d’Histoire de la Pensée Classique. D’abord affectée au CERSES, puis de 2013 à 2025 à SPHERE, j’ai déployé mon activité de recherche en complémentarité avec la supervision d’étudiants, du master au post-doctorant (habilitation en 2011) et avec des missions d’intérêt collectif au sein de CNRS Sciences humaines & sociales – où j’ai été successivement directrice adjointe scientifique, de 2014 à 2021 puis directrice, de 2021 à 2025).Aujourd’hui directrice de recherche en philosophie, j’ai été membre ou piloté plusieurs projets de recherche (ANR, GIS IReSP), participé à divers réseaux de recherche nationaux ou internationaux (éthique de la médecine génomique, fin de vie), effectué plusieurs séjours de recherche en Grande-Bretagne (Université d’Oxford, Université de Cambridge). J’ai un intérêt soutenu pour la traduction (de l’italien, de l’anglais) et l’activité éditoriale, ayant participé à la création de plusieurs revues et été membres de comités de rédaction, aujourd’hui de Soin, sens et santé ; et je co-dirige la collection « Les sciences dans la cité » aux PUF avec Mathias Girel, également membre de la République des savoirs. Je suis professeure attachée au département de philosophie de l'école normale supérieure.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic illness and its uncertain recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Thi Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (3), pp.5-21. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14qxg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarity during the COVID-19 pandemic: evidence from a nine-country interview study in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kieslich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Fiske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Galasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susi Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (4), pp.511-520. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/medhum-2022-012536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democratic research: Setting up a research commons for a qualitative, comparative, longitudinal interview study during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Wagenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Kieslich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Prainsack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSM - Qualitative Research in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.100158. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssmqr.2022.100158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Translating planetary health principles into sustainable primary care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gonzalez-Holguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Rio Carral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Steinberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2022.1075712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies chroniques et situations de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lancelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la pandémie de COVID-19 : une mobilisation extraordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 33 (6), pp.823-827. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.216.0823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ethics of genomic medicine: redefining values and norms in the UK and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Buchanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (5), pp.780 - 788. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-020-00798-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre vie en temps de pandémie : quelle valeur, quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (3), pp.211-212. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2021022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les Soins de Support : une contribution philosophique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bouleuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dolbeault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de vie, enjeu de santé publique : dimensions éthiques d’une question politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (2), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/SPUB.212.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les Soins de Support : une contribution philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bouleuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dolbeault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.85-92. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pson-2021-0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de vie, enjeu de santé publique : dimensions éthiques d’une question politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. 33 (2), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.212.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une médecine fondée sur l'idée de santé planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources de la pensée du care . Pour un soin plus humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Tom 83 (4), pp.41. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.834.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03080394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences éthiques et sociales de biomarqueurs prédictifs de la mort chez l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Araneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Guillermain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kaakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (12), pp.1199-1206. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2020228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical and social implications of approaching death prediction in humans - when the biology of ageing meets existential issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Araneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Guillermain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kaakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.e64. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12910-020-00502-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03085823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques des tests anténataux à l’époque contemporaine : L’apport d’une approche conséquentialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian journal of bioethics / Revue canadienne de bioéthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp. 29-36. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1058149ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Frédéric Worms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Teillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2), pp.157-162. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2019012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un nouveau « Code de Nuremberg » : de quelques enjeux contemporains du consentement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (8-9), pp.603-604. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2019141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Patient’s lived experience”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine, Health Care and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp. 339-342. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11019-019-09896-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge comme critère d’accès à l’assistance médicale à la procréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50-1, pp.77-96. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.3216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03080416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What it means and implies to care for a person with a chronic condition: Integrating the patient’s experience into the medical viewpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioethica Forum </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (03/04), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24894/BF.2019.12023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alerte en santé publique : difficultés anciennes, défis récents et ressources inédites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, pp. 43-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie de terrain, du pourquoi au comment ? L'exemple de la philosophie de la médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique, politique, religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03080409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabanis’ physiological researches - Meaning and scope in relationship with the political dimension of human life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesnerus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage du scepticisme à l’égard des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (11), pp.919 - 920. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20173311001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté individuelle négative, et après ? - philosopher sur le droit de la famille Du minimalisme moral - essais pour Ruwen Ogien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp. 183-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabanis and the Philosophy of Human Passions : The Medicalization of Morals and the Politicization of Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesnerus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 74, pp. 71-90. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22977953-07401003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of 'accompagnement' in the end-of-life debate in France: from solidarity to autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Horn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Medicine and Bioethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37(6), pp. 473-487. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11017-016-9391-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01453061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longévité : un désir à l'épreuve de la vieillesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151 (38), pp. 151-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01453041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat français : une toile d'arguments moraux pour un acte controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp. 289-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01453054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On prenatal diagnosis and the decision to continue or terminate a pregnancy in France: a clinical ethics study of unknown moral territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine, Health Care and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19(3), pp. 381-391. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11019-016-9689-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impudique pudeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01366854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des terres morales inconnues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.1991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de la médecine : un outil pour penser le temps présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.7-8. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20153101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les années 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Chneiweiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Lagrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.91-111. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/201531s1006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir de liberté, citoyenneté et démocratie - Retour sur la question de l’actualité politique de Machiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astérion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE RETOUR À LA VIE ORDINAIRE : UN ENJEU ÉPISTÉMOLOGIQUE POUR LA PHILOSOPHIE MORALE. CE QUE NOUS APPREND L’ENQUÊTE ÉTHIQUE EN CONTEXTE MÉDICAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La philosophie de la médecine après G. Canguilhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp. 155-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, santé, vie et mort dans la décision médicale : un &amp;quot;chantier&amp;quot; pour la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pourquoi Balibar ?, 19, pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour à la vie ordinaire : un enjeu épistémologique pour la philosophie morale. Ce que nous apprend l’enquête éthique en contexte médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N° 18 (1), pp.93-107. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpub.018.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine de la procréation et désir d’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (2), pp.206-209. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/20143002021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les (in)capacités civiles. une enquête sur la médicalisation de la protection juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de la Sorbonne / Sorbonne Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.149-161. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.010.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04974696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bargès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boëtsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Guihard-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hors-série, pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La refonte de l’homme : découvertes médicales et philosophie de la nature humaine (Pays germaniques, France, Grande-Bretagne XVIIe-XVIIIe siècles) - Chronique du projet ANR Jeunes Chercheurs « Philomed » (2009-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Buchenau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Crignon de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Antoine-Mahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (4), pp. 437-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que veut dire ’prendre soin de l’environnement&amp;quot; ? Une analyse philosophique du lien entre écologie et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique, politique, religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vertu thérapeutique du récit de vie : illusion humaniste ou réalité d’un soin bien compris ? Enjeux d'une « éthique du dialogue » en médecine contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective soignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des norme&amp;quot;’ en contexte médical : un enjeu épistémologique, moral et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tunisienne des Etudes Philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal diagnosis as a tool and support for eugenics: myth or reality in contemporary French society?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Viot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine, Health Care and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (1), pp.83-91. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11019-012-9429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉCIDERA BIEN QUI DÉCIDERA LE DERNIER ! VULNÉRABILITÉ EFFECTIVE ET « BONNE DÉCISION » EN CONTEXTE HOSPITALIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idée de « bioéthique globale » : un combat à reprendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 125 (2), pp.131-136. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/caph.125.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉCIDERA BIEN QUI DÉCIDERA LE DERNIER ! VULNÉRABILITÉ EFFECTIVE ET BONNE DÉCISION EN CONTEXTE HOSPITALIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Raison publique, 14, pp.139-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique de la psychiatrie peut-elle se passer de l'idée d'une 'politique du soin'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatries : revue de recherche et d'échanges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 153, p. 9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir de la précarité par le soin ? Dévoiler l’invisible ou voir le visible : une alternative philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« PERFECTION » ET « NORMALITE » LES ENJEUX D'UNE PHILOSOPHIE DES NORMES DE LA PROCREATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 67, pp. 66-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EXPÉRIENCE DU DÉNI DE RECONNAISSANCE DANS LA RELATION MÉDECIN/PATIENT La signification politique et morale de la relation de soin au prisme de la théorie de la reconnaissance selon A. Honneth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.89-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INQUIETUDE ANIMALE ET INQUIETUDE HUMAINE - ENJEUX ONTOLOGIQUES ET ETHIQUES DE LA DIFFERENCE ENTRE LES VIVANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enfant projeté à l'enfant né: la famille, un lieu de représentations normatives dans l'accompagnement médical de la procréation (consultable en ligne : https://revuecorpus.com/pdf/CORPUS%20N°54.pdf)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus : revue de la philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.93-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA FEMME EST-ELLE UNE MÈRE PAR NATURE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicologia em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’homme ? La réponse de l’anatomiste ou la médecine comme anthropologie chez André du Laurens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp. 61-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par les principes, approche par les cas : les limites philosophiques d'une opposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.195-199. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1765-4629(07)79749-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on être riche et bon citoyen ? L’Aristote humaniste au secours de l’esprit du capitalisme florentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astérion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le philosophe et le marchand, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la relégation du corps par les techniques médicales à la relégation du corps par la maladie :un corps en quête de reconnaissance et d’« ajustement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre Georges Canguilhem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp. 151-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de la recherche biomédicale et pratiques thérapeutiques : à qui appartient le corps humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (2), pp. 214-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un humaniste peut-il inventer ? L’idée d’un progrès de l’art politique chez Louis Le Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.55-77. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ideale del governo misto tra Venezia e Firenze. Un aristotelismo politico a doppia faccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofia politica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (1), pp. 63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on évaluer la vie humaine ? Les deux voies de la « biopolitique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religione al servizio della libertà? Machiavelli, pensatore politico ai margini della secolarizzazione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni materialisti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (4), pp.41-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religion au service de la liberté ? Machiavel, penseur politique en marge de la sécularisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni materialisti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3-4, pp. 41-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavel, médecin de la cité ? Le diagnostic comme écriture du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 97, pp.40-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réduire l'altérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 680-681 (1), pp.115-127. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.680.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre conflictuel du politique : une formule ambiguë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (3), pp.165. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.013.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La configuration « established-outsiders » de Norbert Elias: Critique et approfondissement du communautarisme contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15, pp.127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de vie au service de la pensée politique : le paria et l'apatride selon H. Arendt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Volume 1 (2), pp.297-309. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lautr.002.0297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthique des humains dans la communauté des vivants : d’une question éludée au défi de notre époque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarante ans de bioéthique en France - Journées des 9 et 10 mars 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris Institut national d’histoire de l’art (INHA), France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un clivage essentiel à la démocratie. L'enjeu de l'hospitalité pour les communautés politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tours, France. La société psychanalytique de Tours, pp.25-37, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail dans la société française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp. 7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous sommes devenus des personnes. Nouveaux portraits du Nordeste brésilien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de L'Estoile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04033047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la ’valeur de la vie’ comme objet de discussion dans l’espace public au temps de la Covid-19, in : (dir.) Paul-Loup Weil-Dubuc, Clémence Thébaut, Fabrice Gzil, La valeur de la santé - questionnements à la croisée de l’éthique et de l’économie, 2024, p. 35-47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valeur de la santé - questionnements à la croisée de l’éthique et de l’économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERES, 2024, Recherches en éthique appliquée, 978-2-7492-8104-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenter d’agréger différents travaux de recherche en SHS pour faire valoir leur &amp;quot;capital&amp;quot; scientifique en matière d’explication de phénomènes sociaux en cours – Histoire et enjeux d’un rapport sur la pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face au choc Covid-19. Perspectives pour les sciences et la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.263-282, 2023, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52983/ACVB4195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAÚDE E MEIO AMBIENTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minas e horizontes do pensamento - Escritos em homenagem a Ivan Domingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la pandémie de Covid-19 : La mobilisation des MSH au sein du dispositif HS3P-CriSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Athena, pp.197-203, 2021, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.allianceathena.1479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Discourses on Livy : a ‘comment’ on the effectual truth of civil conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machiavelli’s Discourses on Livy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-97, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels milieux pour les longues vies ? Enjeux conceptuels et éthiques d’une question politique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieu, mi-lieu, milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03080428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1 - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bretelle-Establet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrnaz Katouzian-Safadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Sense of Health, Disease, and the Environment in Cross-Cultural History: The Arabic-Islamic World, China, Europe, and North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Access to Reproductive Technologies a ’national issue’ ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Access to Assisted Reproductive Technologies : The Case of France and Belgium, Borders and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03080431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment in Relation to Health, Wellbeing and Human Flourishing : the Contribution of Twenthieth-Century Continental Philosophy of Life and of the Subject</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Sense of Health, Disease, and the Environment in Cross-Cultural History : The Arabic Islamic World, China, Europe, and North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ART a 'National Issue'?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Access to Assisted Reproductive Technologies - The Case of France and Belgium ed. Jennifer Merchant, Berhahn Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Desmoulin-Canselier; Marie Gaille; Baptiste Moutaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin. Les neurosciences cliniques à la lumière des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.341-350, 2019, 9791037000958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02150641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec la pathologie, soigner sans guérir – l’apport de K. Goldstein, p. 217-236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La stimulation cérébrale profonde, de l’innovation au soin. Les neurosciences cliniques à la lumière des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Desmoulin-Canselier; Marie Gaille; Baptiste Moutaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin. Les neurosciences cliniques à la lumière des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.11-29, 2019, 9791037000958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02150639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’indispensables services rendus : l’alliance épistémologiques de la philosophie et de la médecine selon Cabanis, p. 295-319</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(co-dir) Cl. Crignon et D. Lefebvre, Philosophie et médecine - Une histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que soigner une pathologie chronique veut dire. Intégrer l’expérience vécue du malade au point de vue médical, p. 115-132</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(dir.) J. Coste, Pathos et Chronos. La pensée à l’épreuve de la maladie chronique, Paris, Hermann, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des preuves incertaines, un savoir sans effet ? Développer une démarche de connaissance des pathologies environnementales, p. 11-44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologies environnementales –Identifier, comprendre, agir, (dir.) Marie Gaille, Paris, CNRS éditions, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The brain and beyond : Body and world. On the epistemological status of the writings of Cabanis on the role of the “organe cerebral” in N. Allocca (ed.), Anima, mente e corpo dall’Antichità alle neuroscienze, Roma, Sapienza University Press, 2018, p. 155-175</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anima, mente e corpo dall’Antichità alle neuroscienze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le cerveau, et au-delà, le corps et le monde : Le statut épistémologique du discours de Cabanis sur le rôle de l’organe cerebral » in Céline Cherici, Jean-Claude Dupont,Charles Wolfe (éds.), Physique de l’esprit : empirisme, médecine et cerveau (XVIIe-XIXe siècle), Paris, Hermann, 2018, p. 181-200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physique de l’esprit : empirisme, médecine et cerveau (XVIIe-XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El ’hecho’ maquiaveliano segun Quentin Skinner, p. 75-94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(dir.) N. Bignotto et H. Adverse, Q. Skinner, Katz editores, Argentine, 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’horizon d’une convention internationale sur le handicap : créer les conditions d’une égalité réelle ?, p. 237-241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(dir.) B. Eyraud, J. Minoc et C. Canon, Choisir et agit pour autrui ? Controverse autour de la convention de l’ONU relative aux droits des personnes handicapées, Doin, John Libbey Eurotext 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du savoir comme enjeu pour la justice environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Becerra; M. Lalanne; J. Weisbein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire face aux risques dans les sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Faire face aux risques dans les sociétés contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01453069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does a &amp;quot; conjuncture-embedded &amp;quot; reflection mean? - The legacy of Althusser’s Machiavelli to contemporary political theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machiavelli on liberty and conflict</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Rational surgery” by building on tradition Ambroise Paré’s conception of “medical” knowledge of the human body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human and animal cognition in early philosophy and medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête d’un monde moral commun : le récit au service d’une interrogation éthique partagée en contexte de décision médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> La clinique Usages et valeurs </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of life&amp;quot; in life-maintaining decisions - Philosophy, medicine and human condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologies and Human condition. Ed. I. Dominguez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFMG, pp.173-197, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la crise écologique au &amp;quot;stade du miroir&amp;quot; moral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous vulnérables? Le care, les animaux et l'environnement, dir. Sandra Laugier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Payot, pp.205-232, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA RECHERCHE DE L'ENFANT « PARFAIT » LES ENJEUX D'UNE PHILOSOPHIE CRITIQUE DES NORMES DE LA PROCREATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’humanité », enjeu majeur de la relation médecin/patient. Y a-t-il une violence intrinsèque à la situation de soin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Foureur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philosophie du soin - éthique, médecine et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.189-204, 2010, La Nature humaine, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.hanle.2010.01.0189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BESTIAIRE ET ANIMAL POLITIQUE CHEZ MACHIAVEL UNE INSCRIPTION PARADOXALE ET POLEMIQUE DANS LA PHILOSOPHIE POLITIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages politiques de l’animalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce n’est pas un crime d’être curieux de l’anatomie&amp;quot; : la légitimation de la connaissance médicale du corps humain dans l’Europe catholique et protestante des XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Hummel et Frédéric Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mesure du savoir, Etudes sur l’appréciation et l’évaluation des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-2-9529524-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEUT-ON DÉSIRER MOURIR ? MÉDECINS ET PATIENTS FACE AU « MAL DE VIVRE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action médicale et Confiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Besançon, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to the Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seeking Real Truths: Multidisciplinary Perspectives on Machiavelli. (Eds). Patricia Vilches and Gerald Seaman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.19-42, 2007, 978-90-04-15877-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ANNEXION RÉPUBLICAINE DE MACHIAVEL DANS LA PENSÉE ANGLO-SAXONNE : PRINCIPES, FINALITÉS, EFFETS INTERPRÉTATIFS ET TENSIONS INTERNES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machiavelli nel XIX et XX secoli/Machiavel aux XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavel, penseur de l'action politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machiavel, Lectures de ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que dieu puisse nous rendre nos conflits de classe !&amp;quot; - Albert Hirschman face aux conflits des démocraties multiculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflitti. Dir. A. Arienzo et D. Caruso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libreria Dante &amp; Descartes, pp.413-428, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idéal de la constitution mixte entre Venise et Florence - un aristotélisme politique à double face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Gaille-Nikodimov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gouvernement mixte, de l’idéal politique au monstre constitutionnel en Europe (XIIIe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l'Université de Saint Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-56, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation du cas et du principe en éthique médicale : éléments philosophiques pour une appréciation du conflit entre « principistes » et « casuistes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Lavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une éthique pour la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seli Arslan, 2005, Une éthique pour la vie, 978-2-84276-139-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'une définition des institutions de la liberté. La médecine, langage du politique chez Machiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et écritures de la république et de la guerre, études sur Machiavel. Dir. J.-L. Fournel, X. Tabet et J.-Cl. Zancarini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NAME, pp.143-164, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l’hospitalité Accueil de l'étranger dans l'histoire et les cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hospitalité humaniste est-elle pensable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hospitalités : hier, aujourd'hui, ailleurs. Dir. A. Montandon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.227-240, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participer sans y être invité : Machiavel face au tumulte populaire (versions française et arabe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et participation politique. Dir. A. Benmakhlouf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Fennec, pp.121-137, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavel au prisme du &amp;quot;moment machiavélien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enjeu Machiavel. Dir M. Senellart et G. Sfez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.231-239, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du monde à la scène, de la scène au monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Machiavel – De la politique comme un des beaux-arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hospitalité privée au fondement des dialogues politiques italiens au début du 16ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Montandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces domestiques et privés de l'hospitalité, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et environnement Vers une nouvelle approche globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gonzalez-Holguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Del Río Carral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En soutien à la vie - Éthique du care et médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mesure en toutes choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Boudjaaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Covid-19 pandemic : what the HSS say</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dickinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alliance Athena, pp.237, 2021, Athena, 9791093170152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Sense of Health, Disease, and the Environment in Cross-Cultural History: The Arabic-Islamic World, China, Europe and North America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bretelle-Establet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrnaz Katouzian-Safadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02444868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin Les neurosciences cliniques à la lumière des sciences humaines et sociales (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2019, 9791037000958</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Moutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2019, 9791037000958. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.desmo.2019.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02005965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le citoyen (anthologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion, 2018, 9782081423916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavelli on freedom and civil conflict - An historical and medical approach to political thinking Brill, coll. Thinking in extremes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et environnement, PUF, coll. Philosophies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathologies environnementales- Identifier, comprendre, agir, Paris, CNRS éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabanis, anthropologie médicale et pensée politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir d’enfant - histoire intime, enjeu politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes clés de philosophie de la médecine Vol. I : Frontière, savoir, clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 978-2-7116-2366-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAQUIAVELO Y LA TRADICION FILOSOFICA (ENSAYO FILOSOFICO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NUEVA VISION, 2011, 9506026203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Valeur de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un bon patient ? Qu'est-ce qu'un bon médecin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Crignon de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seli Arslan, pp.302, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00559244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un bon patient ? Qu'est-ce qu'un bon médecin ?: Réflexions critiques, analyses en contexte et perspectives historiques (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Crignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séli Arslan, 2010, 2842761677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUS AUTRES SANS PATRIE/ NOUS, LES SANS PATRIE Traduction et préface de Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Hirschmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2009, Nous sans patrie, 978-2-251-44369-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maquiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edições 70, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACHIAVEL ET LA TRADITION PHILOSOPHIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve de la nouveauté [N° 6-2005 de : Laboratoire italien]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Remaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille-Nikodimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Editions, pp.278, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00313020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de Machiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.365, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tallandier, 2005, 2847340920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement mixte, de l'idéal politique au monstre constitutionnel en Europe (13ème-17ème siècles) - Actes de colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Saint-Etienne, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Qui appartient le corps humain? Médecine, politique et droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Crignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFLIT CIVIL ET LIBERTÉ LA POLITIQUE MACHIAVÉLIENNE ENTRE HISTOIRE ET MÉDECINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Prince de Machiavel (traduction, présentation et notes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic conditions and disability Lived experiences and forms of support throughout life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies chroniques et situations de handicap. Expériences vécues et formes d’accompagnement tout au long de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lancelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">URL : http://journals.openedition.org/alterjdr/284, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarity and autonomy: two conflicting values in English and French health care and bioethics debates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Horn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Medicine and Bioethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37 (6), pp.441-446, 2016, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11017-016-9391-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour à la vie ordinaire - introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi Balibar ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Sardinha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammaires de la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique à l'épreuve de la nouveauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Remaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2006, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboratoireitalien.170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : quel avenir pour les recherches en sciences humaines et sociales sur les enjeux de santé environnement travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duvoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lemarchandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques, crises et sciences humaines et sociales : vers des observatoires inclusifs santé-environnement-travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des sciences humaines et sociales (InSHS), Oct 2022, Paris Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Goldstein, La nature humaine à la lumière de la psychopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gilart de Keranflec'h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche. [Rapport de recherche] HS3P-CriSE Crises sanitaires et environnementales. 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noiville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS INSERM. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ordinary life with chronic condition as a goal for medicine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Public Health Conference EUPHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient education in the context of Parkinson disease cared for with deep brain stimulation (DBS): teaching models, goals and actual implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lancelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Public Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie, politique, médecine – Conflits moraux et dynamique démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophy. Université Paris 1 - Panthéon Sorbonne, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05250810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la violence. Dir. M. Marzano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1140-1149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre/art de la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la violence, dir. M. Marzano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.573-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l'hospitalité. Dir. A. Montandon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.76-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l'hospitalité. Dir. A. Montandon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1434-1454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Livre de l'hospitalité. Dir. A. Montandon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1620-1630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIBERTE ET CONFLIT CIVIL UNE INTERPRETATION DE LA POLITIQUE MACHIAVELIENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université Paris Nanterre, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05250424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Camus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Thi Tran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qxg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355732v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kieslich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Fiske" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Galasso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susi Geiger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/medhum-2022-012536" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Zimmermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Wagenaar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Prainsack" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Meyers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmqr.2022.100158" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911821v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gonzalez-Holguera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rio Carral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Steinberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Marti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.1075712" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lancelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04809148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille-Nikodimov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0823" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494515v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254485v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Horn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Buchanan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-00798-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bansard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouleuc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dolbeault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/SPUB.212.0177" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04065127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0165" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.212.0177" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085823v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Araneda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dubost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guillermain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kaakai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-020-00502-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020228" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.834.0041" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/BF.2019.12023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971992v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019141" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11019-019-09896-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268300v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058149ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970147v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Teillaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080416v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.3216" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173311001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22977953-07401003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.1991" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453054v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11017-016-9391-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453041v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308978v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11019-016-9689-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366854v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355740v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153101001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouvier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chneiweiss" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jordan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lagrue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l M&#233;nard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201531s1006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308986v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308997v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309024v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub.018.0093" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143002021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Buchenau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crignon de Oliveira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Rey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine-Mahut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869448v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barg&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Casanova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.010.0149" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309146v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355739v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Viot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11019-012-9429-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7BVSJWH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268606v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.125.0131" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355029v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309108v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370288v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308752v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308744v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309123v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309122v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309139v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309142v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1765-4629(07)79749-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308779v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309116v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308792v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309143v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.196" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309029v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308775v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.680.0115" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355734v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355247v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.013.0165" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-8RLB9WNK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355226v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.002.0297" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355235v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04860409v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962607v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/ACVB4195" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503270v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962621v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1479" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444874v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444872v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bretelle-Establet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Katouzian-Safadi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080428v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080431v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150641v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moutaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150639v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268311v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268315v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268330v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268324v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268334v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862634v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268319v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453069v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675314v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675316v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309149v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370322v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370172v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309121v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355735v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foureur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.hanle.2010.01.0189" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308805v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309140v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782952952408" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308747v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370199v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309041v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309035v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/product.php?id_produit=566" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370264v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268702v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309084v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370506v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370255v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370237v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308734v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370220v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308740v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250828v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370305v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837591v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033047v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de L'Estoile" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735412v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911844v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354997v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355012v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laugier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355007v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Sardinha" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355024v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355019v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.170" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911834v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911849v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senn" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Del R&#237;o Carral" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494528v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Courty" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963171v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dickinson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Parsons" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Orsini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444868v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005965v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.desmo.2019.01" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355221v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862603v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355210v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862607v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862611v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355181v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355191v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309150v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355185v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355206v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crignon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355187v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559244v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268798v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Hirschmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355197v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309051v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313020v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355217v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354991v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355193v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309141v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355200v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355214v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915426v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brice" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lemarchandel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rasmussen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494524v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gilart de Keranflec'h" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089203v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Noiville" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419564v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735423v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05250810v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370188v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370181v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370542v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370535v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370550v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05250424v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Camus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Thi Tran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qxg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355732v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kieslich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Fiske" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Galasso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susi Geiger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/medhum-2022-012536" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Zimmermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Wagenaar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Prainsack" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Meyers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmqr.2022.100158" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911821v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gonzalez-Holguera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rio Carral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Steinberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Marti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.1075712" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lancelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04809148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille-Nikodimov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0823" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254485v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Horn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Buchanan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-020-00798-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494515v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503274v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bansard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouleuc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dolbeault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485253v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/SPUB.212.0177" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04065127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0165" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.212.0177" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.834.0041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Araneda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dubost" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Guillermain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kaakai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020228" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085823v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-020-00502-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268300v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058149ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970147v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Teillaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019141" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268358v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11019-019-09896-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.3216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355170v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/BF.2019.12023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268296v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080409v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675324v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173311001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22977953-07401003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453061v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11017-016-9391-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453054v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308978v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11019-016-9689-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355737v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.1991" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355740v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153101001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouvier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chneiweiss" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jordan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lagrue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l M&#233;nard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201531s1006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308986v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308997v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub.018.0093" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355741v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143002021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974696v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.010.0149" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869448v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barg&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guihard-Costa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Casanova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309118v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Buchenau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crignon de Oliveira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Rey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine-Mahut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309120v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309146v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355739v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Viot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11019-012-9429-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7BVSJWH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355029v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.125.0131" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268606v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308752v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309108v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308744v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309123v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309122v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309139v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309142v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1765-4629(07)79749-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308779v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309116v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308792v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309143v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.196" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309029v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308775v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355734v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355258v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.680.0115" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355247v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.013.0165" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-8RLB9WNK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355226v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.002.0297" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250828v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370305v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837591v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04033047v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de L'Estoile" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04860409v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962607v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/ACVB4195" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503270v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962621v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.allianceathena.1479" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503111v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080428v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444872v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bretelle-Establet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Katouzian-Safadi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080431v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444874v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444850v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150641v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moutaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268311v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150639v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268334v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268324v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862628v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862634v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268319v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268330v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453069v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675314v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675316v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309149v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370322v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370172v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309121v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355735v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foureur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.hanle.2010.01.0189" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308805v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309090v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782952952408" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308747v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370199v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309140v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370264v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309035v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/product.php?id_produit=566" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268702v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370506v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309084v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370255v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370237v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370220v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308734v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308740v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911849v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Del R&#237;o Carral" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911834v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494528v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Courty" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963171v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dickinson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Parsons" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Orsini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444868v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355221v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005965v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.desmo.2019.01" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355210v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862603v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862607v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862611v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355181v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309150v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355185v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355191v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355187v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559244v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355206v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crignon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268798v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Hirschmann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355197v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309051v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00313020v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355217v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355193v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354991v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355200v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309141v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355214v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911844v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735412v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354997v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355012v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laugier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355007v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Sardinha" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355024v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355019v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.170" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915426v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brice" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lemarchandel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rasmussen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494524v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gilart de Keranflec'h" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089203v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Noiville" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419564v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735423v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05250810v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370188v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370181v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370542v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370535v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370550v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05250424v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>