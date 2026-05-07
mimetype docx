--- v0 (2026-03-17)
+++ v1 (2026-05-07)
@@ -214,247 +214,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les données d'enquêtes européennes et la recherche en Sciences Humaines et Sociales (SHS)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation d’une politique publique 1 : Cumul RSA et Salaires (Collaboration MSH- Conseil départemental de la Côte-d’Or) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Germaine Mbome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sondaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio Cyrinus Elegbede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude: " Les données au service de la société : comprendre leur rôle, leur place et leur potentiel "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUDD; MSH Dijon, Apr 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879109v1</w:t>
+                <w:t xml:space="preserve">hal-04588882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’une politique publique 1 : Cumul RSA et Salaires (Collaboration MSH- Conseil départemental de la Côte-d’Or) »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les données d'enquêtes européennes et la recherche en Sciences Humaines et Sociales (SHS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mbome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio Cyrinus Elegbede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude: " Les données au service de la société : comprendre leur rôle, leur place et leur potentiel "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUDD; MSH Dijon, Apr 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588882v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d’une politique publique 2 : Maisons France Services (Collaboration MSH- Chambre Régionale des Comptes BFC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Germaine Mbome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -512,403 +512,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à LimeSurvey : installation et mise en route</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les données sensibles : anonymisation ou pseudonymisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Germaine Mbome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data-SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2023, Dijon, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2023, Dijon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/gbs8-n362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582226v1</w:t>
+                <w:t xml:space="preserve">hal-04582197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les données sensibles : anonymisation ou pseudonymisation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Introduction à LimeSurvey : installation et mise en route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Millereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Germaine Mbome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data-SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2023, Dijon, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2023, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582197v1</w:t>
+                <w:t xml:space="preserve">hal-04582226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Plateforme « Humanités numériques » de la MSH de Dijon et son impact sur la recherche en SHS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Germaine Mbome</w:t>
+                <w:t xml:space="preserve">Economic Crisis, worker’s health and social protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mbome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">44ème JESF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CES, Mar 2023, Lille (FR), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582186v1</w:t>
+                <w:t xml:space="preserve">hal-04043253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Crisis, worker’s health and social protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Mbome</w:t>
+                <w:t xml:space="preserve">La Plateforme « Humanités numériques » de la MSH de Dijon et son impact sur la recherche en SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Alazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Germaine Mbome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème JESF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2023, Dijon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/b429-gp50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043253v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation « Exceller avec les tableurs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Millereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Germaine Mbome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data-SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -933,51 +933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La PUDD : un appui pour la culture des données en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Germaine Mbome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Donnée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, dat@UBFC, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1015,77 +1015,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple de collaboration de recherche : Cas du Conseil Départemental 21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sondaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bio Cyrinus Elegbede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Germaine Mbome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1127,51 +1127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accidents du travail dans l’UE-15 et méthodes d’apprentissage automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Germaine Mbome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data-SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2020, Dijon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1523,51 +1523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de cohorte sur le cumul revenu solidarité active (RSA) et salaires d’une reprise d’emploi en Côte d’or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio Cyrinus Elegbede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1797,51 +1797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05453361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mbome" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879109v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bio Cyrinus Elegbede" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588882v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germaine Mbome" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sondaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588904v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Klein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millereux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582197v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/gbs8-n362" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582186v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alazard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/b429-gp50" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bannier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Clain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/9fa5-r606" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112225v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.030.0297" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04456579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bernard Bonache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Philipponel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04456603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Oliveira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Finez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05453361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mbome" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germaine Mbome" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sondaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bio Cyrinus Elegbede" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588904v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Klein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582197v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/gbs8-n362" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millereux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alazard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/b429-gp50" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bannier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Clain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059259v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/9fa5-r606" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112225v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.030.0297" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04456579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bernard Bonache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Philipponel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04456603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Oliveira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Finez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>