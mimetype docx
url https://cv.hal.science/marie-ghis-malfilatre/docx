--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -1761,545 +1761,532 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transformations de l’accompagnement : l’exemple des EHPAD du CHRU de Brest</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des « petites mains » de l’IA au service de l’EHPAD du futur. Attention et tensions dans la conception d’un dispositif de « care augmenté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Desbruyères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire L’accompagnement en santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Brest (France), France</w:t>
+              <w:t xml:space="preserve">Travail, emploi et organisations à l'ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Co-organisé par le Lirsa, le Lise et le Ceet, ainsi que par les laboratoires Printemps (UVSQ/CNRS), le Centre Pierre Naville (Université d'Evry), les laboratoires Sage (Université de Strasbourg) et Tetras (Université de Lorraine) et l'Université du Québec à Montréal, avec le soutien de l'AFS et de la MSH de Saclay., Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543791v1</w:t>
+                <w:t xml:space="preserve">hal-05560795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Quel EHPAD voulons-nous ?” Retours sur la rédaction d’une “philosophie d’accompagnement” par des résident·es, des proches et des professionnel·les</w:t>
+                <w:t xml:space="preserve">Les transformations de l’accompagnement : l’exemple des EHPAD du CHRU de Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Braverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Desbruyères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude L’accompagnement : épistémologies, normes, espaces et techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Auberviliers, Campus Condorcet, France</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire "L’accompagnement en santé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab-LEX (UBO), sous la direction scientifique de Sandrine Biagini-Girard, Michelle Hentic-Giliberto, Mourad Kertous, Evelyne Riha et François-Xavier Roux-Demare, Dec 2025, Brest (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543804v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être chez soi à 400 ? Promesses et tensions au sujet d’un projet innovant pour l’EHPAD du futur</w:t>
+                <w:t xml:space="preserve">“Quel EHPAD voulons-nous ?” Retours sur la rédaction d’une “philosophie d’accompagnement” par des résident·es, des proches et des professionnel·les</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Braverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie, RT7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude "L’accompagnement : épistémologies, normes, espaces et techniques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’étude des mouvements sociaux (CEMS – EHESS/CNRS UMR 8044/INSERM U1276); Marcos Azevedo et Martin Chevallier, Sep 2025, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543819v1</w:t>
+                <w:t xml:space="preserve">hal-05543804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’algorithme, c’est comme un enfant, il faut le nourrir ». Tensions et incertitudes dans le travail d’annotation d’un algorithme d’IA destiné au travail soignant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Être chez soi à 400 ? Promesses et tensions au sujet d’un projet innovant pour l’EHPAD du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Braverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travailler (avec) les données de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GT Santé numérique - MSH Paris Nord, Sep 2024, La Plaine Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">11e Congrès de l'Association Française de Sociologie, "Environnement et inégalités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823355v1</w:t>
+                <w:t xml:space="preserve">hal-05543819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘‘L’algorithme, c’est comme un enfant, il faut le nourrir’’ Tensions et incertitudes dans le travail d’annotation d’un algorithme d’IA destiné au travail soignant</w:t>
+                <w:t xml:space="preserve">L'algorithmisation de la clinique comme épreuve. Conception(s) et (non-)usages d'un outil d'aide à la décision en médecine d'urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Braverman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Travailler (avec) les données de santé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GT Santé Numérique du Réseau de Jeunes Chercheur·euses Santé et Société, Sep 2024, MSH Paris Nord, France</w:t>
+              <w:t xml:space="preserve">Les outils d'aide à la décision médicale ou le travail du soin à l'épreuve de l'automatisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, May 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543904v1</w:t>
+                <w:t xml:space="preserve">hal-04881023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'algorithmisation de la clinique comme épreuve. Conception(s) et (non-)usages d'un outil d'aide à la décision en médecine d'urgence</w:t>
+                <w:t xml:space="preserve">« L’algorithme, c’est comme un enfant, il faut le nourrir ». Tensions et incertitudes dans le travail d’annotation d’un algorithme d’IA destiné au travail soignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les outils d'aide à la décision médicale ou le travail du soin à l'épreuve de l'automatisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, May 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Travailler (avec) les données de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GT Santé numérique - MSH Paris Nord, Sep 2024, La Plaine Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881023v1</w:t>
+                <w:t xml:space="preserve">hal-04823355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datafication de la médecine d’urgence libérale et reconfiguration de la veille sanitaire en France</w:t>
               </w:r>
@@ -2677,51 +2664,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3CD3BC9"/>
+    <w:nsid w:val="2F2A961C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2908,51 +2895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-ghis-malfilatre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7547-2364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://algorithmicsociety.github.io/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.121.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604186v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cefai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line V&#233;niat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074729ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Braverman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.02.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814434v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louvel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.117575" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r35" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Munoz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Durand-Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Th&#233;baud-Mony" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.13725" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018371v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.121.0057" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356894v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074737ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.570" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7640" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048073v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7202" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.19655" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.theba.2015.01.0057" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desbruy&#232;res" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543819v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823355v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04044350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-ghis-malfilatre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7547-2364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://algorithmicsociety.github.io/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.121.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604186v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cefai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line V&#233;niat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074729ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Braverman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.02.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814434v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louvel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.117575" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r35" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Munoz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Durand-Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Th&#233;baud-Mony" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.13725" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018371v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.121.0057" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356894v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074737ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.570" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7640" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048073v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7202" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.19655" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.theba.2015.01.0057" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560795v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desbruy&#232;res" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881023v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04044350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>