--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2664,51 +2664,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F2A961C"/>
+    <w:nsid w:val="29522D48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>