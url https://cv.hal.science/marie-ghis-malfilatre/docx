--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1761,532 +1761,532 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des « petites mains » de l’IA au service de l’EHPAD du futur. Attention et tensions dans la conception d’un dispositif de « care augmenté »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les transformations de l’accompagnement : l’exemple des EHPAD du CHRU de Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Braverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Desbruyères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, emploi et organisations à l'ère du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Co-organisé par le Lirsa, le Lise et le Ceet, ainsi que par les laboratoires Printemps (UVSQ/CNRS), le Centre Pierre Naville (Université d'Evry), les laboratoires Sage (Université de Strasbourg) et Tetras (Université de Lorraine) et l'Université du Québec à Montréal, avec le soutien de l'AFS et de la MSH de Saclay., Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire "L’accompagnement en santé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab-LEX (UBO), sous la direction scientifique de Sandrine Biagini-Girard, Michelle Hentic-Giliberto, Mourad Kertous, Evelyne Riha et François-Xavier Roux-Demare, Dec 2025, Brest (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560795v1</w:t>
+                <w:t xml:space="preserve">hal-05543791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transformations de l’accompagnement : l’exemple des EHPAD du CHRU de Brest</w:t>
+                <w:t xml:space="preserve">“Quel EHPAD voulons-nous ?” Retours sur la rédaction d’une “philosophie d’accompagnement” par des résident·es, des proches et des professionnel·les</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Braverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Desbruyères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire "L’accompagnement en santé"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lab-LEX (UBO), sous la direction scientifique de Sandrine Biagini-Girard, Michelle Hentic-Giliberto, Mourad Kertous, Evelyne Riha et François-Xavier Roux-Demare, Dec 2025, Brest (France), France</w:t>
+              <w:t xml:space="preserve">Journées d’étude "L’accompagnement : épistémologies, normes, espaces et techniques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’étude des mouvements sociaux (CEMS – EHESS/CNRS UMR 8044/INSERM U1276); Marcos Azevedo et Martin Chevallier, Sep 2025, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543791v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Quel EHPAD voulons-nous ?” Retours sur la rédaction d’une “philosophie d’accompagnement” par des résident·es, des proches et des professionnel·les</w:t>
+                <w:t xml:space="preserve">Être chez soi à 400 ? Promesses et tensions au sujet d’un projet innovant pour l’EHPAD du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Braverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude "L’accompagnement : épistémologies, normes, espaces et techniques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’étude des mouvements sociaux (CEMS – EHESS/CNRS UMR 8044/INSERM U1276); Marcos Azevedo et Martin Chevallier, Sep 2025, Auberviliers, Campus Condorcet, France</w:t>
+              <w:t xml:space="preserve">11e Congrès de l'Association Française de Sociologie, "Environnement et inégalités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543804v1</w:t>
+                <w:t xml:space="preserve">hal-05543819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être chez soi à 400 ? Promesses et tensions au sujet d’un projet innovant pour l’EHPAD du futur</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des « petites mains » de l’IA au service de l’EHPAD du futur. Attention et tensions dans la conception d’un dispositif de « care augmenté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès de l'Association Française de Sociologie, "Environnement et inégalités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFS, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Travail, emploi et organisations à l'ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Co-organisé par le Lirsa, le Lise et le Ceet, ainsi que par les laboratoires Printemps (UVSQ/CNRS), le Centre Pierre Naville (Université d'Evry), les laboratoires Sage (Université de Strasbourg) et Tetras (Université de Lorraine) et l'Université du Québec à Montréal, avec le soutien de l'AFS et de la MSH de Saclay., Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543819v1</w:t>
+                <w:t xml:space="preserve">hal-05560795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'algorithmisation de la clinique comme épreuve. Conception(s) et (non-)usages d'un outil d'aide à la décision en médecine d'urgence</w:t>
+                <w:t xml:space="preserve">« L’algorithme, c’est comme un enfant, il faut le nourrir ». Tensions et incertitudes dans le travail d’annotation d’un algorithme d’IA destiné au travail soignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les outils d'aide à la décision médicale ou le travail du soin à l'épreuve de l'automatisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, May 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Travailler (avec) les données de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GT Santé numérique - MSH Paris Nord, Sep 2024, La Plaine Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881023v1</w:t>
+                <w:t xml:space="preserve">hal-04823355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’algorithme, c’est comme un enfant, il faut le nourrir ». Tensions et incertitudes dans le travail d’annotation d’un algorithme d’IA destiné au travail soignant</w:t>
+                <w:t xml:space="preserve">L'algorithmisation de la clinique comme épreuve. Conception(s) et (non-)usages d'un outil d'aide à la décision en médecine d'urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travailler (avec) les données de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GT Santé numérique - MSH Paris Nord, Sep 2024, La Plaine Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Les outils d'aide à la décision médicale ou le travail du soin à l'épreuve de l'automatisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, May 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823355v1</w:t>
+                <w:t xml:space="preserve">hal-04881023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datafication de la médecine d’urgence libérale et reconfiguration de la veille sanitaire en France</w:t>
               </w:r>
@@ -2664,51 +2664,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29522D48"/>
+    <w:nsid w:val="E3E77F3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2895,51 +2895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-ghis-malfilatre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7547-2364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://algorithmicsociety.github.io/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.121.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604186v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cefai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line V&#233;niat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074729ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Braverman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.02.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814434v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louvel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.117575" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r35" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Munoz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Durand-Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Th&#233;baud-Mony" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.13725" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018371v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.121.0057" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356894v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074737ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.570" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7640" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048073v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7202" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.19655" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.theba.2015.01.0057" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560795v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543791v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desbruy&#232;res" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881023v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04044350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-ghis-malfilatre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7547-2364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://algorithmicsociety.github.io/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.121.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604186v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cefai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line V&#233;niat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074729ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Braverman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sger.2025.02.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814434v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louvel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.117575" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r35" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Munoz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Durand-Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Th&#233;baud-Mony" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.13725" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018371v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.121.0057" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356894v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074737ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.570" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7640" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048073v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7202" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.19655" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.theba.2015.01.0057" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desbruy&#232;res" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543819v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560795v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823355v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04044350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>