--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -376,1124 +376,1241 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville numérique sans ses algorithmes : fabrique urbaine ordinaire, acteurs, institutions</w:t>
+                <w:t xml:space="preserve">Sidewalk solidarity and networked camaraderie: app-based drivers and infrastructural citizenship in Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Dris</w:t>
+                <w:t xml:space="preserve">Binh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert-Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Henriot</w:t>
+                <w:t xml:space="preserve">Quê Trân Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Peyroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Zérah</w:t>
+                <w:t xml:space="preserve">Sarah Turner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/157np⟩</w:t>
+              <w:t xml:space="preserve">Mobilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, online first, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17450101.2026.2646593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388993v1</w:t>
+                <w:t xml:space="preserve">hal-05571332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worlding geographies: A question of languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La ville numérique sans ses algorithmes : fabrique urbaine ordinaire, acteurs, institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gibert-Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Abdoul Ahad Mbacké Ba</w:t>
+                <w:t xml:space="preserve">Elisabeth Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Buhnik</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Hélène Zérah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Institute of British Geographers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tran.70039⟩</w:t>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (1-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/157np⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335315v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the ‘Belt and Road Initiative’ change urbanisation patterns in Southeast Asia?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Worlding geographies: A question of languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Abdoul Ahad Mbacké Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Esposito Andujar</w:t>
+                <w:t xml:space="preserve">Sophie Buhnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Fauveaud</w:t>
+                <w:t xml:space="preserve">Marine Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Aveline-Dubach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Henriot</w:t>
+                <w:t xml:space="preserve">Juliet J Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Viewpoint</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 65 (1), pp.14-27. </w:t>
+              <w:t xml:space="preserve">Transactions of the Institute of British Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apv.12391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tran.70039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04244225v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythmanalysis: Rethinking the politics of everyday negotiations in ordinary public spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does the ‘Belt and Road Initiative’ change urbanisation patterns in Southeast Asia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Esposito Andujar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Fauveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert-Flutre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Aveline-Dubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning C: Politics and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/23996544211020014⟩</w:t>
+              <w:t xml:space="preserve">Asia Pacific Viewpoint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (1), pp.14-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apv.12391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04244259v1</w:t>
+                <w:t xml:space="preserve">halshs-04244225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique du quartier routard de Pham Ngu Lao (Hô Chi Minh-Ville, Viêt-nam). Rapports de pouvoir et inégalités dans la mondialisation touristique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Gibert</w:t>
+                <w:t xml:space="preserve">Rhythmanalysis: Rethinking the politics of everyday negotiations in ordinary public spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gibert-Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment and Planning C: Politics and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (1), pp.279-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/23996544211020014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eg.472.0121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01879601v1</w:t>
+                <w:t xml:space="preserve">halshs-04244259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking metropolitan production from its underside: A view from the alleyways of Hồ Chí Minh City</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">La fabrique du quartier routard de Pham Ngu Lao (Hô Chi Minh-Ville, Viêt-nam). Rapports de pouvoir et inégalités dans la mondialisation touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (2), pp.121-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.472.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0308518X17751230⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01695210v1</w:t>
+                <w:t xml:space="preserve">hal-01879601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpacking the Figure of the Backpacking Neighbourhood: Phạm Ngũ Lão in the making of Hồ Chí Minh City</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Rethinking metropolitan production from its underside: A view from the alleyways of Hồ Chí Minh City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South East Asia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0967828X16674823⟩</w:t>
+              <w:t xml:space="preserve">Environment and Planning A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0308518X17751230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579639v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aménagement urbain au Vietnam, vecteur d'un autoritarisme négocié</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Unpacking the Figure of the Backpacking Neighbourhood: Phạm Ngũ Lão in the making of Hồ Chí Minh City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Segard</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">South East Asia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (4), pp.510-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0967828X16674823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01508792v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aménagement urbain au Vietnam, vecteur d'un autoritarisme négocié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segard Juliette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Espaces autoritaires, espaces (in)justes ?, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déplacements forcés et renouvellement urbain à Hồ Chí Minh Ville</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">L'aménagement urbain au Vietnam, vecteur d'un autoritarisme négocié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Segard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Espaces Autoritaires, Espaces (In)justes, 8, http://www.jssj.org/article/lamenagement-urbain-au-vietnam-vecteur-dun-autoritarisme-negocie/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378797v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01508792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Déplacements forcés et renouvellement urbain à Hồ Chí Minh Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Déplacements forcés dans les villes du Sud : les déguerpissements en question, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.2905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Đi chơi đi ! &amp;quot;. « Allons-nous amuser ! ». Entre public et privé, une approche socio-spatiale des pratiques de loisirs à Hồ Chí Minh Ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Pays émergents, 21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/echogeo.13177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1503,130 +1620,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producing and Living the City in Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Musil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Segard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">73, 2016, IIAS Newsletter</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1636,268 +1753,268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">City Makers and the Politics of Urban Diversity Governance. Comparative Approaches from Europe and Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Molho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert-Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kong Chong Ho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, IMISCOE Research Series, 978-3-032-00423-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-00423-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Asie du Sud-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8134, 2020, La Documentation photographique, 9782271131232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les envers de la métropolisation. Les ruelles de Hồ Chí Minh Ville (Vietnam)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Éditions, 2019, 9782271121530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1907,1050 +2024,1050 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threatened Flood-Prone Alleyway Neighborhoods of Ho Chi Minh City: What “Tactics” for Vernacular Heritage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert-Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resilience as Heritage in Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amsterdam University Press, pp.203-222, 2025, 978-90-485-5499-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/jj.29214626.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)théoriser les espaces publics ordinaires depuis l’Asie du Sud-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuelle Franck; Lancret Nathalie; Sanjuan Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire la ville, éclairer la métropolisation depuis l’Asie du Sud-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de recherche sur l’Asie du Sud-Est contemporaine (IRASEC)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-35596-078-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reclaiming the Streets from the Apps? Rethinking Future Practices of Urban Citizenship in the Digital Age: Perspectives from Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert-Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Trân Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quê Trân Dinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Practices of Citizenship in Asia and the West, The Care of the Self III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amsterdam University Press, pp.249-270, 2024, 9789048562084. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9789048562084-012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinese Wholesale Markets in Paris: From Marginal Spaces to Strategic Assets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wuzhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert-Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guiheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mette Thuno; Simeng Wang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Chinese Migration to Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.327-350, 2024, 978-90-04-71214-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004712140_013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Reshaping of Post-socialist Hồ Chí Minh City: Leisure Practices and Social Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert-Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B.W. Drummond, Douglas Young. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socialist and Post-socialist Urbanisms. Critical Reflections from a Global Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toronto University Press, pp.263-281, 2020, 9781442632837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La transition urbaine », in Benoît Tréglodé de (dir.), Histoire du Viêt Nam de la colonisation à nos jours, Éditions de la Sorbonne, 2018, pp. 161‑179.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du Viêt Nam de la colonisation à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01739247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blurring the Boundaries: Rethinking Public Space from Ho Chi Minh City’s Streets and Alleyways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine EARL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mythbusting Vietnam. Facts, Fictions, Fantasies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NIAS Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-44, 2018, ISBN 978-87-7694-243-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chợ Lớn, la trajectoire paradoxale d’une chinatown historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR Prodig 8586. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Chinatowns : trajectoires urbaines de l’identité chinoise à l’heure de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36, pp.43-75, 2017, Collection Grafigéo, 978-2-901560-84-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modernisation de la trame viaire à Hồ Chí Minh Ville, enjeux et recompositions territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuelle FRANCK et Thierry SANJUAN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires de l’urbain en Asie, une nouvelle modernité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.170-191, 2015, 978-2271090041</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le carnet résidentiel au Vietnam : un instrument de peuplement entre contrainte et contournement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">The Village in the Mega City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SALA-PALA V., MOREL-JOURNEL C. et DESAGE F. </w:t>
+              <w:t xml:space="preserve">WAIBEL M. and HILBERT H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le peuplement comme politique(s)</w:t>
+              <w:t xml:space="preserve">Ho Chi Minh MEGA City Photobook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.221-238, 2014, 978-2-7535-3393-6</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Times Publishing House</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.146-167, 2014, 978-604-936-338-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695250v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Village in the Mega City</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Le carnet résidentiel au Vietnam : un instrument de peuplement entre contrainte et contournement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">WAIBEL M. and HILBERT H. </w:t>
+              <w:t xml:space="preserve">SALA-PALA V., MOREL-JOURNEL C. et DESAGE F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ho Chi Minh MEGA City Photobook</w:t>
+              <w:t xml:space="preserve">Le peuplement comme politique(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.146-167, 2014, 978-604-936-338-2</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.221-238, 2014, 978-2-7535-3393-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695285v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho Chi Minh Ville, une métropole compétitive en construction : la voie contre la rue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LE BLANC A., PIERMAY J.L., GERVAIS-LAMBONY P., GIROUD M., PIERDET C., RUFAT S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles en débat, (dé)construction de la ville compétitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Paris Ouest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.151-170, 2014, 978-2-84016-179-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2960,303 +3077,303 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a micro-geography of ordinary public spaces in Hồ Chí Minh City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, http://www.gis-reseau-asie.org/monthly-articles/towards-micro-geography-ordinary-public-spaces-ho-chi-minh-city-gibert-marie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MẠNG LƯỚI ĐƯỜNG HẺM THÀNH PHỐ HỒ CHÍ MINH TRONG QUÁ TRÌNH HIỆN ĐẠI HÓA DỰ ÁN PHÁT TRIỂN CỤC BỘ, THÁCH THỨC CHUNG CHO TOÀN ĐÔ THỊ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau de ruelles de HO CHI MINH VILLE au défi de la modernisation : projets locaux, enjeux métropolitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficulté du terrain en géographie. Percevoir, évaluer, contourner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01341998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3266,114 +3383,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ruelles de Hồ Chí Minh Ville, Việt Nam. Trame viaire et recomposition des espaces publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris 1 Panthéon-Sorbonne, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02778574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3441,51 +3558,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B2A0089"/>
+    <w:nsid w:val="2AB84511"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3589,51 +3706,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CAA5470C"/>
+    <w:nsid w:val="6B7A471F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3737,51 +3854,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="96FE537F"/>
+    <w:nsid w:val="F7C85C63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3974,51 +4091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-gibert-flutre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4829-9983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233906150" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seannet.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jssj.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-annales-de-geographie?lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pacific-geographies.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388993v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert-Flutre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Peyroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Z&#233;rah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/157np" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335315v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdoul Ahad Mback&#233; Ba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet J Fall" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tran.70039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244225v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Esposito Andujar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fauveaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.12391" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23996544211020014" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879601v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.472.0121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01695210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X17751230" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0967828X16674823" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508792v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Segard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segard Juliette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378797v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2905" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13177" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378756v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Musil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325186v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Molho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Chong Ho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-032-00423-9#accessibility-information" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00423-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778786v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/l-asie-du-sud-est/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282217v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.29214626.13" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771318v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irasec/9921" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280570v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tr&#226;n Huu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#234; Tr&#226;n Dinh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9789048562084-012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuzhi Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiheux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140_013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432574v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niaspress.dk/books/mythbusting-vietnam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01695224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01695242v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01695250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3631" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01695285v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.goethe.de/ins/vn/en/kul/sup/20732785.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01695266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parisnanterre.fr/publications/metropoles-en-debat-de-constructions-de-la-ville-competitive--523462.kjsp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378773v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378777v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341998v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02778574v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-gibert-flutre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4829-9983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233906150" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seannet.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jssj.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-annales-de-geographie?lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pacific-geographies.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert-Flutre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#234; Tr&#226;n Dinh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Turner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450101.2026.2646593" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Peyroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Z&#233;rah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/157np" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335315v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdoul Ahad Mback&#233; Ba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet J Fall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tran.70039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244225v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Esposito Andujar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fauveaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.12391" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244259v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23996544211020014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879601v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.472.0121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01695210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X17751230" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579639v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0967828X16674823" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378785v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segard Juliette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508792v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Segard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2905" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378805v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13177" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378756v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Musil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325186v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Molho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Chong Ho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-032-00423-9#accessibility-information" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00423-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778786v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/l-asie-du-sud-est/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778673v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282217v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.29214626.13" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771318v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irasec/9921" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280570v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tr&#226;n Huu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9789048562084-012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuzhi Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiheux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140_013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432574v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739247v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niaspress.dk/books/mythbusting-vietnam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01695224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01695242v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01695285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.goethe.de/ins/vn/en/kul/sup/20732785.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01695250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3631" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01695266v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parisnanterre.fr/publications/metropoles-en-debat-de-constructions-de-la-ville-competitive--523462.kjsp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579598v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378777v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341998v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02778574v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>