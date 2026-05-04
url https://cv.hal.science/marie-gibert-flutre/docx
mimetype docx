--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -3558,51 +3558,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AB84511"/>
+    <w:nsid w:val="B8FB61F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3706,51 +3706,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B7A471F"/>
+    <w:nsid w:val="2171F591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3854,51 +3854,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F7C85C63"/>
+    <w:nsid w:val="8368BC82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>