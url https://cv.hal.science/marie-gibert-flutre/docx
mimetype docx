--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">233906150</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=obr98NMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -240,51 +261,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Février 2024/Janvier 2026 : Porteuse principale du programme PROCORE 2024, Partenariat Hubert Curien (PHC) : Collaborative research project between France and Hong Kong, en collaboration avec June Wang, City University of Hong KongTitre du projet : A comparative study of the Organization of Transnational Platform Economy and its Impact on the society</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Janvier 2022/Décembre 2026 : Coordinatrice (international Principal Investigator - PI) pour le cas d’étude vietnamien du programme de recherche international SEANNET Collective 2.0 : Communities of Learning, Research and Teaching Collaborative, financé par la Henry Luce Foundation et piloté par la SUSS (Singapore University of Social Sciences). Site Internet du programme : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://seannet.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Janvier 2021/ juin 2023 : Porteuse principale du projet « Governing Diverse Cities in Europe and Asia », Financement Idex Université de Paris, en partenariat avec NUS (National University of Singapore).Financement complémentaire : de juillet 2021 à décembre 2022, porteuse principale du projet DiverCities, projet lauréat de l’AAP GRIP 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -302,77 +323,77 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">De janvier 2017 à décembre 2021 : Responsable et coordinatrice (international Principal Investigator - PI) pour le cas d’étude vietnamien du programme de recherche international SEANNET, porté par l’IIAS (International Institute of Asian Studies) de Leiden et financé par la Henry Luce Foundation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Activités éditoriales</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre du comité de rédaction de la revue Justice spatiale / Spatial Justice : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jssj.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre du comité de rédaction de la revue Les Annales de Géographie : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://shs.cairn.info/revue-annales-de-geographie?lang=fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre du comité de rédaction de la revue Pacific Geographies : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pacific-geographies.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -402,1215 +423,1215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidewalk solidarity and networked camaraderie: app-based drivers and infrastructural citizenship in Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert-Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quê Trân Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Turner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, online first, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17450101.2026.2646593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville numérique sans ses algorithmes : fabrique urbaine ordinaire, acteurs, institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert-Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Zérah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 39 (1-2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/157np⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worlding geographies: A question of languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Abdoul Ahad Mbacké Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Buhnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliet J Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the Institute of British Geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tran.70039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the ‘Belt and Road Initiative’ change urbanisation patterns in Southeast Asia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Esposito Andujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Fauveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert-Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Aveline-Dubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Pacific Viewpoint</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 65 (1), pp.14-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/apv.12391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04244225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmanalysis: Rethinking the politics of everyday negotiations in ordinary public spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert-Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Planning C: Politics and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40 (1), pp.279-297. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/23996544211020014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04244259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique du quartier routard de Pham Ngu Lao (Hô Chi Minh-Ville, Viêt-nam). Rapports de pouvoir et inégalités dans la mondialisation touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (2), pp.121-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eg.472.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking metropolitan production from its underside: A view from the alleyways of Hồ Chí Minh City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Planning A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0308518X17751230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpacking the Figure of the Backpacking Neighbourhood: Phạm Ngũ Lão in the making of Hồ Chí Minh City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South East Asia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (4), pp.510-531. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0967828X16674823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aménagement urbain au Vietnam, vecteur d'un autoritarisme négocié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segard Juliette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Espaces autoritaires, espaces (in)justes ?, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aménagement urbain au Vietnam, vecteur d'un autoritarisme négocié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Segard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Espaces Autoritaires, Espaces (In)justes, 8, http://www.jssj.org/article/lamenagement-urbain-au-vietnam-vecteur-dun-autoritarisme-negocie/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01508792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplacements forcés et renouvellement urbain à Hồ Chí Minh Ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Déplacements forcés dans les villes du Sud : les déguerpissements en question, 22 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.2905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Đi chơi đi ! &amp;quot;. « Allons-nous amuser ! ». Entre public et privé, une approche socio-spatiale des pratiques de loisirs à Hồ Chí Minh Ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Pays émergents, 21, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.13177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1620,130 +1641,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producing and Living the City in Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Musil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gibert</w:t>
+                <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73, 2016, IIAS Newsletter</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1753,268 +1774,268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">City Makers and the Politics of Urban Diversity Governance. Comparative Approaches from Europe and Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Molho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gibert-Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kong Chong Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, IMISCOE Research Series, 978-3-032-00423-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-00423-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Asie du Sud-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8134, 2020, La Documentation photographique, 9782271131232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les envers de la métropolisation. Les ruelles de Hồ Chí Minh Ville (Vietnam)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Éditions, 2019, 9782271121530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2024,1050 +2045,1050 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Threatened Flood-Prone Alleyway Neighborhoods of Ho Chi Minh City: What “Tactics” for Vernacular Heritage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert-Flutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resilience as Heritage in Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amsterdam University Press, pp.203-222, 2025, 978-90-485-5499-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/jj.29214626.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)théoriser les espaces publics ordinaires depuis l’Asie du Sud-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuelle Franck; Lancret Nathalie; Sanjuan Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire la ville, éclairer la métropolisation depuis l’Asie du Sud-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de recherche sur l’Asie du Sud-Est contemporaine (IRASEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-35596-078-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reclaiming the Streets from the Apps? Rethinking Future Practices of Urban Citizenship in the Digital Age: Perspectives from Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert-Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Trân Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quê Trân Dinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Practices of Citizenship in Asia and the West, The Care of the Self III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amsterdam University Press, pp.249-270, 2024, 9789048562084. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9789048562084-012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinese Wholesale Markets in Paris: From Marginal Spaces to Strategic Assets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wuzhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert-Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guiheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mette Thuno; Simeng Wang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Chinese Migration to Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.327-350, 2024, 978-90-04-71214-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004712140_013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Reshaping of Post-socialist Hồ Chí Minh City: Leisure Practices and Social Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert-Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B.W. Drummond, Douglas Young. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socialist and Post-socialist Urbanisms. Critical Reflections from a Global Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toronto University Press, pp.263-281, 2020, 9781442632837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La transition urbaine », in Benoît Tréglodé de (dir.), Histoire du Viêt Nam de la colonisation à nos jours, Éditions de la Sorbonne, 2018, pp. 161‑179.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du Viêt Nam de la colonisation à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01739247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blurring the Boundaries: Rethinking Public Space from Ho Chi Minh City’s Streets and Alleyways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine EARL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mythbusting Vietnam. Facts, Fictions, Fantasies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NIAS Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-44, 2018, ISBN 978-87-7694-243-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chợ Lớn, la trajectoire paradoxale d’une chinatown historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR Prodig 8586. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Chinatowns : trajectoires urbaines de l’identité chinoise à l’heure de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36, pp.43-75, 2017, Collection Grafigéo, 978-2-901560-84-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modernisation de la trame viaire à Hồ Chí Minh Ville, enjeux et recompositions territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuelle FRANCK et Thierry SANJUAN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires de l’urbain en Asie, une nouvelle modernité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.170-191, 2015, 978-2271090041</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Village in the Mega City</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Le carnet résidentiel au Vietnam : un instrument de peuplement entre contrainte et contournement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">WAIBEL M. and HILBERT H. </w:t>
+              <w:t xml:space="preserve">SALA-PALA V., MOREL-JOURNEL C. et DESAGE F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ho Chi Minh MEGA City Photobook</w:t>
+              <w:t xml:space="preserve">Le peuplement comme politique(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.221-238, 2014, 978-2-7535-3393-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Times Publishing House</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01695285v1</w:t>
+                <w:t xml:space="preserve">hal-01695250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le carnet résidentiel au Vietnam : un instrument de peuplement entre contrainte et contournement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">The Village in the Mega City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SALA-PALA V., MOREL-JOURNEL C. et DESAGE F. </w:t>
+              <w:t xml:space="preserve">WAIBEL M. and HILBERT H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le peuplement comme politique(s)</w:t>
+              <w:t xml:space="preserve">Ho Chi Minh MEGA City Photobook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Times Publishing House</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.146-167, 2014, 978-604-936-338-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01695250v1</w:t>
+                <w:t xml:space="preserve">hal-01695285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho Chi Minh Ville, une métropole compétitive en construction : la voie contre la rue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LE BLANC A., PIERMAY J.L., GERVAIS-LAMBONY P., GIROUD M., PIERDET C., RUFAT S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles en débat, (dé)construction de la ville compétitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-170, 2014, 978-2-84016-179-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3077,303 +3098,303 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a micro-geography of ordinary public spaces in Hồ Chí Minh City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, http://www.gis-reseau-asie.org/monthly-articles/towards-micro-geography-ordinary-public-spaces-ho-chi-minh-city-gibert-marie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MẠNG LƯỚI ĐƯỜNG HẺM THÀNH PHỐ HỒ CHÍ MINH TRONG QUÁ TRÌNH HIỆN ĐẠI HÓA DỰ ÁN PHÁT TRIỂN CỤC BỘ, THÁCH THỨC CHUNG CHO TOÀN ĐÔ THỊ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau de ruelles de HO CHI MINH VILLE au défi de la modernisation : projets locaux, enjeux métropolitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficulté du terrain en géographie. Percevoir, évaluer, contourner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01341998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3383,114 +3404,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ruelles de Hồ Chí Minh Ville, Việt Nam. Trame viaire et recomposition des espaces publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris 1 Panthéon-Sorbonne, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02778574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3558,51 +3579,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8FB61F5"/>
+    <w:nsid w:val="AD92B8FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3706,51 +3727,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2171F591"/>
+    <w:nsid w:val="D8E37CCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3854,51 +3875,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8368BC82"/>
+    <w:nsid w:val="CDC39FE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4091,51 +4112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-gibert-flutre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4829-9983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233906150" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seannet.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jssj.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-annales-de-geographie?lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pacific-geographies.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert-Flutre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#234; Tr&#226;n Dinh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Turner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450101.2026.2646593" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Peyroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Z&#233;rah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/157np" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335315v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdoul Ahad Mback&#233; Ba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet J Fall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tran.70039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244225v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Esposito Andujar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fauveaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.12391" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244259v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23996544211020014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879601v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.472.0121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01695210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X17751230" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579639v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0967828X16674823" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378785v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segard Juliette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508792v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Segard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2905" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378805v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13177" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378756v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Musil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325186v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Molho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Chong Ho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-032-00423-9#accessibility-information" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00423-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778786v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/l-asie-du-sud-est/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778673v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282217v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.29214626.13" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771318v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irasec/9921" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280570v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tr&#226;n Huu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9789048562084-012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuzhi Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiheux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140_013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432574v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739247v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niaspress.dk/books/mythbusting-vietnam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01695224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01695242v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01695285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.goethe.de/ins/vn/en/kul/sup/20732785.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01695250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3631" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01695266v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parisnanterre.fr/publications/metropoles-en-debat-de-constructions-de-la-ville-competitive--523462.kjsp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579598v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378777v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341998v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02778574v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-gibert-flutre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4829-9983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233906150" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=obr98NMAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seannet.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jssj.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-annales-de-geographie?lang=fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pacific-geographies.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571332v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert-Flutre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#234; Tr&#226;n Dinh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Turner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450101.2026.2646593" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388993v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Peyroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Z&#233;rah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/157np" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdoul Ahad Mback&#233; Ba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet J Fall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tran.70039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244225v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Esposito Andujar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fauveaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apv.12391" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04244259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23996544211020014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gibert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.472.0121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01695210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X17751230" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0967828X16674823" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segard Juliette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508792v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Segard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2905" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13177" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378756v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Musil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325186v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Molho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Chong Ho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-032-00423-9#accessibility-information" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00423-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778786v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/l-asie-du-sud-est/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778673v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282217v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.29214626.13" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771318v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irasec/9921" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280570v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tr&#226;n Huu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9789048562084-012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuzhi Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiheux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004712140_013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432574v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879609v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niaspress.dk/books/mythbusting-vietnam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01695224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01695242v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01695250v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3631" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01695285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.goethe.de/ins/vn/en/kul/sup/20732785.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01695266v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parisnanterre.fr/publications/metropoles-en-debat-de-constructions-de-la-ville-competitive--523462.kjsp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579598v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378773v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01378777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341998v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02778574v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>