--- v0 (2026-03-26)
+++ v1 (2026-05-06)
@@ -294,51 +294,51 @@
               <w:t xml:space="preserve">Les révolutions du commerce. France, XVIIIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-92, 2020, Les Cahiers de la MSHE Ledoux, 978-2-84867-722-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pupvd.5555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.20229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03023838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -366,367 +366,376 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consommateurs et consommation : XVIIe-XXIe siècle : regards franco-espagnols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Perpignan, pp.173-194, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pupvd.5555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation and Tradition in the Shopping Landscape of Paris and a Provincial City, 1800–1900</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Furnée Jan Hein and Lesger Clé (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Landscape of Consumption. Shopping Streets and Cultures in Western Europe, 1600–1900</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/9781137314062_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03023900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’histoire culturelle de la France contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03245318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Eiffel (1832-1923)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique du patronnat français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Flammarion, pp.269-270, 2010, 9782081228344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03245314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supply of Shopkeepers in Besançon in the First Part of the 19th century: Novelties between ‘Old' and ‘New</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BLONDE Bruno, COQUERY Natacha, STOBART Jon, VAN DAMME Ilja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fashioning Old and New. Changing Consumer Patterns in Western Europe (1650-1900)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols publishers, pp.145-165, 2009, Urban History</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00486054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -736,331 +745,331 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir la politique de diffusion d'une collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les presses universitaires et l'édition numérique ouverte. Bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Dijon, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvrez la science ouverte par le jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landré Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Access Week en Bourgogne Franche-comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dat@UBFC; Institut agro Dijon; Service commun de la documentation de l'université de Bourgogne; Service commun de la documentation de l'université de Franche-Comté; Maison des sciences de l'homme et de l'environnement; Maison des sciences de l'homme de Dijon; Presses universitaires de Franche-Comté; Éditions universitaires de Dijon, Nov 2023, Belfort, Besançon et Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les licences Creative Commons (CC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Access Week à l'université Bourgogne Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté; Dat@UBFC; AgroSup Dijon; Université de Bourgogne; Bibliothèques de l'université de Bourgogne; Université de Franche-Comté; Bibliothèques de l'université de Franche-Comté; Maison des sciences de l'homme et de l'environnement; Osu Theta, Oct 2021, Besançon et Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Progress and Changes in the Retailing System in the Small French Provincial Town of Besançon during the 19th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHORD Conference: Retailing and Distribution History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Wolverhampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03245339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1070,111 +1079,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrons la science à la MSHE avec HAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Casuhal 2023 - Journées du Club utilisateur de HAL 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1184,353 +1193,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôt dans une archive ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvrir les règles orthotypographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouvrir la science</w:t>
+                <w:t xml:space="preserve">Traitement automatique des images avec Photoshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858313v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement automatique des images avec Photoshop</w:t>
+                <w:t xml:space="preserve">Ouvrir la science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858346v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trello adapté à l'édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1598,51 +1607,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2E28BF2"/>
+    <w:nsid w:val="2A5B3E3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1829,51 +1838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-gillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9179-4114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255675836" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/115162365776225461068" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023838v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/les-revolutions-du-commerce-france-span-style-font-variant-small-caps-xviii-span-sup-e-sup-span-style-font-variant-small-caps-xxi-span-sup-e-sup-siecle.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.5555" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244581v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1057/9781137314062_9#citeas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03245318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03245314v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486054v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809451v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landr&#233; Marion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858293v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03245339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543809v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404601v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858346v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-gillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9179-4114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255675836" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/115162365776225461068" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023838v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/les-revolutions-du-commerce-france-span-style-font-variant-small-caps-xviii-span-sup-e-sup-span-style-font-variant-small-caps-xxi-span-sup-e-sup-siecle.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.20229" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244581v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.5555" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023900v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1057/9781137314062_9#citeas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137314062_9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03245318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03245314v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486054v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourdeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landr&#233; Marion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858293v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03245339v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134291v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543809v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404601v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858346v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>