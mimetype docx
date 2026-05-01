--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -2310,204 +2310,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice &amp;quot;Agriculture Familiale</w:t>
+                <w:t xml:space="preserve">Notice &amp;quot;Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Goulet</w:t>
+                <w:t xml:space="preserve">Ségolène Darly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Anne Bühler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectif, Dictionnaire Critique de l'Anthropocène. CNRS Editions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786985v1</w:t>
+                <w:t xml:space="preserve">hal-02788469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notice &amp;quot;Agriculture</w:t>
+                <w:t xml:space="preserve">Notice &amp;quot;Agriculture Familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve-Anne Bühler</w:t>
+                <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectif, Dictionnaire Critique de l'Anthropocène. CNRS Editions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788469v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regular as fronteiras agrícolas sul-americanas? Experiências e negociações ambientais no Chaco argentino, no Uruguai e no Rio Grande do Sul – Brasil</w:t>
               </w:r>
@@ -2778,51 +2778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Arnaldo Cittadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3330,541 +3330,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buscar el cambio sanitario: dificultades de la implementación de normativas de control y gestión de la tuberculosis bovina (TBb) en Santa Fe. Un enfoque multidisciplinario</w:t>
+                <w:t xml:space="preserve">De One Health aux territoires de Santé : vers une approche interdisciplinaire de la santé animale ancrée dans les enjeux des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ana María Canal</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Jornadas de Sociología del Litoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Nacional del Litoral, Nov 2025, Santa Fe (Arg), Argentina</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes Rurales 2025: 13è éditions des entretiens agronomiques Olivier de Serres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Mirabel (Ardèche), France. 29p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371142v1</w:t>
+                <w:t xml:space="preserve">hal-05333539v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De One Health aux territoires de Santé : vers une approche interdisciplinaire de la santé animale ancrée dans les enjeux des territoires</w:t>
+                <w:t xml:space="preserve">Buscar el cambio sanitario: dificultades de la implementación de normativas de control y gestión de la tuberculosis bovina (TBb) en Santa Fe. Un enfoque multidisciplinario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Victoria Vignolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana María Canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes Rurales 2025: 13è éditions des entretiens agronomiques Olivier de Serres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Mirabel (Ardèche), France. 29p</w:t>
+              <w:t xml:space="preserve">II Jornadas de Sociología del Litoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional del Litoral, Nov 2025, Santa Fe (Arg), Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333539v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lutte contre la tuberculose bovine en Corse : coévolution entre les dynamiques de la maladie et les configurations des rôles entre les acteurs impliqués</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gardon</w:t>
+                <w:t xml:space="preserve">Vers un compromis biosécuritaire ? L'élevage porcin corse sur parcours face à de nouvelles contraintes sanitaires Les apports d'une recherche-intervention en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Porcine 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP; INRAE, Feb 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059974v1</w:t>
+                <w:t xml:space="preserve">hal-04465026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un compromis biosécuritaire ? L'élevage porcin corse sur parcours face à de nouvelles contraintes sanitaires Les apports d'une recherche-intervention en Corse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stray cattle in Corsica. Study of an awkward notion and awkward animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trabucco</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Porcine 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFIP; INRAE, Feb 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Animals, Streets, and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Liverpool, Sep 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465026v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stray cattle in Corsica. Study of an awkward notion and awkward animals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Garçon</w:t>
+                <w:t xml:space="preserve">La lutte contre la tuberculose bovine en Corse : coévolution entre les dynamiques de la maladie et les configurations des rôles entre les acteurs impliqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bréant Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals, Streets, and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Liverpool, Sep 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702171v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing criticism instead of quality</w:t>
               </w:r>
@@ -4142,247 +4142,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet VHEEP: enquête sur le &amp;quot;tout contextuel&amp;quot; du virus de l'hépatite E en Corse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Pellerin</w:t>
+                <w:t xml:space="preserve">Une biosécurité de « plein-air » est-elle possible et à quels coûts pour les éleveurs et les animaux ? Le cas de la transformation des logiques et des pratiques de gestion de la reproduction dans les élevages de porcs en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Origine, Diversité et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ODT, Oct 2022, Saignelégier, Suisse</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du métaprogramme SANBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150413v1</w:t>
+                <w:t xml:space="preserve">hal-04613577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une biosécurité de « plein-air » est-elle possible et à quels coûts pour les éleveurs et les animaux ? Le cas de la transformation des logiques et des pratiques de gestion de la reproduction dans les élevages de porcs en Corse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doré</w:t>
+                <w:t xml:space="preserve">Le projet VHEEP: enquête sur le &amp;quot;tout contextuel&amp;quot; du virus de l'hépatite E en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Doceul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du métaprogramme SANBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum Origine, Diversité et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ODT, Oct 2022, Saignelégier, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613577v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élevage extensif ou divagation ? Les animaux en liberté sous le feu de la critique en Corse</w:t>
               </w:r>
@@ -5029,247 +5029,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Preparedness » face à la Peste Porcine Africaine. Un comité technique pluri-acteurs pour adapter les règles de biosécurité aux élevages sur parcours en Corse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using stated choice experiments to predict biosecurity uptake by livestock farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Loeillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferrán Jori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53èmes journées de la recherche porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Paris, France. </w:t>
+              <w:t xml:space="preserve">International Society for Economics and Social Sciences of Animal Health (ISESSAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Serdang, Selangor, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786926v1</w:t>
+                <w:t xml:space="preserve">hal-03786922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using stated choice experiments to predict biosecurity uptake by livestock farmers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Preparedness » face à la Peste Porcine Africaine. Un comité technique pluri-acteurs pour adapter les règles de biosécurité aux élevages sur parcours en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Charrier</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrán Jori</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melanie Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Economics and Social Sciences of Animal Health (ISESSAH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Serdang, Selangor, Malaysia</w:t>
+              <w:t xml:space="preserve">53èmes journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786922v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5424,51 +5424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Trabucco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04952003v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Loeillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Jori" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04441-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613455v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/GEOREGARDS.2023.016.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11319" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11254" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.689163" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03265753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devleeshouwer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18618" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.104.0101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396926v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mesclier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064257v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marzin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.443.0193" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637389v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arnaldo Cittadini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chantre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.220.0025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646096v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.062.0201" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bustos Cara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/320/9782759239726/approches-interdisciplinaires-en-sante-animale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3972-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211565v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1807/9782759236824/la-biodiversite-domestique" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deno&#235;l" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Baptista" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Lopez Galvis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786985v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591028v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Langbehn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Marquis-Dupont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798913v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1340/9782759224098/partenariats-pour-le-developpement-territorial" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.torre.2015.01.0199" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800243v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Juarez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Elverdin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/275534.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3460" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364636v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Vignolo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines del Valle Asis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Canal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Istvan B&#225;nkuti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364539v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Benitez Castro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Soutullo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Asis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Vignolo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Canal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333539v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;ant Mathilde" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465026v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702171v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403784v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Br&#233;ant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403824v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doceul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellerin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613577v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781260v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Preci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guerra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015595v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fanie Nave" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465002v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786926v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gallois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786922v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Loeillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#225;n Jori" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Trabucco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04952003v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Loeillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Jori" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04441-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613455v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/GEOREGARDS.2023.016.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11319" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11254" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.689163" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03265753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devleeshouwer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18618" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.104.0101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396926v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mesclier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064257v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marzin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.443.0193" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637389v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arnaldo Cittadini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chantre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.220.0025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646096v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.062.0201" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bustos Cara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/320/9782759239726/approches-interdisciplinaires-en-sante-animale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3972-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211565v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1807/9782759236824/la-biodiversite-domestique" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deno&#235;l" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Baptista" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Lopez Galvis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786985v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591028v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Langbehn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Marquis-Dupont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798913v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1340/9782759224098/partenariats-pour-le-developpement-territorial" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.torre.2015.01.0199" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800243v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Juarez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Elverdin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/275534.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3460" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364636v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Vignolo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines del Valle Asis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Canal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Istvan B&#225;nkuti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364539v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Benitez Castro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Soutullo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Asis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333539v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Vignolo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Canal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465026v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;ant Mathilde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403784v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Br&#233;ant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403824v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613577v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doceul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellerin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781260v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Preci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guerra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015595v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fanie Nave" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465002v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786922v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Loeillot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#225;n Jori" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786926v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gallois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>