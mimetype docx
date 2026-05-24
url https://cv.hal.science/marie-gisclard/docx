--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -100,269 +100,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoire de santé : une notion pour éclairer les situations de santé animale, appliquée aux enjeux de biosécurité des élevages porcins de plein air</w:t>
+                <w:t xml:space="preserve">Assessing the adoption of biosecurity measures among extensive livestock producers: a case study in the free-range pig sector of Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Theo Loeillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Jori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-024-04441-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534879v1</w:t>
+                <w:t xml:space="preserve">hal-04952003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the adoption of biosecurity measures among extensive livestock producers: a case study in the free-range pig sector of Corsica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territoire de santé : une notion pour éclairer les situations de santé animale, appliquée aux enjeux de biosécurité des élevages porcins de plein air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 86 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952003v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remettre les vaches à leur place.</w:t>
               </w:r>
@@ -374,64 +374,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16, pp.35-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -465,77 +465,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal Health Management up against the Corsican Mountains: Meeting the Health and Territorial Challenges of the Free-Range Pig Farming Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 110 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -569,77 +569,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de la santé animale en butte avec la montagne corse : répondre aux enjeux sanitaires et territoriaux du secteur porcin sur parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 110-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -673,77 +673,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From National Biosecurity Measures to Territorial ASF Preparedness: The Case of Free-Range Pig Farming in Corsica, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gisclard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -790,77 +790,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action collective et gestion sanitaire des élevages porcins en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Devleeshouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -907,51 +907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petite agriculture familiale et agriculture d’entreprise en Argentine : politiques d’encadrement et rationalités antagonistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -998,51 +998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The territory, limited solution to development problems ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1087,286 +1087,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01396926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées et limites des politiques ciblées en Amérique latine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le territoire, solution limitée aux problèmes de développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lysaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Mesclier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grain de sel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (3), p.193-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.443.0193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03064257v1</w:t>
+                <w:t xml:space="preserve">halshs-01324499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire, solution limitée aux problèmes de développement ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Avancées et limites des politiques ciblées en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Grain de sel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67-70, pp.32-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01324499v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceso de institucionalización de la agricultura familiar y nuevo referencial para el desarrollo rural en la Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1417,51 +1417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-click’eau : une démarche d’intermédiation pour la construction d’une action collective locale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Chantre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1534,90 +1534,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultures familiales en Amérique latine. Émergence, avancées et limites des politiques ciblées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Freguin-Gresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1668,51 +1668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'institutionnalisation de l'agriculture familiale en Argentine : vers la reformulation d'un référentiel de développement rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Allaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1817,51 +1817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bustos Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EdiUNS, Universidad Nacional del Sur, 512 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1911,90 +1911,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs de gestion des maladies infectieuses animales et émergence d’un territoire de santé en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches interdisciplinaires en santé animale. Dialogue entre sciences sociales et vétérinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2071,77 +2071,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cappelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Jori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lauvie Anne; Audiot Annick; Verrier Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La biodiversité domestique. Vers de nouveaux liens entre élevage, territoires et société</w:t>
@@ -2200,51 +2200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les notions de rural, de ruralité et le développement rural en contextes latino-américains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Denoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2316,51 +2316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice &amp;quot;Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Darly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2411,51 +2411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice &amp;quot;Agriculture Familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2487,329 +2487,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular as fronteiras agrícolas sul-americanas? Experiências e negociações ambientais no Chaco argentino, no Uruguai e no Rio Grande do Sul – Brasil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-click’eau, une démarche de co-construction de scénarios dans les captages d’eau potable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Chantre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gautreau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rémy Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Langbehn</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculturas empresariais e espaços rurais na globalização: abordagens a partir da América do Sul</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Partenariats pour le développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 256 p., 2016, Update Sciences and Technologies, 9782759224081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/quae.torre.2015.01.0199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591028v1</w:t>
+                <w:t xml:space="preserve">hal-02798913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-click’eau, une démarche de co-construction de scénarios dans les captages d’eau potable</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Regular as fronteiras agrícolas sul-americanas? Experiências e negociações ambientais no Chaco argentino, no Uruguai e no Rio Grande do Sul – Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...27 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Langbehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Marquis-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bühler E.-A. (dir.); Guibert M. (dir.); de Oliveira V.-L. (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Partenariats pour le développement territorial</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agriculturas empresariais e espaços rurais na globalização: abordagens a partir da América do Sul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editora da UFRGS, p. 171-191, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798913v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argentina: políticas de agricultura familiar y desarrollo rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2890,51 +2890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agents de développement face aux politiques publiques en faveur de l’agriculture familiale en Argentine et au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iran Veiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2985,51 +2985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los agentes de desarrollo, actores en el cruce de los recursos: una mirada del desarrollo rural desde arenas locales de interacción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformaciones de la actividad agropecuaria, de los Territorios y de las políticas públicas: entrelazamientos de lógicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional del Sur, 540 p., 2014, Estudios sociales y humanidades, 9789871907809</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3125,51 +3125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines del Valle Asis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Istvan Bánkuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3205,411 +3205,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gobernanza en Tuberculosis Bovina : percepciones en diversos actores en Argentina</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I Asis</w:t>
+                <w:t xml:space="preserve">De One Health aux territoires de Santé : vers une approche interdisciplinaire de la santé animale ancrée dans les enjeux des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gisclard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII Jornada de Difusión de la Investigación y Extensión de la Facultad de Ciencias Veterinarias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Nacional del Litoral, Oct 2025, Esperanza, Argentina</w:t>
+              <w:t xml:space="preserve">Journées d'Etudes Rurales 2025: 13è éditions des entretiens agronomiques Olivier de Serres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Mirabel (Ardèche), France. 29p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364539v1</w:t>
+                <w:t xml:space="preserve">hal-05333539v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De One Health aux territoires de Santé : vers une approche interdisciplinaire de la santé animale ancrée dans les enjeux des territoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Buscar el cambio sanitario: dificultades de la implementación de normativas de control y gestión de la tuberculosis bovina (TBb) en Santa Fe. Un enfoque multidisciplinario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Victoria Vignolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana María Canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes Rurales 2025: 13è éditions des entretiens agronomiques Olivier de Serres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Mirabel (Ardèche), France. 29p</w:t>
+              <w:t xml:space="preserve">II Jornadas de Sociología del Litoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional del Litoral, Nov 2025, Santa Fe (Arg), Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333539v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buscar el cambio sanitario: dificultades de la implementación de normativas de control y gestión de la tuberculosis bovina (TBb) en Santa Fe. Un enfoque multidisciplinario</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gobernanza en Tuberculosis Bovina : percepciones en diversos actores en Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Victoria Vignolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Benitez Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Soutullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Asis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Jornadas de Sociología del Litoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Nacional del Litoral, Nov 2025, Santa Fe (Arg), Argentina</w:t>
+              <w:t xml:space="preserve">XIII Jornada de Difusión de la Investigación y Extensión de la Facultad de Ciencias Veterinarias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional del Litoral, Oct 2025, Esperanza, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371142v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un compromis biosécuritaire ? L'élevage porcin corse sur parcours face à de nouvelles contraintes sanitaires Les apports d'une recherche-intervention en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Porcine 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP; INRAE, Feb 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3660,64 +3660,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals, Streets, and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Liverpool, Sep 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3768,51 +3768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bréant Mathilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3863,64 +3863,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing criticism instead of quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Conference of the Royal Geographical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RGS-IBG, Aug 2023, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3958,77 +3958,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire la distance sociale et institutionnelle. Territorialiser l'action publique pour gérer la maladie d'Aujeszky en Corse. Reducing social and institutional distance. Territorialising public action to manage Aujeszky's disease in Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bréant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59. Congrès de l'ASRDLF. Les territoires périphériques et ultrapériphériques face aux crises majeures. Le retour de la distance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4053,77 +4053,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers les territoires de santé : perspectives situationnelles de la gestion des santés animales et végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres du végétal, 12ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4142,290 +4142,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une biosécurité de « plein-air » est-elle possible et à quels coûts pour les éleveurs et les animaux ? Le cas de la transformation des logiques et des pratiques de gestion de la reproduction dans les élevages de porcs en Corse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet VHEEP: enquête sur le &amp;quot;tout contextuel&amp;quot; du virus de l'hépatite E en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Doceul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du métaprogramme SANBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum Origine, Diversité et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ODT, Oct 2022, Saignelégier, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613577v1</w:t>
+                <w:t xml:space="preserve">hal-04150413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet VHEEP: enquête sur le &amp;quot;tout contextuel&amp;quot; du virus de l'hépatite E en Corse</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Une biosécurité de « plein-air » est-elle possible et à quels coûts pour les éleveurs et les animaux ? Le cas de la transformation des logiques et des pratiques de gestion de la reproduction dans les élevages de porcs en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Origine, Diversité et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ODT, Oct 2022, Saignelégier, Suisse</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du métaprogramme SANBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150413v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élevage extensif ou divagation ? Les animaux en liberté sous le feu de la critique en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4476,103 +4476,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Manejo de Bosques con Ganaderia Integrada: la promesse de concilier croissance agricole et environnement en Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Langbehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et environnement dans les Suds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4597,77 +4597,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élevage porcin corse: une action collective « discrète » face aux cadres sanitaires de l’Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Devleeshouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International des Géographes Anarchistes et Libertaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rabastens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4705,51 +4705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conquérir la Nature pour nourrir le Monde ? Une controverse géographique sur les usages de la technique en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Biennale de géographie d'Avignon - Géopoint 2014 - " Controverses et géographies "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Avignon, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4800,77 +4800,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Chantre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfanie Nave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium PSDR 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4927,90 +4927,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un compromis biosécuritaire? L'élevage porcin corse sur parcours face à de nouvelles contraintes sanitaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Trabucco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Casabianca</w:t>
+                <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Porcine 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5048,77 +5048,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using stated choice experiments to predict biosecurity uptake by livestock farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Loeillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrán Jori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5160,51 +5160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Preparedness » face à la Peste Porcine Africaine. Un comité technique pluri-acteurs pour adapter les règles de biosécurité aux élevages sur parcours en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5424,51 +5424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Trabucco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04952003v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Loeillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Jori" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04441-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613455v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/GEOREGARDS.2023.016.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11319" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11254" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.689163" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03265753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devleeshouwer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18618" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.104.0101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396926v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mesclier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064257v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marzin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.443.0193" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637389v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arnaldo Cittadini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chantre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.220.0025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646096v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.062.0201" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bustos Cara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/320/9782759239726/approches-interdisciplinaires-en-sante-animale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3972-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211565v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1807/9782759236824/la-biodiversite-domestique" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deno&#235;l" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Baptista" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Lopez Galvis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786985v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591028v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Langbehn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Marquis-Dupont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798913v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1340/9782759224098/partenariats-pour-le-developpement-territorial" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.torre.2015.01.0199" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800243v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Juarez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Elverdin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/275534.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3460" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364636v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Vignolo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines del Valle Asis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Canal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Istvan B&#225;nkuti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364539v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Benitez Castro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Soutullo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Asis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333539v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Vignolo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Canal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465026v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;ant Mathilde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403784v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Br&#233;ant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403824v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613577v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doceul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellerin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781260v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Preci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guerra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015595v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fanie Nave" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465002v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786922v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Loeillot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#225;n Jori" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786926v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gallois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04952003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Loeillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Trabucco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Jori" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04441-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534879v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613455v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/GEOREGARDS.2023.016.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11319" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193815v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11254" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.689163" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03265753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devleeshouwer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18618" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.104.0101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396926v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lysaniuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mesclier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.443.0193" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marzin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637389v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arnaldo Cittadini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Chantre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freguin-Gresh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.220.0025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646096v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.062.0201" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bustos Cara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/320/9782759239726/approches-interdisciplinaires-en-sante-animale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3972-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211565v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1807/9782759236824/la-biodiversite-domestique" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deno&#235;l" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Baptista" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Lopez Galvis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786985v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798913v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1340/9782759224098/partenariats-pour-le-developpement-territorial" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.torre.2015.01.0199" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Langbehn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Marquis-Dupont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800243v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Juarez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Elverdin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/275534.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3460" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364636v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Vignolo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines del Valle Asis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Canal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Istvan B&#225;nkuti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333539v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Vignolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mar&#237;a Canal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364539v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Benitez Castro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Soutullo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Asis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465026v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;ant Mathilde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403784v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Br&#233;ant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403824v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doceul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellerin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613577v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781260v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Preci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guerra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015595v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fanie Nave" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465002v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786922v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Loeillot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#225;n Jori" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786926v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gallois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>