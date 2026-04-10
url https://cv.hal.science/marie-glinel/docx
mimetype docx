--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -100,256 +100,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi un dossier sur les définitions et les concepts du biodroit ?</w:t>
+                <w:t xml:space="preserve">La comparaison de la fin de vie et de l’interruption de grossesse, In X. Bioy &amp; X. Magnon (dir.), La fin de vie et la mort saisies par le droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, pp.173-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1445u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226383v1</w:t>
+                <w:t xml:space="preserve">hal-05111990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La comparaison de la fin de vie et de l’interruption de grossesse, In X. Bioy &amp; X. Magnon (dir.), La fin de vie et la mort saisies par le droit constitutionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pourquoi un dossier sur les définitions et les concepts du biodroit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.173-187. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111990v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why a special issue on definitions and concepts in biolaw?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -374,51 +374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'incompétence négative et la hiérarchisation des droits et libertés : l'apport de l'analyse quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2, pp.64-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -443,51 +443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le revers d'une trop large définition de l'embryon transgénique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, pp.867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -512,51 +512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Conclusions et ouverture. Regards croisés sur la loi bioéthique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vol. 34 (2), pp.243-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -590,51 +590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rigidité des critères de l'évaluation du mineur non accompagné à l'épreuve du mutisme du Conseil d'État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34, pp.58-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -659,51 +659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrats domaniaux et procédures de mise en concurrence : a la recherche d’une mise en cohérence des catégories juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N° 87 (1), pp.77-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -782,64 +782,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation and Defragmentation in EU Law on Innovative Biomedicine: Revealing Dialectic Mechanisms of Legal Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark L Flear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -877,64 +877,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substances of human origin in CJEU case-law: fragmentation and defragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara K. Hervey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -959,64 +959,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthening the quality and safety of Substance of Human Origin: what impact on fundamental rights?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Health Law 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAHL, University of Warsaw, Sep 2024, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1112,64 +1112,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1226,51 +1226,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modes de scrutin et la bipolarisation de la représentation sous la Vème République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentation et Gouvernement, quels modèles électoraux ?, in Jordane Arlettaz, Julien Bonnet, Pierre-Yves Gahdoun, Stéphane Mouton (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2022, 978-2-84934-681-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1464,51 +1464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226383v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glinel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111990v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1445u" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226399v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552593v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.342.0243" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dv.087.0077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541279v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Flear" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara K. Hervey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912608v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glinel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1445u" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226399v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552593v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.342.0243" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dv.087.0077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541279v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Flear" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara K. Hervey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912608v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>