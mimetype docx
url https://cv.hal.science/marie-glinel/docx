--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -729,97 +729,97 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation and Defragmentation in EU Law on Innovative Biomedicine: Revealing Dialectic Mechanisms of Legal Integration</w:t>
+                <w:t xml:space="preserve">Substances of human origin in CJEU case-law: fragmentation and defragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark L Flear</w:t>
+                <w:t xml:space="preserve">Tamara K. Hervey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -834,87 +834,87 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05541279v1</w:t>
+                <w:t xml:space="preserve">halshs-05541269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substances of human origin in CJEU case-law: fragmentation and defragmentation</w:t>
+                <w:t xml:space="preserve">Fragmentation and Defragmentation in EU Law on Innovative Biomedicine: Revealing Dialectic Mechanisms of Legal Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara K. Hervey</w:t>
+                <w:t xml:space="preserve">Mark L Flear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -929,51 +929,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05541269v1</w:t>
+                <w:t xml:space="preserve">halshs-05541279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthening the quality and safety of Substance of Human Origin: what impact on fundamental rights?</w:t>
               </w:r>
@@ -1012,138 +1012,410 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Health Law 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAHL, University of Warsaw, Sep 2024, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04842670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Glinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Definitions and regulatory concepts in Biolaw, I-BioLex Workshop,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05605153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The legal genealogy of the processes of fragmentation and defragmentation of the European law of biomedical innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Glinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark L Flear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Morrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloïse Gennet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Project Meeting and 2nd SAG Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05606815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence de la Common Law et du Droit Romain dans les définitions du biodroit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Glinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Definitions and regulatory concepts in Biolaw, I-BioLex Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05606307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative therapy in European Parliament's positions: a numerical science-based vocabulary analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1158,51 +1430,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04290599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1212,112 +1484,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modes de scrutin et la bipolarisation de la représentation sous la Vème République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentation et Gouvernement, quels modèles électoraux ?, in Jordane Arlettaz, Julien Bonnet, Pierre-Yves Gahdoun, Stéphane Mouton (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2022, 978-2-84934-681-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1464,51 +1736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glinel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1445u" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226399v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552593v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.342.0243" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dv.087.0077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541279v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Flear" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara K. Hervey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912608v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glinel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1445u" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226399v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552593v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.342.0243" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dv.087.0077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541269v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara K. Hervey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541279v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Flear" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morrison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606307v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290599v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>