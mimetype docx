--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -66,1415 +66,1519 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La comparaison de la fin de vie et de l’interruption de grossesse, In X. Bioy &amp; X. Magnon (dir.), La fin de vie et la mort saisies par le droit constitutionnel</w:t>
+                <w:t xml:space="preserve">Understanding European Union Substances of Human Origin Case Law through Defragmentation and Fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara K. Hervey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/1445u⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Health Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15718093-bja10166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111990v1</w:t>
+                <w:t xml:space="preserve">halshs-05616320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi un dossier sur les définitions et les concepts du biodroit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why a special issue on definitions and concepts in biolaw?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La comparaison de la fin de vie et de l’interruption de grossesse, In X. Bioy &amp; X. Magnon (dir.), La fin de vie et la mort saisies par le droit constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, pp.173-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1445u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226399v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'incompétence négative et la hiérarchisation des droits et libertés : l'apport de l'analyse quantitative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’influence des traditions juridiques sur les définitions européennes du biodroit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, pp.64-73</w:t>
+              <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907359v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05600951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le revers d'une trop large définition de l'embryon transgénique</w:t>
+                <w:t xml:space="preserve">Why a special issue on definitions and concepts in biolaw?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.867</w:t>
+              <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04552593v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Conclusions et ouverture. Regards croisés sur la loi bioéthique »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le revers d'une trop large définition de l'embryon transgénique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.867</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912604v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04552593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rigidité des critères de l'évaluation du mineur non accompagné à l'épreuve du mutisme du Conseil d'État</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'incompétence négative et la hiérarchisation des droits et libertés : l'apport de l'analyse quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34, pp.58-66</w:t>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.64-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907361v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Conclusions et ouverture. Regards croisés sur la loi bioéthique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Glinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 34 (2), pp.243-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jibes.342.0243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rigidité des critères de l'évaluation du mineur non accompagné à l'épreuve du mutisme du Conseil d'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Glinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34, pp.58-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contrats domaniaux et procédures de mise en concurrence : a la recherche d’une mise en cohérence des catégories juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N° 87 (1), pp.77-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dv.087.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substances of human origin in CJEU case-law: fragmentation and defragmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tamara K. Hervey</w:t>
+                <w:t xml:space="preserve">Fragmentation and Defragmentation in EU Law on Innovative Biomedicine: Revealing Dialectic Mechanisms of Legal Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark L Flear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Glinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05541269v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05541279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation and Defragmentation in EU Law on Innovative Biomedicine: Revealing Dialectic Mechanisms of Legal Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark L Flear</w:t>
+                <w:t xml:space="preserve">Substances of human origin in CJEU case-law: fragmentation and defragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara K. Hervey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Glinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Fragmentation and defragmentation of the law on biomedical innovations”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 7318 DICE CERIC, CNRS, Aix-Marseille University; Law for Health and Life, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05541279v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05541269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening the quality and safety of Substance of Human Origin: what impact on fundamental rights?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The legal genealogy of the processes of fragmentation and defragmentation of the European law of biomedical innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark L Flear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Morrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloïse Gennet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Health Law 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAHL, University of Warsaw, Sep 2024, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">3rd Project Meeting and 2nd SAG Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04842670v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05606815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Definitions and regulatory concepts in Biolaw, I-BioLex Workshop,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05605153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The legal genealogy of the processes of fragmentation and defragmentation of the European law of biomedical innovations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strengthening the quality and safety of Substance of Human Origin: what impact on fundamental rights?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Glinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Glinel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Éloïse Gennet</w:t>
+                <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Project Meeting and 2nd SAG Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">European Association of Health Law 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAHL, University of Warsaw, Sep 2024, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">halshs-05606307v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04842670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative therapy in European Parliament's positions: a numerical science-based vocabulary analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Glinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04290599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1484,112 +1588,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modes de scrutin et la bipolarisation de la représentation sous la Vème République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Glinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentation et Gouvernement, quels modèles électoraux ?, in Jordane Arlettaz, Julien Bonnet, Pierre-Yves Gahdoun, Stéphane Mouton (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2022, 978-2-84934-681-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1736,51 +1840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glinel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1445u" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226383v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226399v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552593v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.342.0243" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dv.087.0077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541269v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara K. Hervey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541279v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Flear" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morrison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606307v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290599v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05616320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glinel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara K. Hervey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718093-bja10166" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1445u" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05600951v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226399v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552593v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.342.0243" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907361v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912615v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dv.087.0077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541279v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Flear" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541269v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606815v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morrison" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>