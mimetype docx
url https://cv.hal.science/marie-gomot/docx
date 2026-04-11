--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact representation of vocal smile in autism: A reverse correlation approach</w:t>
+                <w:t xml:space="preserve">Vocal smile is recognized but not embodied in autistic adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Ranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aynaz Adl Zarrabi</w:t>
+                <w:t xml:space="preserve">Claire Wardak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 124, pp.202599. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (11), pp.113858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reia.2025.202599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05081801v1</w:t>
+                <w:t xml:space="preserve">hal-05373305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal smile is recognized but not embodied in autistic adults</w:t>
+                <w:t xml:space="preserve">Intact representation of vocal smile in autism: A reverse correlation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Ranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Wardak</w:t>
+                <w:t xml:space="preserve">Aynaz Adl Zarrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (11), pp.113858. </w:t>
+              <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 124, pp.202599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.reia.2025.202599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373305v1</w:t>
+                <w:t xml:space="preserve">hal-05081801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive and Cerebral Aging Research in Autism: A Systematic Review on an Emerging Topic</w:t>
               </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -640,377 +640,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la Société de Psychophysiologie et de Neurosciences Cognitives</w:t>
+                <w:t xml:space="preserve">Cognitive flexibility in autism: How task predictability and sex influence performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hinault</w:t>
+                <w:t xml:space="preserve">Adeline Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique Sequeira</w:t>
+                <w:t xml:space="preserve">Emma Torija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bidet-Caulet</w:t>
+                <w:t xml:space="preserve">Alexander Logemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Caclin</w:t>
+                <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gomot</w:t>
+                <w:t xml:space="preserve">Renata Cserjesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 68 (1), pp.1-5. </w:t>
+              <w:t xml:space="preserve">Autism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (2), pp.281-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60554/sn.v68i1.99⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aur.3281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410015v1</w:t>
+                <w:t xml:space="preserve">hal-05015740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive flexibility in autism: How task predictability and sex influence performances</w:t>
+                <w:t xml:space="preserve">Histoire de la Société de Psychophysiologie et de Neurosciences Cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Lacroix</w:t>
+                <w:t xml:space="preserve">Thomas Hinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Torija</w:t>
+                <w:t xml:space="preserve">Henrique Sequeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Logemann</w:t>
+                <w:t xml:space="preserve">Aurélie Bidet-Caulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Baciu</w:t>
+                <w:t xml:space="preserve">Anne Caclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Cserjesi</w:t>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (2), pp.281-294. </w:t>
+              <w:t xml:space="preserve">La Lettre des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (1), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aur.3281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.60554/sn.v68i1.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015740v1</w:t>
+                <w:t xml:space="preserve">hal-05410015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling neural adaptation to vocal and non-vocal sounds in autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Escera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 170, pp.58-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1038,472 +1038,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Compressive Armchair (OTO) to Perform Deep Pressure Therapy in Children With Autism Spectrum Disorder: User-Centered Design and Feasibility Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotional contagion to vocal smile revealed by combined pupil reactivity and motor resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Ranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gargot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Gomot</w:t>
+                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wardak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Human Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/55754⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.25043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-74848-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790577v1</w:t>
+                <w:t xml:space="preserve">hal-04788937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex modulation of faces prediction error in the autistic brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Lacroix</w:t>
+                <w:t xml:space="preserve">A Compressive Armchair (OTO) to Perform Deep Pressure Therapy in Children With Autism Spectrum Disorder: User-Centered Design and Feasibility Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gargot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Vachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Harquel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Barbosa</w:t>
+                <w:t xml:space="preserve">Alexia Audrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-05807-4⟩</w:t>
+              <w:t xml:space="preserve">JMIR Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.e55754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/55754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587753v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional contagion to vocal smile revealed by combined pupil reactivity and motor resonance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+                <w:t xml:space="preserve">Sex modulation of faces prediction error in the autistic brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Harquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Wardak</w:t>
+                <w:t xml:space="preserve">Leonardo Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.25043. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-74848-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-05807-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788937v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced spatial frequency differentiation and sex‐related specificities in fearful face detection in autism: Insights from EEG and the predictive brain model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo S Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1580,77 +1580,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding cognitive flexibility in emotional evaluation in autistic males and females: the social context matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bennetot-Deveria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1766,51 +1766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Cléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 126, pp.110801. </w:t>
@@ -1861,51 +1861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habituation, Adaptation and Prediction Processes in Neurodevelopmental Disorders: A Comprehensive Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (7), pp.1110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1933,347 +1933,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural repetition suppression to vocal and non-vocal sounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotional expression visual mismatch negativity in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kovarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Heurteloup</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+                <w:t xml:space="preserve">Judith Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Roux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magali Batty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 148, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (7), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2021.11.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dev.22326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357853v1</w:t>
+                <w:t xml:space="preserve">hal-03826959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional expression visual mismatch negativity in children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neural repetition suppression to vocal and non-vocal sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Charpentier</w:t>
+                <w:t xml:space="preserve">Camille Heurteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Escera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 64 (7), 10 p. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dev.22326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2021.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826959v1</w:t>
+                <w:t xml:space="preserve">hal-04357853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Predictive Role of Low Spatial Frequencies in Automatic Face Processing: A Visual Mismatch Negativity Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vercueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2376,64 +2376,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Galvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Mofid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (3), pp.392. </w:t>
@@ -2523,51 +2523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Briend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (2), pp.801-809. </w:t>
@@ -2599,295 +2599,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility in autism during unpredictable shifts of socio-emotional stimuli: Investigation of group and sex differences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">High spatial frequency filtered primes hastens happy faces categorization in autistic adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carole Peyrin</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kovarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chokron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13623613211062776⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155, pp.105811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2021.105811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563100v1</w:t>
+                <w:t xml:space="preserve">hal-03821408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High spatial frequency filtered primes hastens happy faces categorization in autistic adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Flexibility in autism during unpredictable shifts of socio-emotional stimuli: Investigation of group and sex differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Klara Kovarski</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Logemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Cserjesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chokron</w:t>
+                <w:t xml:space="preserve">Carole Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 155, pp.105811. </w:t>
+              <w:t xml:space="preserve">Autism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.136236132110627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2021.105811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/13623613211062776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821408v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Phonological Complexity Provide a Good Index of Language Disorder in Children With Cochlear Implants?</w:t>
               </w:r>
@@ -2925,51 +2925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lescanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 64 (11), pp.4271-4286. </w:t>
@@ -3020,90 +3020,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional visual mismatch negativity : a joint investigation of social and non-social dimensions in adults with autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Roux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.1-12. </w:t>
@@ -3141,51 +3141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain correlates of emotional prosodic change detection in autism spectrum disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3288,90 +3288,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain responses to change in phonological structures of varying complexity in children and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 57 (9), pp.e13621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3578,51 +3578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Cléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3667,644 +3667,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategic plan to identify key neurophysiological mechanisms and brain circuits in autism</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of auditory discrimination in hearing-impaired patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+                <w:t xml:space="preserve">E. Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasha Zebib</w:t>
+                <w:t xml:space="preserve">J. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aussedat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2017.11.007⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 135 (5), pp.335-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2018.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765727v1</w:t>
+                <w:t xml:space="preserve">hal-05044489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-related brain potential correlates of brain reorganization of episodic memory throughout the adult lifespan</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating Sex and Age Differences in ADI-R and ADOS Scores in a Large European Multi-site Sample of Individuals with Autism Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Froger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Gomot</w:t>
+                <w:t xml:space="preserve">J. Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ashwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Absoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bölte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/WNR.0000000000001029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (7), pp.2490-2505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-018-3510-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927104v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Sex and Age Differences in ADI-R and ADOS Scores in a Large European Multi-site Sample of Individuals with Autism Spectrum Disorder</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Event-related brain potential correlates of brain reorganization of episodic memory throughout the adult lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bonnet-Brilhault</w:t>
+                <w:t xml:space="preserve">Emilie Alibran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10803-018-3510-4⟩</w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (9), pp.768 - 772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WNR.0000000000001029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044477v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of auditory discrimination in hearing-impaired patients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.M. Aoustin</w:t>
+                <w:t xml:space="preserve">A strategic plan to identify key neurophysiological mechanisms and brain circuits in autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurice Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aussedat</w:t>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasha Zebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2018.04.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.69-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2017.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05044489v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional prosodic change detection in autism Spectrum disorder: an electrophysiological investigation in children and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4355,90 +4355,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement des processus de remémoration et de familiarité : données comportementales et électrophysiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Alibran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4511,64 +4511,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Galvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4632,90 +4632,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">22q13 deletion syndrome: communication disorder or autism? Evidence from a specific clinical and neurophysiological phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ponson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.146. </w:t>
@@ -4783,77 +4783,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Clery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, pp.18. </w:t>
@@ -4891,51 +4891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GABA/Glutamate synaptic pathways targeted by integrative genomic and electrophysiological explorations distinguish autism from intellectual disability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Alirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4968,51 +4968,51 @@
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Marouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 21 (3), pp.411-418. </w:t>
+              <w:t xml:space="preserve">, 2015, 21, pp.411-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/mp.2015.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -5197,51 +5197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Clery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5344,51 +5344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 75, pp.117-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5434,90 +5434,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candidate Electrophysiological Endophenotypes of Hyper-Reactivity to Change in Autism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Clery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5593,77 +5593,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the repetitive and restricted behaviour scale in autism spectrum disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannig Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5736,51 +5736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6136,64 +6136,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-Linked Mental Retardation and Autism Are Associated with a Mutation in the NLGN4 Gene, a Member of the Neuroligin Family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laumonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6257,51 +6257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MECP2 gene mutations in non-syndromic X-linked mental retardation: phenotype-genotype correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6537,51 +6537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TM4SF2 gene involvement reconsidered in an XLMR family after neuropsychological assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ronce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6817,51 +6817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychopathologie des processus cognitifs et attentionnels chez des enfants présentant des troubles du développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6909,138 +6909,3598 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 56, pp.7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (28)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aging in autism: An ERP Study of Auditory Change Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICON 2025 - International Conference on Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. , 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vocal Smile Processing In Autism: Intact Representation But No Facial Reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Ranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wardak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COGNITIVE NEUROSCIENCE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du vieillissement cognitif dans l’autisme à travers les performances et le ressenti des difficultés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Maniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring Cognitive Aging in Autism: A Lifespan Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESCOP 2025 - European Society for Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Sheffield, United Kingdom. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neural adaptation in response to vocal and emotion sounds throughout development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Ranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICON (International Conference on Cognitive Neuroscience)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auditory Change Detection in autism during aging: An ERP Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique de la SFR SaNeC-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tours, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieillissement dans l’autisme : quels retentissements sur le fonctionnement mnésique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19èmes journées scientifiques du GREPACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctionnement cognitif chez les adultes autistes : quelles trajectoires au cours de l’avancée en âge ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17 ème UA 7-11 octobre 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Croisic, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autisme et vieillissement : explorer l’évolution du fonctionnement neurocognitif à travers la Mismatch Negativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vocal smile in children: mental representation and facial motor resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Ranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wardak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th bi-annual ESCAN meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers de nouveaux profils de vieillissement : l'influence des traits autistiques sur le vieillissement cognitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectif Cognitif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourire vocal et résonance motrice faciale chez l’enfant autiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Ranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wardak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Université d’Automne de l’ARAPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Le croisic, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring Vocal Smile integration in Autism: from Acoustic Representation to Facial Motor Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Ranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wardak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th bi-annual European Society for Cognitive and Affective Neuroscience (ESCAN) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ghent (BE), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieillissement dans l’autisme : quid du fonctionnement cognitif et cérébral ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectif Cognitif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourire vocal chez l’enfant : représentation perceptuelle et résonance faciale motrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Ranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wardak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique de la SFR FED Neuroimagerie fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How does memory age in ASD?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’Etude du Vieillissement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieillissement dans le TSA : quels impacts sur la mémoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sex differences in atypical predictive processes from low spatial frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Harquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atypical neural adaptation to vocal and non-vocal sounds in autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Escera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSAR annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Stochkolm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How does memory age in ASD?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aging &amp; Cognition Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Louvain, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atypical Neural Adaptation To Auditory Vocal And Non-Vocal Stimuli In Autistic Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Escera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7eme Journée recherche biomédicale 2023 (Tours, Angers, Orléans, Le Mans)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, La Riche, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faster neural adaptation to neutral than to emotional prosodic sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Escera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st World Congress of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation neurale atypique aux sons vocaux et non-vocaux dans l’autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Escera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique de la SFR FED Neuroimagerie Fonctionnelle 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the coarse-to-fine processing of fearful face impaired in autism ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Harquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kovarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OHBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect Of The Vocal And Emotional Prosodic Content On The Neural Adaptation To Sounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Escera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Federation of European Neuroscience Societies (FENS) Forum 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractéristiques acoustiques et modèle du sourire vocal chez l’adulte autiste.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Joucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e Université d’automne de l’ARAPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Le Croisic (Loire Atlantique), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reduced flexibility in autism on an unpredicted emotional flexibility task.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Logemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society for Autism Research.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual Meeting, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High spatial frequencies dominance for visual consciousness suggested by an attentional blink paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st conference of the European Society for Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory Change Detection in autism during aging : An ERP Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7059,113 +10519,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la SFR SaNeC 4226</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Cognitive Aging in Autism : A Lifespan Perspective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7184,401 +10644,401 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24rd Conference of the European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Cognitive Psychology, Sep 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet VIA : vieillissement et autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Vieillissement et autisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Imaging, Brain &amp; Neuropsychiatry (iBrain); Centre de recherches sur la cognition et l’apprentissage (CERCA), Dec 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourire vocal dans le développement typique et dans l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Ranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la SFR FED Neuroimagerie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du vieillissement cognitive dans l’autisme à travers les performances et le ressenti de difficultés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emannuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Maniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Francophone de Neuropsychologie de l'Autisme (AFNA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Neuropsychologie de l'Autisme, Jun 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of neural adaption in response to vocal and emotional sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Ranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7587,4300 +11047,840 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Escera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the SPNC (Society of Psychophysiology and Cognitive Neuroscience)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autisme et vieillissement : une exploration neurocognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude du CeRCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement neurocognitif dans l’autisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième édition des Rencontres Jeunes Chercher.euses du LPNC et du LIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does memory age in ASD?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société de Psychophysiologie et de Neurosciences Cognitives (SPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Aging &amp; Cognition Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cognitive Aging Society (EUCAS), Apr 2023, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406190v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does memory age in ASD?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging &amp; Cognition Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Cognitive Aging Society (EUCAS), Apr 2023, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">Société de Psychophysiologie et de Neurosciences Cognitives (SPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229977v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement dans le TSA : quels impacts sur la mémoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFR FED 4226, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélats électrophysiologiques de l’encodage réussi en mémoire épisodique de l’enfance au vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Alibran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la SFR-FED 4246</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Structure fédérative de recherche : Neuroimagerie fonctionnelle : de l’image à la Fonction (SFR FED 4246), Jun 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426392v1</w:t>
-              </w:r>
-[...3458 lines deleted...]
-                <w:t xml:space="preserve">hal-02353909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId304"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12035,51 +12035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406403v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bess&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel-Kohlmeyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Capdeville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.106092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merchie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ranty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynaz Adl Zarrabi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2025.202599" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113858" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025630v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.70031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bidet-Caulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caclin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60554/sn.v68i1.99" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lacroix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Torija" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Logemann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Cserjesi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.3281" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044422v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Escera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.12.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gargot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vachaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gilard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audrain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/55754" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garrido" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Barbosa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05807-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74848-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Barbosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta I Garrido" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.3209" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bennetot-Deveria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magnon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-024-00622-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Cl&#233;ry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2023.110801" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044431v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13071110" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Heurteloup" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.11.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03826959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Charpentier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.22326" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608931v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.838454" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357665v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Legris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Galvin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12030392" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424686v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arlicot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dupont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01860-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563100v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613211062776" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821408v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2021.105811" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942125v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schweitzer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_JSLHR-20-00642" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115323v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01133-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492787v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Saby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102512" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942120v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13621" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pralus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fornoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107234" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487877v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103599" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alibran" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Froger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000001029" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044477v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tillmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ashwood" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Absoud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#246;lte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3510-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044489v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legris" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charpentier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aoustin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aussedat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2018.04.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK9GS5FK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044486v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-018-9246-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926648v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.181.0029" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341965v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aoustin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204402" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338794v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ponson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barthelemy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0212-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765821v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clery" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00018" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148465v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alirol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bazaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marouillat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.75" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446468v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sonie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pirat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robinson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-012-1663-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L083RS29-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778017v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Clery" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wicker" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2013.01.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963622v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cl&#233;ry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fonlupt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.02.050" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1MW0P48-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517362v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-010-1091-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CNWLZMF0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535154v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Bourreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-009-0028-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148482v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hommet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Barthez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.12.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2RX5S0B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643008v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J.-P." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bath&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And Saliba E." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137632v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Des Portes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sacco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Maincent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.20422" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F39FM0LX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142549v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/382137" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146359v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gendrot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Verloes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raynaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.20247" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JLLXHSMS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132913v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bienvenu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poirier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Friocourt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beaumont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/11.8.981" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146364v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ronce" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dessay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Zemni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Ayrault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.10564" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QRTWRTF6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144095v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Meloni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Muscettola" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Longo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Bruttini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng857" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477948v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246130v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246117v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441119v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368199v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229882v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maniez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368173v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406213v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406201v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406190v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229977v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230002v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426392v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gautier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366051v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406377v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406351v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406369v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368140v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406358v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406339v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406317v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368184v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406305v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368166v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406290v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366042v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368194v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406277v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366039v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366027v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406253v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366031v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366037v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406267v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406260v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211943v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213242v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366005v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366017v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Joucla" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563119v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353909v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perrier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermeulen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406403v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bess&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel-Kohlmeyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Capdeville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.106092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merchie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ranty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113858" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynaz Adl Zarrabi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2025.202599" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025630v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.70031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lacroix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Torija" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Logemann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Cserjesi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.3281" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bidet-Caulet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caclin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60554/sn.v68i1.99" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044422v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Escera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.12.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788937v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74848-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790577v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gargot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vachaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gilard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audrain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/55754" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garrido" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Barbosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05807-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Barbosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta I Garrido" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.3209" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bennetot-Deveria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magnon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-024-00622-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Cl&#233;ry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2023.110801" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044431v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13071110" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03826959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Charpentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.22326" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Heurteloup" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.11.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608931v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.838454" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357665v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Legris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Galvin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12030392" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424686v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arlicot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dupont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01860-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821408v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2021.105811" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563100v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613211062776" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942125v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schweitzer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_JSLHR-20-00642" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115323v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01133-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492787v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Saby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102512" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942120v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13621" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pralus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fornoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107234" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487877v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103599" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044489v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charpentier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aoustin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aussedat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2018.04.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK9GS5FK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044477v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tillmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ashwood" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Absoud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#246;lte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3510-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927104v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alibran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Froger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000001029" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044486v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-018-9246-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926648v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.181.0029" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341965v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aoustin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204402" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338794v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ponson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barthelemy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0212-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765821v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clery" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00018" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148465v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alirol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bazaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marouillat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.75" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446468v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sonie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pirat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robinson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-012-1663-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L083RS29-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778017v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Clery" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wicker" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2013.01.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963622v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cl&#233;ry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fonlupt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.02.050" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1MW0P48-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517362v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-010-1091-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CNWLZMF0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535154v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Bourreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-009-0028-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148482v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hommet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Barthez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.12.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2RX5S0B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643008v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J.-P." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bath&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And Saliba E." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137632v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Des Portes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sacco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Maincent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.20422" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F39FM0LX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142549v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/382137" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146359v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gendrot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Verloes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raynaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.20247" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JLLXHSMS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132913v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bienvenu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poirier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Friocourt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beaumont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/11.8.981" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146364v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ronce" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dessay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Zemni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Ayrault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.10564" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QRTWRTF6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144095v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Meloni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Muscettola" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Longo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Bruttini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng857" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477948v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406377v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366051v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406351v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maniez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406369v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368140v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406358v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406305v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406339v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406317v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368184v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406290v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368166v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366042v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406277v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368194v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406267v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406260v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211943v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366027v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406253v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366039v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366031v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366037v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213242v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366005v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366017v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Joucla" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563119v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353909v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perrier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermeulen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246130v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246117v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441119v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368199v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229882v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368173v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406213v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406201v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229977v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406190v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230002v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426392v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gautier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>