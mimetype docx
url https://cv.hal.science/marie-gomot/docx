--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -234,567 +234,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal smile is recognized but not embodied in autistic adults</w:t>
+                <w:t xml:space="preserve">Intact representation of vocal smile in autism: A reverse correlation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Ranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Wardak</w:t>
+                <w:t xml:space="preserve">Aynaz Adl Zarrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (11), pp.113858. </w:t>
+              <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 124, pp.202599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.reia.2025.202599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373305v1</w:t>
+                <w:t xml:space="preserve">hal-05081801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intact representation of vocal smile in autism: A reverse correlation approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive flexibility in autism: How task predictability and sex influence performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aynaz Adl Zarrabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+                <w:t xml:space="preserve">Adeline Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+                <w:t xml:space="preserve">Emma Torija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Logemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Baciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Cserjesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reia.2025.202599⟩</w:t>
+              <w:t xml:space="preserve">Autism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (2), pp.281-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aur.3281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05081801v1</w:t>
+                <w:t xml:space="preserve">hal-05015740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive and Cerebral Aging Research in Autism: A Systematic Review on an Emerging Topic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurie Tuller</w:t>
+                <w:t xml:space="preserve">Vocal smile is recognized but not embodied in autistic adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Ranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wardak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aur.70031⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (11), pp.113858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05025630v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive flexibility in autism: How task predictability and sex influence performances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renata Cserjesi</w:t>
+                <w:t xml:space="preserve">Cognitive and Cerebral Aging Research in Autism: A Systematic Review on an Emerging Topic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autism Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 18 (2), pp.281-294. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aur.3281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aur.70031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05015740v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la Société de Psychophysiologie et de Neurosciences Cognitives</w:t>
               </w:r>
@@ -927,77 +927,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling neural adaptation to vocal and non-vocal sounds in autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Escera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1038,472 +1038,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional contagion to vocal smile revealed by combined pupil reactivity and motor resonance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+                <w:t xml:space="preserve">Sex modulation of faces prediction error in the autistic brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Wardak</w:t>
+                <w:t xml:space="preserve">Sylvain Harquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-74848-w⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-05807-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788937v1</w:t>
+                <w:t xml:space="preserve">hal-04587753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Compressive Armchair (OTO) to Perform Deep Pressure Therapy in Children With Autism Spectrum Disorder: User-Centered Design and Feasibility Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gargot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Vachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Audrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Human Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, pp.e55754. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/55754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex modulation of faces prediction error in the autistic brain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marta Garrido</w:t>
+                <w:t xml:space="preserve">Emotional contagion to vocal smile revealed by combined pupil reactivity and motor resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Ranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Barbosa</w:t>
+                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wardak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7, pp.127. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.25043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-05807-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-74848-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587753v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced spatial frequency differentiation and sex‐related specificities in fearful face detection in autism: Insights from EEG and the predictive brain model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo S Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1580,77 +1580,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding cognitive flexibility in emotional evaluation in autistic males and females: the social context matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bennetot-Deveria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1766,51 +1766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Cléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 126, pp.110801. </w:t>
@@ -1933,347 +1933,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional expression visual mismatch negativity in children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neural repetition suppression to vocal and non-vocal sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Charpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+                <w:t xml:space="preserve">Camille Heurteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Batty</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Escera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 64 (7), 10 p. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dev.22326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2021.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826959v1</w:t>
+                <w:t xml:space="preserve">hal-04357853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural repetition suppression to vocal and non-vocal sounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotional expression visual mismatch negativity in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kovarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Heurteloup</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+                <w:t xml:space="preserve">Judith Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Roux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magali Batty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 148, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (7), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2021.11.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dev.22326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357853v1</w:t>
+                <w:t xml:space="preserve">hal-03826959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Predictive Role of Low Spatial Frequencies in Automatic Face Processing: A Visual Mismatch Negativity Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vercueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2376,64 +2376,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Galvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Mofid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (3), pp.392. </w:t>
@@ -2523,51 +2523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Briend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (2), pp.801-809. </w:t>
@@ -2599,511 +2599,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High spatial frequency filtered primes hastens happy faces categorization in autistic adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does Phonological Complexity Provide a Good Index of Language Disorder in Children With Cochlear Implants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Klara Kovarski</w:t>
+                <w:t xml:space="preserve">Céline David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chokron</w:t>
+                <w:t xml:space="preserve">Laurice Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lescanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2021.105811⟩</w:t>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (11), pp.4271-4286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1044/2021_JSLHR-20-00642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821408v1</w:t>
+                <w:t xml:space="preserve">hal-04942125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility in autism during unpredictable shifts of socio-emotional stimuli: Investigation of group and sex differences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">High spatial frequency filtered primes hastens happy faces categorization in autistic adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carole Peyrin</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kovarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chokron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155, pp.105811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2021.105811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/13623613211062776⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03563100v1</w:t>
+                <w:t xml:space="preserve">hal-03821408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Phonological Complexity Provide a Good Index of Language Disorder in Children With Cochlear Implants?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Schweitzer</w:t>
+                <w:t xml:space="preserve">Flexibility in autism during unpredictable shifts of socio-emotional stimuli: Investigation of group and sex differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Logemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Cserjesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lescanne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+                <w:t xml:space="preserve">Carole Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64 (11), pp.4271-4286. </w:t>
+              <w:t xml:space="preserve">Autism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.136236132110627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1044/2021_JSLHR-20-00642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/13623613211062776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942125v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional visual mismatch negativity : a joint investigation of social and non-social dimensions in adults with autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Roux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.1-12. </w:t>
@@ -3135,291 +3135,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain correlates of emotional prosodic change detection in autism spectrum disorder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Charpentier</w:t>
+                <w:t xml:space="preserve">Brain responses to change in phonological structures of varying complexity in children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Latinus</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2020.102512⟩</w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (9), pp.e13621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/psyp.13621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492787v1</w:t>
+                <w:t xml:space="preserve">hal-04942120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain responses to change in phonological structures of varying complexity in children and adults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+                <w:t xml:space="preserve">Brain correlates of emotional prosodic change detection in autism spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ferré</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agathe Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 57 (9), pp.e13621. </w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.102512 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/psyp.13621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2020.102512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942120v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional prosody in congenital amusia: Impaired and spared processes</w:t>
               </w:r>
@@ -3539,90 +3539,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflexibility in Autism Spectrum Disorder: Need for certainty and atypical emotion processing share the blame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Cléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3667,839 +3667,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of auditory discrimination in hearing-impaired patients</w:t>
+                <w:t xml:space="preserve">Event-related brain potential correlates of brain reorganization of episodic memory throughout the adult lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Legris</w:t>
+                <w:t xml:space="preserve">Emilie Alibran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Aussedat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 135 (5), pp.335-339. </w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (9), pp.768 - 772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2018.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/WNR.0000000000001029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044489v1</w:t>
+                <w:t xml:space="preserve">hal-01927104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Sex and Age Differences in ADI-R and ADOS Scores in a Large European Multi-site Sample of Individuals with Autism Spectrum Disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A strategic plan to identify key neurophysiological mechanisms and brain circuits in autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurice Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tillmann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Bonnet-Brilhault</w:t>
+                <w:t xml:space="preserve">Rasha Zebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10803-018-3510-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.69-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2017.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044477v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-related brain potential correlates of brain reorganization of episodic memory throughout the adult lifespan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Sex and Age Differences in ADI-R and ADOS Scores in a Large European Multi-site Sample of Individuals with Autism Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ashwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Absoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bölte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Alibran</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Gomot</w:t>
+                <w:t xml:space="preserve">F. Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/WNR.0000000000001029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (7), pp.2490-2505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-018-3510-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927104v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategic plan to identify key neurophysiological mechanisms and brain circuits in autism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Prévost</w:t>
+                <w:t xml:space="preserve">Assessment of auditory discrimination in hearing-impaired patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Malvy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rasha Zebib</w:t>
+                <w:t xml:space="preserve">C. Aussedat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 135 (5), pp.335-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2018.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2017.11.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01765727v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional prosodic change detection in autism Spectrum disorder: an electrophysiological investigation in children and adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le développement des processus de remémoration et de familiarité : données comportementales et électrophysiologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Alibran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Charpentier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurodevelopmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s11689-018-9246-9⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/1 (Vol. 118), pp.29-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.181.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044486v1</w:t>
+                <w:t xml:space="preserve">hal-01926648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement des processus de remémoration et de familiarité : données comportementales et électrophysiologiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Gomot</w:t>
+                <w:t xml:space="preserve">Emotional prosodic change detection in autism Spectrum disorder: an electrophysiological investigation in children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kovarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Isingrini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018/1 (Vol. 118), pp.29-58. </w:t>
+              <w:t xml:space="preserve">Journal of Neurodevelopmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.181.0029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s11689-018-9246-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926648v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical reorganization after cochlear implantation for adults with single-sided deafness</w:t>
               </w:r>
@@ -4511,51 +4511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Galvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4671,51 +4671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.146. </w:t>
@@ -4770,90 +4770,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial Expression Related vMMN: Disentangling Emotional from Neutral Change Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Clery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, pp.18. </w:t>
@@ -4891,51 +4891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GABA/Glutamate synaptic pathways targeted by integrative genomic and electrophysiological explorations distinguish autism from intellectual disability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Alirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5019,350 +5019,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French version of the autism-spectrum quotient in adolescents: a cross-cultural validation study</w:t>
+                <w:t xml:space="preserve">fMRI investigation of visual change detection in adults with autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sonie</w:t>
+                <w:t xml:space="preserve">H. Clery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behrouz Kassai</w:t>
+                <w:t xml:space="preserve">A. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pirat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Robinson</w:t>
+                <w:t xml:space="preserve">B. Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10803-012-1663-0⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.303-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2013.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446468v1</w:t>
+                <w:t xml:space="preserve">hal-04778017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fMRI investigation of visual change detection in adults with autism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The French version of the autism-spectrum quotient in adolescents: a cross-cultural validation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behrouz Kassai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Clery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+                <w:t xml:space="preserve">P. Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Philippe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Wicker</w:t>
+                <w:t xml:space="preserve">J. Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.1178--1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-012-1663-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2013.01.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04778017v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain correlates of automatic visual change detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5473,51 +5473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Clery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5593,77 +5593,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the repetitive and restricted behaviour scale in autism spectrum disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannig Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5736,51 +5736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6136,51 +6136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-Linked Mental Retardation and Autism Are Associated with a Mutation in the NLGN4 Gene, a Member of the Neuroligin Family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laumonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6531,307 +6531,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TM4SF2 gene involvement reconsidered in an XLMR family after neuropsychological assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FACL4, encoding fatty acid-CoA ligase 4, is mutated in nonspecific X-linked mental retardation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ronce</w:t>
+                <w:t xml:space="preserve">Ilaria Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Dessay</w:t>
+                <w:t xml:space="preserve">Maddalena Muscettola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramzi Zemni</w:t>
+                <w:t xml:space="preserve">Ilaria Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Dominique Ayrault</w:t>
+                <w:t xml:space="preserve">Mirella Bruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 112 (4), pp.400-404. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 30 (4), pp.436-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajmg.10564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ng857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146364v1</w:t>
+                <w:t xml:space="preserve">hal-04144095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FACL4, encoding fatty acid-CoA ligase 4, is mutated in nonspecific X-linked mental retardation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TM4SF2 gene involvement reconsidered in an XLMR family after neuropsychological assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ronce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Meloni</w:t>
+                <w:t xml:space="preserve">Sabine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maddalena Muscettola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Raynaud</w:t>
+                <w:t xml:space="preserve">Ramzi Zemni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Longo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mirella Bruttini</w:t>
+                <w:t xml:space="preserve">Anne-Dominique Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 112 (4), pp.400-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.10564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ng857⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04144095v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychopathologie des processus cognitifs et attentionnels chez des enfants présentant des troubles du développement</w:t>
               </w:r>
@@ -6856,51 +6856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Adrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6909,513 +6909,1981 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 56, pp.7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auditory Change Detection in autism during aging : An ERP Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de la SFR SaNeC 4226</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet VIA : vieillissement et autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Vieillissement et autisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imaging, Brain &amp; Neuropsychiatry (iBrain); Centre de recherches sur la cognition et l’apprentissage (CERCA), Dec 2025, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourire vocal dans le développement typique et dans l’autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Ranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique de la SFR FED Neuroimagerie Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring Cognitive Aging in Autism : A Lifespan Perspective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 24rd Conference of the European Society for Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Cognitive Psychology, Sep 2025, Sheffield, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du vieillissement cognitive dans l’autisme à travers les performances et le ressenti de difficultés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emannuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Maniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Francophone de Neuropsychologie de l'Autisme (AFNA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Neuropsychologie de l'Autisme, Jun 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of neural adaption in response to vocal and emotional sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Ranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Escera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual meeting of the SPNC (Society of Psychophysiology and Cognitive Neuroscience)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autisme et vieillissement : une exploration neurocognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude du CeRCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieillissement neurocognitif dans l’autisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquième édition des Rencontres Jeunes Chercher.euses du LPNC et du LIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How does memory age in ASD?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société de Psychophysiologie et de Neurosciences Cognitives (SPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How does memory age in ASD?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aging &amp; Cognition Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Cognitive Aging Society (EUCAS), Apr 2023, Louvain, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieillissement dans le TSA : quels impacts sur la mémoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR FED 4226, Jun 2023, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrélats électrophysiologiques de l’encodage réussi en mémoire épisodique de l’enfance au vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Alibran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique de la SFR-FED 4246</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structure fédérative de recherche : Neuroimagerie fonctionnelle : de l’image à la Fonction (SFR FED 4246), Jun 2022, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging in autism: An ERP Study of Auditory Change Detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurie Tuller</w:t>
+                <w:t xml:space="preserve">Vocal Smile Processing In Autism: Intact Representation But No Facial Reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Ranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wardak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICON 2025 - International Conference on Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. , 2025</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COGNITIVE NEUROSCIENCE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406377v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal Smile Processing In Autism: Intact Representation But No Facial Reactivity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+                <w:t xml:space="preserve">Aging in autism: An ERP Study of Auditory Change Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COGNITIVE NEUROSCIENCE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">ICON 2025 - International Conference on Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366051v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du vieillissement cognitif dans l’autisme à travers les performances et le ressenti des difficultés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Maniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque de l’Association Francophone de Neuropsychologie de l’Autisme (AFNA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Cognitive Aging in Autism: A Lifespan Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7434,73 +8902,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCOP 2025 - European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sheffield, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural adaptation in response to vocal and emotion sounds throughout development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Ranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7529,113 +8997,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICON (International Conference on Cognitive Neuroscience)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory Change Detection in autism during aging: An ERP Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7654,2325 +9122,2325 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la SFR SaNeC-2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tours, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement dans l’autisme : quels retentissements sur le fonctionnement mnésique ?</w:t>
+                <w:t xml:space="preserve">Fonctionnement cognitif chez les adultes autistes : quelles trajectoires au cours de l’avancée en âge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes journées scientifiques du GREPACO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">17 ème UA 7-11 octobre 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406305v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement cognitif chez les adultes autistes : quelles trajectoires au cours de l’avancée en âge ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autisme et vieillissement : explorer l’évolution du fonctionnement neurocognitif à travers la Mismatch Negativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 ème UA 7-11 octobre 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Croisic, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406339v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autisme et vieillissement : explorer l’évolution du fonctionnement neurocognitif à travers la Mismatch Negativity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vocal smile in children: mental representation and facial motor resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Ranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wardak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">7th bi-annual ESCAN meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406317v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal smile in children: mental representation and facial motor resonance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Wardak</w:t>
+                <w:t xml:space="preserve">Vieillissement dans l’autisme : quels retentissements sur le fonctionnement mnésique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th bi-annual ESCAN meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">19èmes journées scientifiques du GREPACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368184v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers de nouveaux profils de vieillissement : l'influence des traits autistiques sur le vieillissement cognitif</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+                <w:t xml:space="preserve">Sourire vocal et résonance motrice faciale chez l’enfant autiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Ranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wardak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collectif Cognitif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">17ème Université d’Automne de l’ARAPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Le croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406290v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourire vocal et résonance motrice faciale chez l’enfant autiste</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+                <w:t xml:space="preserve">Vers de nouveaux profils de vieillissement : l'influence des traits autistiques sur le vieillissement cognitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Université d’Automne de l’ARAPI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Le croisic, France</w:t>
+              <w:t xml:space="preserve">Collectif Cognitif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368166v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Vocal Smile integration in Autism: from Acoustic Representation to Facial Motor Resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Ranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wardak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th bi-annual European Society for Cognitive and Affective Neuroscience (ESCAN) meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ghent (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement dans l’autisme : quid du fonctionnement cognitif et cérébral ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectif Cognitif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourire vocal chez l’enfant : représentation perceptuelle et résonance faciale motrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Ranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wardak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la SFR FED Neuroimagerie fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does memory age in ASD?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faster neural adaptation to neutral than to emotional prosodic sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Escera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Etude du Vieillissement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">21st World Congress of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406267v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement dans le TSA : quels impacts sur la mémoire ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Prévost</w:t>
+                <w:t xml:space="preserve">Adaptation neurale atypique aux sons vocaux et non-vocaux dans l’autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Escera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la SFR FED Neuroimagerie Fonctionnelle 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406260v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in atypical predictive processes from low spatial frequencies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marta Garrido</w:t>
+                <w:t xml:space="preserve">Atypical neural adaptation to vocal and non-vocal sounds in autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Escera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Barbosa</w:t>
+                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">INSAR annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Stochkolm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211943v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical neural adaptation to vocal and non-vocal sounds in autism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+                <w:t xml:space="preserve">How does memory age in ASD?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSAR annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Stochkolm, Sweden</w:t>
+              <w:t xml:space="preserve">Aging &amp; Cognition Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366027v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does memory age in ASD?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Prévost</w:t>
+                <w:t xml:space="preserve">Atypical Neural Adaptation To Auditory Vocal And Non-Vocal Stimuli In Autistic Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Escera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging &amp; Cognition Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">7eme Journée recherche biomédicale 2023 (Tours, Angers, Orléans, Le Mans)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, La Riche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406253v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical Neural Adaptation To Auditory Vocal And Non-Vocal Stimuli In Autistic Adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+                <w:t xml:space="preserve">How does memory age in ASD?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7eme Journée recherche biomédicale 2023 (Tours, Angers, Orléans, Le Mans)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, La Riche, France</w:t>
+              <w:t xml:space="preserve">Journées d’Etude du Vieillissement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366039v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster neural adaptation to neutral than to emotional prosodic sounds</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sex differences in atypical predictive processes from low spatial frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Harquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st World Congress of Psychophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">INSAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366031v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation neurale atypique aux sons vocaux et non-vocaux dans l’autisme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+                <w:t xml:space="preserve">Vieillissement dans le TSA : quels impacts sur la mémoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SFR FED Neuroimagerie Fonctionnelle 2023</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366037v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the coarse-to-fine processing of fearful face impaired in autism ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect Of The Vocal And Emotional Prosodic Content On The Neural Adaptation To Sounds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Escera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9987,1900 +11455,432 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Federation of European Neuroscience Societies (FENS) Forum 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques acoustiques et modèle du sourire vocal chez l’adulte autiste.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Joucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Université d’automne de l’ARAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Le Croisic (Loire Atlantique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced flexibility in autism on an unpredicted emotional flexibility task.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Logemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Autism Research.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual Meeting, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High spatial frequencies dominance for visual consciousness suggested by an attentional blink paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st conference of the European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353909v1</w:t>
-              </w:r>
-[...1466 lines deleted...]
-                <w:t xml:space="preserve">hal-05426392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId304"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12035,51 +12035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406403v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bess&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel-Kohlmeyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Capdeville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.106092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merchie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ranty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113858" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynaz Adl Zarrabi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2025.202599" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025630v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.70031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lacroix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Torija" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Logemann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Cserjesi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.3281" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bidet-Caulet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caclin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60554/sn.v68i1.99" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044422v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Escera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.12.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788937v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74848-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790577v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gargot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vachaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gilard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audrain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/55754" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garrido" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Barbosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05807-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Barbosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta I Garrido" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.3209" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bennetot-Deveria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magnon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-024-00622-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Cl&#233;ry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2023.110801" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044431v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13071110" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03826959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Charpentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.22326" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Heurteloup" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.11.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608931v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.838454" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357665v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Legris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Galvin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12030392" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424686v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arlicot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dupont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01860-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821408v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2021.105811" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563100v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613211062776" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942125v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schweitzer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_JSLHR-20-00642" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115323v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01133-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492787v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Saby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102512" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942120v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13621" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pralus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fornoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107234" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487877v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103599" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044489v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charpentier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aoustin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aussedat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2018.04.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK9GS5FK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044477v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tillmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ashwood" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Absoud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#246;lte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3510-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927104v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alibran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Froger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000001029" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044486v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-018-9246-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926648v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.181.0029" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341965v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aoustin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204402" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338794v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ponson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barthelemy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0212-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765821v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clery" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00018" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148465v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alirol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bazaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marouillat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.75" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446468v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sonie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pirat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robinson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-012-1663-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L083RS29-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778017v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Clery" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wicker" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2013.01.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963622v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cl&#233;ry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fonlupt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.02.050" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1MW0P48-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517362v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-010-1091-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CNWLZMF0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535154v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Bourreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-009-0028-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148482v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hommet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Barthez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.12.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2RX5S0B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643008v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J.-P." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bath&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And Saliba E." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137632v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Des Portes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sacco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Maincent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.20422" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F39FM0LX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142549v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/382137" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146359v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gendrot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Verloes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raynaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.20247" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JLLXHSMS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132913v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bienvenu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poirier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Friocourt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beaumont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/11.8.981" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146364v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ronce" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dessay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Zemni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Ayrault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.10564" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QRTWRTF6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144095v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Meloni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Muscettola" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Longo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Bruttini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng857" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477948v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406377v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366051v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406351v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maniez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406369v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368140v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406358v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406305v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406339v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406317v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368184v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406290v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368166v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366042v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406277v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368194v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406267v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406260v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211943v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366027v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406253v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366039v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366031v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366037v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213242v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366005v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366017v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Joucla" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563119v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353909v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perrier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermeulen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246130v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246117v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441119v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368199v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229882v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368173v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406213v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406201v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229977v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406190v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230002v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426392v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gautier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406403v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bess&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel-Kohlmeyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Capdeville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.106092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merchie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ranty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynaz Adl Zarrabi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2025.202599" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015740v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lacroix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Torija" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Logemann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Cserjesi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.3281" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113858" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.70031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bidet-Caulet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caclin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60554/sn.v68i1.99" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044422v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Escera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.12.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garrido" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Barbosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05807-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gargot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vachaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gilard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audrain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/55754" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74848-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Barbosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta I Garrido" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.3209" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bennetot-Deveria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magnon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-024-00622-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Cl&#233;ry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2023.110801" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044431v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13071110" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Heurteloup" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.11.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03826959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Charpentier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.22326" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608931v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.838454" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357665v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Legris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Galvin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12030392" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424686v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arlicot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dupont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01860-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942125v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schweitzer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_JSLHR-20-00642" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2021.105811" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563100v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613211062776" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115323v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01133-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942120v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13621" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Saby" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102512" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pralus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fornoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107234" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487877v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103599" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927104v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alibran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Froger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000001029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044477v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tillmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ashwood" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Absoud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#246;lte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3510-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044489v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legris" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charpentier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aoustin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aussedat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2018.04.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK9GS5FK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926648v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.181.0029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044486v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saby" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-018-9246-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341965v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aoustin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204402" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338794v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ponson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barthelemy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0212-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765821v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clery" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00018" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148465v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alirol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bazaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marouillat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.75" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778017v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Clery" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wicker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2013.01.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446468v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sonie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pirat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robinson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-012-1663-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L083RS29-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963622v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cl&#233;ry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fonlupt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.02.050" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1MW0P48-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517362v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-010-1091-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CNWLZMF0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535154v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Bourreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-009-0028-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148482v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hommet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Barthez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.12.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2RX5S0B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643008v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J.-P." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bath&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And Saliba E." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137632v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Des Portes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sacco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Maincent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.20422" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F39FM0LX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142549v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/382137" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146359v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gendrot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Verloes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raynaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.20247" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JLLXHSMS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132913v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bienvenu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poirier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Friocourt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beaumont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/11.8.981" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144095v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Meloni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Muscettola" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Longo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Bruttini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng857" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146364v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ronce" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dessay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Zemni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Ayrault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.10564" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QRTWRTF6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477948v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246130v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441119v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368199v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246117v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229882v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maniez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368173v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406213v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406201v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406190v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229977v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230002v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426392v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gautier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366051v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406377v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406351v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406369v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368140v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406358v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406339v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406317v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368184v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406305v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368166v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406290v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366042v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406277v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368194v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366031v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366037v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366027v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406253v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366039v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406267v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211943v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406260v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213242v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366005v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366017v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Joucla" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563119v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353909v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perrier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermeulen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>