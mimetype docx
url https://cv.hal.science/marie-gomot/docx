--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2197,295 +2197,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Predictive Role of Low Spatial Frequencies in Automatic Face Processing: A Visual Mismatch Negativity Investigation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between Behavioral and Objective Measures of Sound Intensity in Normal-Hearing Listeners and Hearing-Aid Users: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vercueil</w:t>
+                <w:t xml:space="preserve">Elsa Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Alleysson</w:t>
+                <w:t xml:space="preserve">John Galvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mofid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2022.838454⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci12030392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608931v1</w:t>
+                <w:t xml:space="preserve">hal-04357665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Behavioral and Objective Measures of Sound Intensity in Normal-Hearing Listeners and Hearing-Aid Users: A Pilot Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Legris</w:t>
+                <w:t xml:space="preserve">The Predictive Role of Low Spatial Frequencies in Automatic Face Processing: A Visual Mismatch Negativity Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Harquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Galvin</w:t>
+                <w:t xml:space="preserve">Laurent Vercueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Mofid</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Roux</w:t>
+                <w:t xml:space="preserve">David Alleysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (3), pp.392. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.838454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci12030392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2022.838454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357665v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutamatergic synapse in autism: a complex story for a complex disorder</w:t>
               </w:r>
@@ -4485,64 +4485,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical reorganization after cochlear implantation for adults with single-sided deafness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Galvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5019,307 +5019,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fMRI investigation of visual change detection in adults with autism</w:t>
+                <w:t xml:space="preserve">The French version of the autism-spectrum quotient in adolescents: a cross-cultural validation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Clery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+                <w:t xml:space="preserve">S. Sonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Philippe</w:t>
+                <w:t xml:space="preserve">Behrouz Kassai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Wicker</w:t>
+                <w:t xml:space="preserve">E. Pirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2013.01.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.1178--1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-012-1663-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778017v1</w:t>
+                <w:t xml:space="preserve">hal-02446468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French version of the autism-spectrum quotient in adolescents: a cross-cultural validation study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">fMRI investigation of visual change detection in adults with autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bain</w:t>
+                <w:t xml:space="preserve">H. Clery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Robinson</w:t>
+                <w:t xml:space="preserve">A. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10803-012-1663-0⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.303-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2013.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02446468v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain correlates of automatic visual change detection</w:t>
               </w:r>
@@ -7089,135 +7089,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet VIA : vieillissement et autisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Angel</w:t>
+                <w:t xml:space="preserve">Exploring Cognitive Aging in Autism : A Lifespan Perspective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Vieillissement et autisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Imaging, Brain &amp; Neuropsychiatry (iBrain); Centre de recherches sur la cognition et l’apprentissage (CERCA), Dec 2025, Tours, France</w:t>
+              <w:t xml:space="preserve">The 24rd Conference of the European Society for Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Cognitive Psychology, Sep 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441119v1</w:t>
+                <w:t xml:space="preserve">hal-05246117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourire vocal dans le développement typique et dans l’autisme</w:t>
               </w:r>
@@ -7292,152 +7309,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Cognitive Aging in Autism : A Lifespan Perspective.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet VIA : vieillissement et autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24rd Conference of the European Society for Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Cognitive Psychology, Sep 2025, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée Vieillissement et autisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imaging, Brain &amp; Neuropsychiatry (iBrain); Centre de recherches sur la cognition et l’apprentissage (CERCA), Dec 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246117v1</w:t>
+                <w:t xml:space="preserve">hal-05441119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du vieillissement cognitive dans l’autisme à travers les performances et le ressenti de difficultés</w:t>
               </w:r>
@@ -9152,398 +9152,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement cognitif chez les adultes autistes : quelles trajectoires au cours de l’avancée en âge ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vocal smile in children: mental representation and facial motor resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Ranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wardak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 ème UA 7-11 octobre 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Croisic, France</w:t>
+              <w:t xml:space="preserve">7th bi-annual ESCAN meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406339v1</w:t>
+                <w:t xml:space="preserve">hal-05368184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autisme et vieillissement : explorer l’évolution du fonctionnement neurocognitif à travers la Mismatch Negativity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fonctionnement cognitif chez les adultes autistes : quelles trajectoires au cours de l’avancée en âge ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">17 ème UA 7-11 octobre 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406317v1</w:t>
+                <w:t xml:space="preserve">hal-05406339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal smile in children: mental representation and facial motor resonance</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Autisme et vieillissement : explorer l’évolution du fonctionnement neurocognitif à travers la Mismatch Negativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th bi-annual ESCAN meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la SFR FED 4226</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368184v1</w:t>
+                <w:t xml:space="preserve">hal-05406317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement dans l’autisme : quels retentissements sur le fonctionnement mnésique ?</w:t>
               </w:r>
@@ -9648,402 +9648,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourire vocal et résonance motrice faciale chez l’enfant autiste</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+                <w:t xml:space="preserve">Vers de nouveaux profils de vieillissement : l'influence des traits autistiques sur le vieillissement cognitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Université d’Automne de l’ARAPI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Le croisic, France</w:t>
+              <w:t xml:space="preserve">Collectif Cognitif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368166v1</w:t>
+                <w:t xml:space="preserve">hal-05406290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers de nouveaux profils de vieillissement : l'influence des traits autistiques sur le vieillissement cognitif</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+                <w:t xml:space="preserve">Exploring Vocal Smile integration in Autism: from Acoustic Representation to Facial Motor Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Ranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wardak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collectif Cognitif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">7th bi-annual European Society for Cognitive and Affective Neuroscience (ESCAN) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ghent (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406290v1</w:t>
+                <w:t xml:space="preserve">hal-05366042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Vocal Smile integration in Autism: from Acoustic Representation to Facial Motor Resonance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sourire vocal et résonance motrice faciale chez l’enfant autiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Ranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wardak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th bi-annual European Society for Cognitive and Affective Neuroscience (ESCAN) meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Ghent (BE), Belgium</w:t>
+              <w:t xml:space="preserve">17ème Université d’Automne de l’ARAPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Le croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366042v1</w:t>
+                <w:t xml:space="preserve">hal-05368166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement dans l’autisme : quid du fonctionnement cognitif et cérébral ?</w:t>
               </w:r>
@@ -12035,51 +12035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406403v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bess&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel-Kohlmeyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Capdeville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.106092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merchie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ranty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynaz Adl Zarrabi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2025.202599" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015740v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lacroix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Torija" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Logemann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Cserjesi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.3281" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113858" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.70031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bidet-Caulet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caclin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60554/sn.v68i1.99" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044422v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Escera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.12.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garrido" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Barbosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05807-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gargot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vachaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gilard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audrain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/55754" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74848-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Barbosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta I Garrido" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.3209" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bennetot-Deveria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magnon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-024-00622-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Cl&#233;ry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2023.110801" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044431v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13071110" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Heurteloup" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.11.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03826959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Charpentier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.22326" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608931v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.838454" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357665v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Legris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Galvin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12030392" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424686v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arlicot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dupont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01860-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942125v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schweitzer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_JSLHR-20-00642" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2021.105811" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563100v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613211062776" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115323v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01133-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942120v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13621" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Saby" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102512" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pralus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fornoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107234" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487877v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103599" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927104v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alibran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Froger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000001029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044477v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tillmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ashwood" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Absoud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#246;lte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3510-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044489v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legris" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charpentier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aoustin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aussedat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2018.04.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK9GS5FK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926648v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.181.0029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044486v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saby" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-018-9246-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341965v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aoustin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204402" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338794v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ponson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barthelemy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0212-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765821v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clery" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00018" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148465v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alirol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bazaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marouillat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.75" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778017v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Clery" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wicker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2013.01.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446468v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sonie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pirat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robinson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-012-1663-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L083RS29-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963622v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cl&#233;ry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fonlupt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.02.050" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1MW0P48-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517362v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-010-1091-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CNWLZMF0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535154v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Bourreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-009-0028-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148482v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hommet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Barthez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.12.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2RX5S0B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643008v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J.-P." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bath&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And Saliba E." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137632v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Des Portes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sacco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Maincent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.20422" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F39FM0LX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142549v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/382137" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146359v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gendrot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Verloes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raynaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.20247" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JLLXHSMS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132913v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bienvenu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poirier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Friocourt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beaumont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/11.8.981" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144095v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Meloni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Muscettola" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Longo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Bruttini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng857" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146364v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ronce" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dessay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Zemni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Ayrault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.10564" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QRTWRTF6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477948v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246130v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441119v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368199v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246117v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229882v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maniez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368173v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406213v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406201v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406190v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229977v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230002v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426392v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gautier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366051v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406377v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406351v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406369v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368140v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406358v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406339v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406317v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368184v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406305v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368166v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406290v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366042v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406277v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368194v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366031v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366037v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366027v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406253v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366039v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406267v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211943v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406260v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213242v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366005v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366017v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Joucla" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563119v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353909v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perrier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermeulen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406403v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bess&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel-Kohlmeyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Capdeville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.106092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merchie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ranty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynaz Adl Zarrabi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2025.202599" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015740v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lacroix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Torija" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Logemann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Cserjesi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.3281" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113858" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025630v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.70031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Sequeira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bidet-Caulet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Caclin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60554/sn.v68i1.99" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044422v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Escera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.12.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04587753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garrido" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Barbosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05807-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gargot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vachaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gilard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audrain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/55754" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74848-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Barbosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta I Garrido" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.3209" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bennetot-Deveria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magnon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-024-00622-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Cl&#233;ry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2023.110801" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044431v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13071110" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Heurteloup" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.11.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03826959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Charpentier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.22326" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357665v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Legris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Galvin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12030392" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608931v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.838454" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424686v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arlicot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dupont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01860-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942125v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schweitzer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_JSLHR-20-00642" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2021.105811" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563100v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613211062776" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115323v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01133-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942120v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13621" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Saby" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102512" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pralus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fornoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bhatara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.107234" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487877v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103599" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927104v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alibran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Froger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000001029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044477v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tillmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ashwood" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Absoud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#246;lte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3510-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044489v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legris" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charpentier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aoustin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aussedat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2018.04.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK9GS5FK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926648v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.181.0029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044486v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saby" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-018-9246-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341965v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aoustin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204402" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338794v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ponson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barthelemy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0212-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765821v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clery" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00018" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148465v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alirol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bazaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marouillat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.75" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446468v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sonie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pirat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robinson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-012-1663-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L083RS29-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778017v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Clery" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wicker" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2013.01.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963622v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cl&#233;ry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fonlupt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.02.050" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1MW0P48-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517362v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-010-1091-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CNWLZMF0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535154v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Bourreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-009-0028-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148482v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hommet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Barthez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.12.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2RX5S0B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643008v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J.-P." TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bath&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And Saliba E." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137632v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Des Portes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sacco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Briault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Maincent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.20422" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F39FM0LX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142549v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/382137" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146359v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gendrot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Verloes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raynaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.20247" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JLLXHSMS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132913v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bienvenu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Poirier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Friocourt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beaumont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/11.8.981" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144095v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Meloni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Muscettola" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Longo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Bruttini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng857" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146364v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ronce" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dessay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Zemni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dominique Ayrault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.10564" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QRTWRTF6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477948v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246130v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246117v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368199v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441119v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229882v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Maniez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368173v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406213v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406201v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406190v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229977v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230002v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426392v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gautier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366051v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406377v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406351v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406369v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368140v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406358v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368184v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406339v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406317v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406305v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406290v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366042v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368166v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406277v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368194v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366031v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366037v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366027v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406253v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366039v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406267v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211943v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406260v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213242v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366005v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366017v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Joucla" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563119v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353909v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perrier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vermeulen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>