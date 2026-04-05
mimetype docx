--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Gosme </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Resilience mechanisms of agroforestry systems to climate variability - UMR ABsys (ex-SYSTEM), INRAE Montpellier, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DIPLOMAS2021 Habilitation to direct research - University of Montpellier, France2007 PhD in &amp;quot;Biology and Agronomy&amp;quot; - École Nationale Supérieure Agronomique de Rennes, France2003 DAA &amp;quot;Protection des Plantes et Environnement&amp;quot; - École Nationale Supérieure Agronomique de Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PROFESSIONAL EXPERIENCESince 2014 Resilience mechanisms of agroforestry systems to climate variability - UMR ABsys (ex-SYSTEM), INRAE Montpellier, France2008-2014 Effect of cropping systems in a landscape on the dynamics of wheat pest profiles - UMR Agronomie, INRA Grignon, France2007-2008 Analysis of the invasion and persistence of soil-borne diseases by modeling epidemics and the evolution of the genetic structure of the pathogenic populations responsible. - University of Cambridge, UK2004-2006 Spatio-temporal modeling of epidemics of soilborne diseases. PhD thesis (January 2004 - January 2007) - INRA Rennes, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VALORIZATION OF RESEARCH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">29 articles, 1 book chapter, &amp;gt;25 presentations in conferences, organisation of 2 conferences</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.inrae.fr/search/index/?q=%2A&rows=30&authIdHal_s=marie-gosme&sort=publicationDate_tdate+desc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD SUPERVISION2023-2026 Florian Soulard: Simulation of tree-crop water interactions and resilience of agroforestry systems to heat waves (co-supervisor)2022-2025 Lory Batchakdjian: Probabilistic approach to the resilience of agroforestry systems to climate change using numerical modeling (PhD advisor)2020-2023 Laetitia Lemière: Augmented reality to support the design of agroforestry systems (PhD advisor)2020-2023 Nicolas Barbault: Modeling agroforestry systems including olive trees for ex ante evaluation of systems co-designed with stakeholders. (PhD advisor)2017-2021 Guillaume Blanchet: The resilience of agroforestry systems to climate change: analysis of the response of annual crops to drought in a walnut-based system in a Mediterranean climate. (principal supervisor)2019-2020 Gaopeng Huo (one-year visiting PhD student): Understanding facilitation processes in agroforestry systems: characterisation of the water balance of apple-rape associations.2015-2018 Daniel Inurreta: Looking for facilitation in agroforestry: can trees reduce terminal water and heat stress in winter cereals in the Mediterranean climate? An experimental and modelling approach (principal supervisor)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other supervisions :8 post-docs, 15 graduate students</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination of projects and workpackages2022-2026: coordinator of the DIGITAF project (DIGItal Tools to help AgroForestry meet climate, biodiversity and farming sustainability goals: linking field and cloud). European Horizon Europe funding.2020-2023: coordinator of the MODOLIVIER project (Modeling of olive-based agroforestry systems to evaluate ex-ante the multifunctionality of systems co-designed with stakeholders) Fondation de France funding.2020-2023: coordinator of the RASCAS project (La Réalité Augmentée comme Support pour la Conception de systèmes AgroforestierS). Funding Institut de convergences #DigitAg2020-2023: work package manager and PI for INRAE in the Biodiversify project (Boost ecosystem services through highly Biodiversity-based Mediterranean Farmin sYstems). European funding H2020 (PRIMA)2018-2022: coordinator of the D4Declic project (Dual cropping system, Genetic Diversity, Decision support and Digital tool for Designing Eco-efficient Cereal-Legume Integrated food value Chain in the Mediterranean Basin). European H2020 funding (ARIMNET)2013-2016: coordinator of the COPACABANA project (COmment décrire le PAysage pour CAractériser son effet sur les BioAgresseurs et ennemis NAturels?). INRA meta-program funding2012-2016: Work package leader for the GESTER project (Territorial management of disease resistance in response to new constraints on pesticide use in field crops). ANR funding2011-2013: coordinator of the EPSIMBIOR project (Preliminary study for the design of a model simulating the effect of spatially arranged cropping systems on biotic pressures on a regional scale). GC HP2E fundingParticipation in 7 other national and international projects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organization of conferences and training courses2022 Co-chair of the &amp;quot;transition to a viable climate&amp;quot; session at the World Agroforestry Congress, Quebec2019 Co-president of the scientific committee, co-editor of the book of abstracts, member of the local organizing committee for the 4th World Agroforestry Congress, Montpellier (1,200 participants, 330 oral presentations, 530 posters).2014 to 2018 organizer of the Montpellier conference cycle on agroecology (one conference/month).2016 Editor-in-chief for the evaluation of papers and publication of proceedings; member of the local organizing committee for the 3rd conference of the European Federation of Agroforestry. Montpellier (250 participants 80 oral presentations and 50 posters)2014 participation à l’organisation d’une école-chercheur internationale Mathematical Modelling forSustainable Management of Crop Health</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a comprehensive decision support system for agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed M S Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navid Bakhtiary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Kephe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenal Assou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (12), pp.124016. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ae1cd5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroforesTreeAdvice: a decision support tool combining heterogeneous knowledge resources for tree species selection in agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeáš Staněk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birk Skyum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.130. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-025-01208-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring agroforestry limiting factors and digitalization perspectives: insights from a european multi-actor appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Tranchina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Giuseppe Cella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cumplido-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.2499-2515. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-024-01047-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought field experiments: how to adapt rainout shelters to agroforestry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory Bachakdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bourdoncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.3287-3301. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-024-01092-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lowering pesticide use in vineyards over a 10-year period did not reduce yield or work intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 158, pp.127199. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2024.127199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into fruit tree models relevant to simulate fruit tree-based agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.817-835. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-024-00953-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ESSU concept for designing, modeling and auditing ecosystem service provision in intercropping and agroforestry systems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rafflegeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.43. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00894-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization of an agroforestry model: from forest trees to olive trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXXI International Horticultural Congress (IHC2022): International Symposium on Innovative Perennial Crops Managemen, 1366, pp.211-218. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/actahortic.2023.1366.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial maps, a new framework to model agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.0120. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/plantphenomics.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of shade and tree root pruning on soil water content and crop yield of winter cereals in a Mediterranean alley cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Daniel Inurreta-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (4), pp.747-757. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-022-00736-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between drought and shade on the productivity of winter pea grown in a 25‐year‐old walnut‐based alley cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agronomy and Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 208 (5), pp.583-598. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jac.12488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change mitigation and adaptation in agriculture: Why agroforestry should be part of the solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Cadisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Oelbermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meine van Noordwijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 319, pp.107555. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2021.107555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of interspecific water relationship in vertical and horizontal dimensions under a dryland apple-Brassica intercropping system: Quantifying by experiments and the 3D Hi-sAFe model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaopeng Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianli Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 310, pp.108620. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alley Cropping Mitigates the Impacts of Climate Change on a Wheat Crop in a Mediterranean Environment: A Biophysical Model-Based Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J. Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.356. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11040356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does pollarding trees improve the crop yield in a mature alley-cropping agroforestry system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Le Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agronomy and Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 206 (5), pp.640-649. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jac.12403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of conversion to organic farming on pest and disease control in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.1047. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10071047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCA0PEST : performances et limites d’un système grandes cultures agroforestier sans pesticides en sol limitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Oheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.189-204. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/r3sbnb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological characterization and evolution of Elaeis guineensis Jacq. traditional parklands in Lower Casamance (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Daba Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (4), pp.1251-1260. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-018-0237-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hi-sAFe: A 3D Agroforestry Model for Integrating Dynamic Tree–Crop Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (8), pp.2293. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11082293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield components and phenology of durum wheat in a Mediterranean alley-cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Daniel Inurreta Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (4), pp.961-974. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-018-0201-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of latitude on the light availability for intercrops in an agroforestry alley-cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blitz-Frayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Molto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp.1019-1033. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-018-0214-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is agroforestry perceived in Europe? An assessment of positive and negative aspects by stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvestre García de Jalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Mcadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (4), pp.829-848. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-017-0116-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape features to improve pest control in Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Begg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Alomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Reubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.48-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking cropping system mosaics to disease resistance durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 307, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for the pathozone of the take-all pathogen, Gaeumannomyces graminis var. tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. C. A. Gilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 163 (3), pp.359 - 366. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aab.12060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrous oxide emissions from crop rotations including wheat, oilseed rape and dry peas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Carrouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Sellier de Chezelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3), pp.1787-1797. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-10-1787-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining host-parasitoid interactions at the landscape scale: a new approach for calibration and sensitivity analysis of complex spatio-temporal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.217-231. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-012-9822-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for testing integrated pest management strategies on a tritrophic system involving pollen beetle, its parasitoid and oilseed rape at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (10), pp.1421-1433. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-012-9795-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and neighbourhood effects of organic and conventional wheat management on aphids, weeds, and foliar diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguie de Villemandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 161, pp.121 - 129. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2012.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecosystem management and biotic interactions: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Médiène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.491-514. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-011-0009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of host and inoculum patterns on take-all disease of wheat incidence, severity and disease gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 129 (1), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-010-9700-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive versus low-input cropping systems: What is the optimal partitioning of agricultural area in order to reduce pesticide use while maintaining productivity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (2), pp.110-116. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2009.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Take-all decline: An epidemiological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas John Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Cunniffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Paveley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining experimentation and modelling to estimate primary and secondary infections of take-all disease of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (7), pp.1523-1530. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease Spread Across Multiple Scales in a Spatial Hierarchy: Effect of Host Spatial Structure and of Inoculum Quantity and Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 99 (7), pp.833-839. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-99-7-0833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade: An Epidemiological Model to Simulate Disease Spread and Aggregation Across Multiple Scales in a Spatial Hierarchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 99 (7), pp.823-832. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-99-7-0823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyze spatial structure and model spatio-temporal development of epiphytes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (1), pp.4-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser la structure spatiale et modéliser le développement spatio-temporel des épiphyties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (1), pp.4-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear relationship between Gaeumannomyces graminis var. tritici (Ggt) genotypic frequencies and disease severity on wheat roots in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sarniguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.492-499. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01166.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size, shape and intensity of aggregation of take-all disease during natural epidemics in second wheat crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Willocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (1), pp.87-96. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2006.01503.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial pattern analysis of take-all disease of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Willocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (6), pp.S41-S41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroforestAR: A mobile app for visualizing Agroforestry systems in Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Moskowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Kigali, Rwanda. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of a Low-Cost Self-Built NDVI Sensor as a Decision-Support tool for managing Cover Crop in Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anice Cheraïet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Conference on Precision Agriculture (ECPA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Barcelona, Spain. Universitat Politècnica de Catalunya, 1, 2025, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5821/ebook-9791387613570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of plantation in perennial agroforestry systems : Is it better to plant olive trees in vineyards or grapevine in olive orchards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesari Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Louna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bohdan Lojka (ed.), Šárka Hoffmannová (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Agroforestry Conference (EURAF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Brno, Czech Republic. Mendel University, ISBN online: 978-80-7509-982-2 | DOI: 10.11118/978-80-7509-982-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can agroforestry protect crops from cavitation / hydraulic failure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Agroforestry Conference (EURAF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Brno, Czech Republic. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphs theory applied to agroforestry system design. Poster H10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Québec, Canada. Université de Laval; IUAF-ICRAF, 1 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microclimate effect of trees: do they really cool down air and crop temperature?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph theory applied to agroforestry system co-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Québec, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality for agroforestry system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAF 2020 - 5th European Agroforestry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nuoro, Italy. , Agroforestry for the transition towards sustainability and bioeconomy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality to support the design of innovative agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tallaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Agroforestry Conference (EURAF2020) Agroforestry for the transition towards sustainability and bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nuoro, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought experiments in alley-cropping systems, from concepts to field reality: lessons learnt at Restinclières, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bourdoncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFROMANCES D’UNE AGROFORESTERIE DE GRANDES CULTURES SUR ARGILE À SILEX : DEPHY EXPE SCA0PEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Liagre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Oheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniLaSalle - INTERACT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée DRAAF Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Beauvais, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial growth of pollarded hybrid walnut trees in a mediterranean agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory and description of the 3D Hi-sAFe agroforestry model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the 3D Hi-sAFe agroforestry model for hybrid walnut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services functional motif: a new concept to analyse and design agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rafflegeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deheuvels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding durum wheat for agroforestry: what to look for?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Panozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Agroforestry Conference. EURAF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nijmegen, Netherlands. European Agroforestry Federation (EURAF), 567 p., 2018, Proceedings of the 4th European Agroforestry Conference, Agroforestry as Sustainable Land Use</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of faiherbia albida on upland rice productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. 466 p., 2016, Celebrating 20 years of Agroforestry research in Europe : Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of the adaptation of Mediterranean agroforestry systems to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 227 p., 2015, CSA15 : Parallel Session L3 Towards Climate-smart Solutions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PODYAM: a modeling framework for simulating population dynamics in agricultural mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DigitAF Deliverable 2.5: Plan for improvement of existing tools/models for tree and crop productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom De Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based approach to assess the effectiveness of pest biocontrol by natural enemies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Memmah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] auto-saisine. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIP-AGRI Focus Group Benefits of landscape features for arable crop production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Alomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Begg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Büren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Chenaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroforesTreeAdvice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birk Skyum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:6250b831c59f211785172a87246e27b8efab24a7;origin=https://forgemia.inra.fr/sk8/sk8-apps/agroecosystem/absys/agroforestreeadvice.git;visit=swh:1:snp:ab9c2055802aa4a8b7d956bd27ee14443bfc140e;anchor=swh:1:rev:5e711137e20a881936ff80269c89b0aa857748aa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroforesTreeAdvice: an advice aggregator for tree species selection for agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Ronn-Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birk Skyum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Agroforestry Conference (EURAF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mendel University, May 2024, Brno, Czech Republic. pp.300-301, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11118/978-80-7509-982-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine in agroforestry: impact of evergreen trees on water stress, yield and grape composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deslandes Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouisson Yvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSPM applied to agroforestry system co-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Plant Growth Modeling, Simulation, Visualization, and Applications (PMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Wuxi, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic agrivoltaism, a solution to cultivate crops under climate change: smart management of solar panels to protect the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Juillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Persello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. SIMA AgriTech Day by Axema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic study of the effect of growing trees on grapevine yield: 24 years of experience in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Trambouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Hi-sAFe model to test the effect of tree root and branch pruning with different crop management options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Inurreta Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress of Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop microclimate: can alleycropping alleviate climate change effects on durum wheat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pollarding on growth and development of adult agroforestry walnut trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Le Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Agroforestry Conference. EURAF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nijmejen, Netherlands. 567 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How important is adapting regional climatic projections to the local environment? A procedure for microclimatic corrections makes the difference for crop growth in a virtual experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Agroforestry Conference. EURAF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nijmegen, Netherlands. 567 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tree root pruning on yield of durum wheat and barley in a mediterranean alley-cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Daniel Inurreta Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Agroforestry Conference. EURAF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nijmejen, Netherlands. 567 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Cereal Crops Better Cope with Climate Change in Agroforestry? A First Assessment with a Rain Reduction Experiment in a Mature Alley-Cropping System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bourdoncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Aug 2018, Genève, Switzerland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry at all latitudes? Unexpected results about best designs to allow more light to the crops at various latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Molto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blitz-Frayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. 466 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit-trees in agroforestry systems - Review and prospects for the temperate and mediterranean zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230)., May 2016, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of agroforestry on phenology and components of yield of different varieties of durum wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Daniel Inurreta Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230)., May 2016, Montpellier, France. 466 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microclimatic effect of agroforestry on diurnal temperature cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Daniel Inurreta Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230)., May 2016, Montpellier, France. 466 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale studies of the relationships between cropping structure and pest and disease regulation services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Gidoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Bagny-Beilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA international). FRA. Agropolis International., Sep 2015, Montpellier, France. pp.443-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of statistical frameworks to study the relationship between landscape features and pest insect abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAYOTE 2014. Modélisation de paysages agricoles pour l’analyse et la simulation de processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PODYAM: a modeling framework for simulating population dynamics in agricultural mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. 620 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie du paysage appliquée à la conception, d'agroécosystèmes favorisant la lutte biologique par conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agro-écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie et numérique - quels outils pour comprendre et concevoir des systèmes agricoles plus durables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Montpellier, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03236996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book of abstracts, 4th World Congress on Agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Lawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. CIRAD; INRA, 933 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Lawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3rd European Agroforestry Conference 2016. Celebrating 20 years of innovations in European Agroforestry. Book of Abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Amaral Paulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Borek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. European Agroforestry Federation (EURAF), 2016, 978-2-87614-717-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Methods and Technologies in Agriculture and Forestry, in Water Resources Economy, and Changes in Biosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vityi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Climate Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 337 p., 2019, 978-3-030-03815-1. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03816-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agroforesterie à l'Inra: des recherches ancrées dans l'agroécologie, aux cœurs d'enjeux sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du développement spatio-temporel des maladies d'origine tellurique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Rennes, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02822244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du développement spatio-temporel des maladies d'origine tellurique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Agrocampus - Ecole nationale supérieure d'agronomie de rennes, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00130776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Gosme </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Resilience mechanisms of agroforestry systems to climate variability - UMR ABsys (ex-SYSTEM), INRAE Montpellier, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DIPLOMAS2021 Habilitation to direct research - University of Montpellier, France2007 PhD in &amp;quot;Biology and Agronomy&amp;quot; - École Nationale Supérieure Agronomique de Rennes, France2003 DAA &amp;quot;Protection des Plantes et Environnement&amp;quot; - École Nationale Supérieure Agronomique de Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PROFESSIONAL EXPERIENCESince 2014 Resilience mechanisms of agroforestry systems to climate variability - UMR ABsys (ex-SYSTEM), INRAE Montpellier, France2008-2014 Effect of cropping systems in a landscape on the dynamics of wheat pest profiles - UMR Agronomie, INRA Grignon, France2007-2008 Analysis of the invasion and persistence of soil-borne diseases by modeling epidemics and the evolution of the genetic structure of the pathogenic populations responsible. - University of Cambridge, UK2004-2006 Spatio-temporal modeling of epidemics of soilborne diseases. PhD thesis (January 2004 - January 2007) - INRA Rennes, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VALORIZATION OF RESEARCH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">29 articles, 1 book chapter, &amp;gt;25 presentations in conferences, organisation of 2 conferences</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.inrae.fr/search/index/?q=%2A&rows=30&authIdHal_s=marie-gosme&sort=publicationDate_tdate+desc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD SUPERVISION2023-2026 Florian Soulard: Simulation of tree-crop water interactions and resilience of agroforestry systems to heat waves (co-supervisor)2022-2025 Lory Batchakdjian: Probabilistic approach to the resilience of agroforestry systems to climate change using numerical modeling (PhD advisor)2020-2023 Laetitia Lemière: Augmented reality to support the design of agroforestry systems (PhD advisor)2020-2023 Nicolas Barbault: Modeling agroforestry systems including olive trees for ex ante evaluation of systems co-designed with stakeholders. (PhD advisor)2017-2021 Guillaume Blanchet: The resilience of agroforestry systems to climate change: analysis of the response of annual crops to drought in a walnut-based system in a Mediterranean climate. (principal supervisor)2019-2020 Gaopeng Huo (one-year visiting PhD student): Understanding facilitation processes in agroforestry systems: characterisation of the water balance of apple-rape associations.2015-2018 Daniel Inurreta: Looking for facilitation in agroforestry: can trees reduce terminal water and heat stress in winter cereals in the Mediterranean climate? An experimental and modelling approach (principal supervisor)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other supervisions :8 post-docs, 15 graduate students</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination of projects and workpackages2022-2026: coordinator of the DIGITAF project (DIGItal Tools to help AgroForestry meet climate, biodiversity and farming sustainability goals: linking field and cloud). European Horizon Europe funding.2020-2023: coordinator of the MODOLIVIER project (Modeling of olive-based agroforestry systems to evaluate ex-ante the multifunctionality of systems co-designed with stakeholders) Fondation de France funding.2020-2023: coordinator of the RASCAS project (La Réalité Augmentée comme Support pour la Conception de systèmes AgroforestierS). Funding Institut de convergences #DigitAg2020-2023: work package manager and PI for INRAE in the Biodiversify project (Boost ecosystem services through highly Biodiversity-based Mediterranean Farmin sYstems). European funding H2020 (PRIMA)2018-2022: coordinator of the D4Declic project (Dual cropping system, Genetic Diversity, Decision support and Digital tool for Designing Eco-efficient Cereal-Legume Integrated food value Chain in the Mediterranean Basin). European H2020 funding (ARIMNET)2013-2016: coordinator of the COPACABANA project (COmment décrire le PAysage pour CAractériser son effet sur les BioAgresseurs et ennemis NAturels?). INRA meta-program funding2012-2016: Work package leader for the GESTER project (Territorial management of disease resistance in response to new constraints on pesticide use in field crops). ANR funding2011-2013: coordinator of the EPSIMBIOR project (Preliminary study for the design of a model simulating the effect of spatially arranged cropping systems on biotic pressures on a regional scale). GC HP2E fundingParticipation in 7 other national and international projects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organization of conferences and training courses2022 Co-chair of the &amp;quot;transition to a viable climate&amp;quot; session at the World Agroforestry Congress, Quebec2019 Co-president of the scientific committee, co-editor of the book of abstracts, member of the local organizing committee for the 4th World Agroforestry Congress, Montpellier (1,200 participants, 330 oral presentations, 530 posters).2014 to 2018 organizer of the Montpellier conference cycle on agroecology (one conference/month).2016 Editor-in-chief for the evaluation of papers and publication of proceedings; member of the local organizing committee for the 3rd conference of the European Federation of Agroforestry. Montpellier (250 participants 80 oral presentations and 50 posters)2014 participation à l’organisation d’une école-chercheur internationale Mathematical Modelling forSustainable Management of Crop Health</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 - Aider à la décision avec le numérique via la modélisation, la simulation et l’intégration de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Aleksovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Tarraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Bellon-Maurel (coordination scientifique), Karine Gauche (coordination scientifique), Martha-Lucia Enriquez (coordination scientifique), Nathalie Lyon-Caen (coordination scientifique), Vincent Martin (préface). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg --</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-78, 2026, Collection : Update Sciences &amp; technologies, 978-2-7592-4255-9. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Methods and Technologies in Agriculture and Forestry, in Water Resources Economy, and Changes in Biosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vityi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Climate Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 337 p., 2019, 978-3-030-03815-1. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03816-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroforestAR: A mobile app for visualizing Agroforestry systems in Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Moskowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Kigali, Rwanda. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of a Low-Cost Self-Built NDVI Sensor as a Decision-Support tool for managing Cover Crop in Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anice Cheraïet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Conference on Precision Agriculture (ECPA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Barcelona, Spain. Universitat Politècnica de Catalunya, 1, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5821/ebook-9791387613570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can agroforestry protect crops from cavitation / hydraulic failure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Agroforestry Conference (EURAF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Brno, Czech Republic. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of plantation in perennial agroforestry systems : Is it better to plant olive trees in vineyards or grapevine in olive orchards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesari Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Louna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bohdan Lojka (ed.), Šárka Hoffmannová (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Agroforestry Conference (EURAF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Brno, Czech Republic. Mendel University, ISBN online: 978-80-7509-982-2 | DOI: 10.11118/978-80-7509-982-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph theory applied to agroforestry system co-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Québec, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microclimate effect of trees: do they really cool down air and crop temperature?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphs theory applied to agroforestry system design. Poster H10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Québec, Canada. Université de Laval; IUAF-ICRAF, 1 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality to support the design of innovative agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tallaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Agroforestry Conference (EURAF2020) Agroforestry for the transition towards sustainability and bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nuoro, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality for agroforestry system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAF 2020 - 5th European Agroforestry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nuoro, Italy. , Agroforestry for the transition towards sustainability and bioeconomy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought experiments in alley-cropping systems, from concepts to field reality: lessons learnt at Restinclières, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bourdoncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial growth of pollarded hybrid walnut trees in a mediterranean agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFROMANCES D’UNE AGROFORESTERIE DE GRANDES CULTURES SUR ARGILE À SILEX : DEPHY EXPE SCA0PEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Liagre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Oheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniLaSalle - INTERACT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée DRAAF Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Beauvais, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory and description of the 3D Hi-sAFe agroforestry model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the 3D Hi-sAFe agroforestry model for hybrid walnut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services functional motif: a new concept to analyse and design agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rafflegeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deheuvels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding durum wheat for agroforestry: what to look for?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Panozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Agroforestry Conference. EURAF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nijmegen, Netherlands. European Agroforestry Federation (EURAF), 567 p., 2018, Proceedings of the 4th European Agroforestry Conference, Agroforestry as Sustainable Land Use</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of faiherbia albida on upland rice productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. 466 p., 2016, Celebrating 20 years of Agroforestry research in Europe : Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of the adaptation of Mediterranean agroforestry systems to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 227 p., 2015, CSA15 : Parallel Session L3 Towards Climate-smart Solutions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PODYAM: a modeling framework for simulating population dynamics in agricultural mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a comprehensive decision support system for agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed M S Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navid Bakhtiary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Kephe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenal Assou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (12), pp.124016. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ae1cd5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroforesTreeAdvice: a decision support tool combining heterogeneous knowledge resources for tree species selection in agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeáš Staněk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birk Skyum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.130. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-025-01208-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought field experiments: how to adapt rainout shelters to agroforestry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory Bachakdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bourdoncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.3287-3301. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-024-01092-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lowering pesticide use in vineyards over a 10-year period did not reduce yield or work intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 158, pp.127199. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2024.127199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into fruit tree models relevant to simulate fruit tree-based agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.817-835. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-024-00953-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring agroforestry limiting factors and digitalization perspectives: insights from a european multi-actor appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Tranchina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Giuseppe Cella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cumplido-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.2499-2515. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-024-01047-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ESSU concept for designing, modeling and auditing ecosystem service provision in intercropping and agroforestry systems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rafflegeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.43. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00894-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization of an agroforestry model: from forest trees to olive trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXXI International Horticultural Congress (IHC2022): International Symposium on Innovative Perennial Crops Managemen, 1366, pp.211-218. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/actahortic.2023.1366.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial maps, a new framework to model agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.0120. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/plantphenomics.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of shade and tree root pruning on soil water content and crop yield of winter cereals in a Mediterranean alley cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Daniel Inurreta-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (4), pp.747-757. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-022-00736-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between drought and shade on the productivity of winter pea grown in a 25‐year‐old walnut‐based alley cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agronomy and Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 208 (5), pp.583-598. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jac.12488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of interspecific water relationship in vertical and horizontal dimensions under a dryland apple-Brassica intercropping system: Quantifying by experiments and the 3D Hi-sAFe model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaopeng Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianli Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 310, pp.108620. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alley Cropping Mitigates the Impacts of Climate Change on a Wheat Crop in a Mediterranean Environment: A Biophysical Model-Based Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J. Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.356. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11040356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change mitigation and adaptation in agriculture: Why agroforestry should be part of the solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Cadisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Oelbermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meine van Noordwijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 319, pp.107555. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2021.107555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does pollarding trees improve the crop yield in a mature alley-cropping agroforestry system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Le Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agronomy and Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 206 (5), pp.640-649. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jac.12403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of conversion to organic farming on pest and disease control in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.1047. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10071047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCA0PEST : performances et limites d’un système grandes cultures agroforestier sans pesticides en sol limitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Oheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.189-204. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/r3sbnb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological characterization and evolution of Elaeis guineensis Jacq. traditional parklands in Lower Casamance (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Daba Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (4), pp.1251-1260. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-018-0237-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hi-sAFe: A 3D Agroforestry Model for Integrating Dynamic Tree–Crop Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (8), pp.2293. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11082293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield components and phenology of durum wheat in a Mediterranean alley-cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Daniel Inurreta Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (4), pp.961-974. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-018-0201-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of latitude on the light availability for intercrops in an agroforestry alley-cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blitz-Frayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Molto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp.1019-1033. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-018-0214-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is agroforestry perceived in Europe? An assessment of positive and negative aspects by stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvestre García de Jalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Mcadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (4), pp.829-848. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-017-0116-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape features to improve pest control in Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Begg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Alomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Reubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.48-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking cropping system mosaics to disease resistance durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 307, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for the pathozone of the take-all pathogen, Gaeumannomyces graminis var. tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. C. A. Gilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 163 (3), pp.359 - 366. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aab.12060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrous oxide emissions from crop rotations including wheat, oilseed rape and dry peas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Carrouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Sellier de Chezelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3), pp.1787-1797. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-10-1787-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining host-parasitoid interactions at the landscape scale: a new approach for calibration and sensitivity analysis of complex spatio-temporal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.217-231. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-012-9822-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for testing integrated pest management strategies on a tritrophic system involving pollen beetle, its parasitoid and oilseed rape at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (10), pp.1421-1433. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-012-9795-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and neighbourhood effects of organic and conventional wheat management on aphids, weeds, and foliar diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguie de Villemandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 161, pp.121 - 129. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2012.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecosystem management and biotic interactions: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Médiène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.491-514. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-011-0009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of host and inoculum patterns on take-all disease of wheat incidence, severity and disease gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 129 (1), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-010-9700-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive versus low-input cropping systems: What is the optimal partitioning of agricultural area in order to reduce pesticide use while maintaining productivity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (2), pp.110-116. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2009.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining experimentation and modelling to estimate primary and secondary infections of take-all disease of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (7), pp.1523-1530. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease Spread Across Multiple Scales in a Spatial Hierarchy: Effect of Host Spatial Structure and of Inoculum Quantity and Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 99 (7), pp.833-839. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-99-7-0833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade: An Epidemiological Model to Simulate Disease Spread and Aggregation Across Multiple Scales in a Spatial Hierarchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 99 (7), pp.823-832. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-99-7-0823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Take-all decline: An epidemiological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas John Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Cunniffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Paveley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyze spatial structure and model spatio-temporal development of epiphytes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (1), pp.4-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser la structure spatiale et modéliser le développement spatio-temporel des épiphyties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (1), pp.4-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear relationship between Gaeumannomyces graminis var. tritici (Ggt) genotypic frequencies and disease severity on wheat roots in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sarniguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.492-499. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01166.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size, shape and intensity of aggregation of take-all disease during natural epidemics in second wheat crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Willocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (1), pp.87-96. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2006.01503.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial pattern analysis of take-all disease of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Willocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (6), pp.S41-S41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DigitAF Deliverable 2.5: Plan for improvement of existing tools/models for tree and crop productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom De Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based approach to assess the effectiveness of pest biocontrol by natural enemies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Memmah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] auto-saisine. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIP-AGRI Focus Group Benefits of landscape features for arable crop production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Alomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Begg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Büren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Chenaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroforesTreeAdvice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birk Skyum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:6250b831c59f211785172a87246e27b8efab24a7;origin=https://forgemia.inra.fr/sk8/sk8-apps/agroecosystem/absys/agroforestreeadvice.git;visit=swh:1:snp:ab9c2055802aa4a8b7d956bd27ee14443bfc140e;anchor=swh:1:rev:5e711137e20a881936ff80269c89b0aa857748aa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroforesTreeAdvice: an advice aggregator for tree species selection for agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Ronn-Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birk Skyum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Agroforestry Conference (EURAF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mendel University, May 2024, Brno, Czech Republic. pp.300-301, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11118/978-80-7509-982-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSPM applied to agroforestry system co-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Plant Growth Modeling, Simulation, Visualization, and Applications (PMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Wuxi, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine in agroforestry: impact of evergreen trees on water stress, yield and grape composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deslandes Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouisson Yvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic agrivoltaism, a solution to cultivate crops under climate change: smart management of solar panels to protect the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Juillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Persello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. SIMA AgriTech Day by Axema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Hi-sAFe model to test the effect of tree root and branch pruning with different crop management options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Inurreta Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress of Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop microclimate: can alleycropping alleviate climate change effects on durum wheat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic study of the effect of growing trees on grapevine yield: 24 years of experience in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Trambouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How important is adapting regional climatic projections to the local environment? A procedure for microclimatic corrections makes the difference for crop growth in a virtual experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Agroforestry Conference. EURAF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nijmegen, Netherlands. 567 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tree root pruning on yield of durum wheat and barley in a mediterranean alley-cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Daniel Inurreta Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Agroforestry Conference. EURAF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nijmejen, Netherlands. 567 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Cereal Crops Better Cope with Climate Change in Agroforestry? A First Assessment with a Rain Reduction Experiment in a Mature Alley-Cropping System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bourdoncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Aug 2018, Genève, Switzerland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pollarding on growth and development of adult agroforestry walnut trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Le Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Agroforestry Conference. EURAF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nijmejen, Netherlands. 567 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry at all latitudes? Unexpected results about best designs to allow more light to the crops at various latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Molto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blitz-Frayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. 466 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit-trees in agroforestry systems - Review and prospects for the temperate and mediterranean zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230)., May 2016, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of agroforestry on phenology and components of yield of different varieties of durum wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Daniel Inurreta Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230)., May 2016, Montpellier, France. 466 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microclimatic effect of agroforestry on diurnal temperature cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Daniel Inurreta Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230)., May 2016, Montpellier, France. 466 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale studies of the relationships between cropping structure and pest and disease regulation services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Gidoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Bagny-Beilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA international). FRA. Agropolis International., Sep 2015, Montpellier, France. pp.443-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of statistical frameworks to study the relationship between landscape features and pest insect abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAYOTE 2014. Modélisation de paysages agricoles pour l’analyse et la simulation de processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PODYAM: a modeling framework for simulating population dynamics in agricultural mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. 620 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie du paysage appliquée à la conception, d'agroécosystèmes favorisant la lutte biologique par conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agro-écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie et numérique - quels outils pour comprendre et concevoir des systèmes agricoles plus durables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Montpellier, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03236996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Lawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book of abstracts, 4th World Congress on Agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Lawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. CIRAD; INRA, 933 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3rd European Agroforestry Conference 2016. Celebrating 20 years of innovations in European Agroforestry. Book of Abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Amaral Paulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Borek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. European Agroforestry Federation (EURAF), 2016, 978-2-87614-717-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agroforesterie à l'Inra: des recherches ancrées dans l'agroécologie, aux cœurs d'enjeux sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du développement spatio-temporel des maladies d'origine tellurique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Rennes, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02822244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du développement spatio-temporel des maladies d'origine tellurique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Agrocampus - Ecole nationale supérieure d'agronomie de rennes, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00130776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId331"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8167C90D"/>
+    <w:nsid w:val="82D59EC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/search/index/?q=%2A&amp;rows=30&amp;authIdHal_s=marie-gosme&amp;sort=publicationDate_tdate+desc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525938v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M S Kheir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Bakhtiary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Kephe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenal Assou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae1cd5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200178v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tade&#225;&#353; Stan&#283;k" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birk Skyum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01208-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700054v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Tranchina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Burgess" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Giuseppe Cella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cumplido-Marin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-01047-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04755735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Bachakdjian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bourdoncle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-01092-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575614v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127199" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-00953-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136473v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00894-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097126v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2023.1366.24" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/plantphenomics.0120" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Daniel Inurreta-Aguirre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00736-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bradley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jac.12488" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323107v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Cadisch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Oelbermann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meine van Noordwijk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107555" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455254v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaopeng Huo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Gao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianli Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108620" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Reyes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Wolz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lecomte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11040356" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937655v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Bec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jac.12403" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10071047" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oheix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herv&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/r3sbnb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Camara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ngom" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Daba Gomis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Badji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-018-0237-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02123879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Wolz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Talbot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11082293" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623185v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Daniel Inurreta Aguirre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-018-0201-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627750v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blitz-Frayret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Molto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-018-0214-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621287v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Garc&#237;a de Jal&#243;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Burgess" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Graves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Moreno" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mcadam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0116-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608362v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Begg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Alomar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Reubens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.03.016" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Lucas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. C. A. Gilligan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12060" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SD724KG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001424v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Carrou&#233;e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Sellier de Chezelles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-1787-2013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001362v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9822-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQLZ8V44-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000641v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9795-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6S82124-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003358v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguie de Villemandy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bazot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.07.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLKFL7XS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930558v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0009-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173214v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-010-9700-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8F1ZCW5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173228v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.11.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T5GVRQ8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173203v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas John Bailey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Cunniffe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Paveley" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173159v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.04.012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V57G08QB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173153v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-7-0833" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173150v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-7-0823" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601178v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662696v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654923v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01166.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MH57SM7G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658196v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Willocquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2006.01503.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600679v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324268v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Moskowicz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136863v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourguignon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/ebook-9791387613570" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754439v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesari Alexandre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Louna" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598431v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soulard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179576v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025847v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739687v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518723v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962831v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tallaa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737767v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379877v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Simon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Oheix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736856v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735448v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Wolz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Talbot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734782v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736928v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737916v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Panozzo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743543v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ngom" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanogo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744094v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schuller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968784v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711263v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom De Swaef" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lammoglia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609595v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800942v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;ren" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Chenaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759227v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6250b831c59f211785172a87246e27b8efab24a7;origin=https://forgemia.inra.fr/sk8/sk8-apps/agroecosystem/absys/agroforestreeadvice.git;visit=swh:1:snp:ab9c2055802aa4a8b7d956bd27ee14443bfc140e;anchor=swh:1:rev:5e711137e20a881936ff80269c89b0aa857748aa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653766v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Ronn-Anderson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11118/978-80-7509-982-2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754427v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deslandes Florent" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Delmotte" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouisson Yvan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996877v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867867v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cartier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736832v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Trambouze" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736348v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Inurreta Aguirre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736831v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reyes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737414v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737865v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736815v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737776v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742594v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742898v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742945v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744212v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740833v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gidoin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Babin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny-Beilhe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743307v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Riou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173347v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173310v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03236996v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173975v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Lawson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789535v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799882v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Amaral Paulo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Borek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787435v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vityi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03816-8_15" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209210v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822244v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130776v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/search/index/?q=%2A&amp;rows=30&amp;authIdHal_s=marie-gosme&amp;sort=publicationDate_tdate+desc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vityi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03816-8_15" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Moskowicz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136863v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourguignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/ebook-9791387613570" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soulard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesari Alexandre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Louna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lecomte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tallaa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518723v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bourdoncle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Simon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Oheix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735448v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Wolz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Talbot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734782v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Reyes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Panozzo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743543v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Camara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ngom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanogo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schuller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968784v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M S Kheir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Bakhtiary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Kephe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenal Assou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae1cd5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200178v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tade&#225;&#353; Stan&#283;k" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birk Skyum" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01208-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04755735v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Bachakdjian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-01092-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575614v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127199" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490170v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-00953-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700054v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Tranchina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Burgess" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Giuseppe Cella" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cumplido-Marin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-01047-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136473v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00894-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097126v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2023.1366.24" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344009v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/plantphenomics.0120" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672549v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Daniel Inurreta-Aguirre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00736-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bradley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jac.12488" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaopeng Huo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Gao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianli Yang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108620" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280445v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Wolz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11040356" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323107v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Cadisch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Oelbermann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meine van Noordwijk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107555" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Bec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jac.12403" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908445v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10071047" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oheix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herv&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/r3sbnb" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ngom" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Daba Gomis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Badji" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-018-0237-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02123879v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Wolz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Talbot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11082293" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623185v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Daniel Inurreta Aguirre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-018-0201-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627750v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blitz-Frayret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Molto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-018-0214-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621287v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Garc&#237;a de Jal&#243;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Burgess" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Graves" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Moreno" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mcadam" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0116-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608362v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Begg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Alomar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Reubens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173355v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.03.016" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004552v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Lucas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. C. A. Gilligan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12060" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SD724KG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001424v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Carrou&#233;e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Sellier de Chezelles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-1787-2013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9822-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQLZ8V44-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000641v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9795-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6S82124-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003358v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguie de Villemandy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bazot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.07.009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLKFL7XS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930558v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0009-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173214v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-010-9700-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8F1ZCW5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173228v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.11.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T5GVRQ8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173159v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.04.012" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V57G08QB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173153v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-7-0833" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173150v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-7-0823" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173203v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas John Bailey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Cunniffe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Paveley" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601178v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662696v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654923v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01166.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MH57SM7G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658196v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Willocquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2006.01503.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600679v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711263v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom De Swaef" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lammoglia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609595v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800942v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;ren" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Chenaux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759227v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6250b831c59f211785172a87246e27b8efab24a7;origin=https://forgemia.inra.fr/sk8/sk8-apps/agroecosystem/absys/agroforestreeadvice.git;visit=swh:1:snp:ab9c2055802aa4a8b7d956bd27ee14443bfc140e;anchor=swh:1:rev:5e711137e20a881936ff80269c89b0aa857748aa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653766v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Ronn-Anderson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11118/978-80-7509-982-2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996877v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754427v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deslandes Florent" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Delmotte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouisson Yvan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867867v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cartier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736348v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Inurreta Aguirre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736831v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reyes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736832v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Trambouze" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737865v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736815v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737776v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737414v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742594v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742898v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742945v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744212v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740833v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gidoin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Babin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny-Beilhe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743307v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Riou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173347v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173310v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03236996v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789535v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Lawson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173975v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799882v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Amaral Paulo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Borek" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209210v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822244v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130776v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>