--- v1 (2026-04-05)
+++ v2 (2026-05-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Gosme </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Resilience mechanisms of agroforestry systems to climate variability - UMR ABsys (ex-SYSTEM), INRAE Montpellier, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DIPLOMAS2021 Habilitation to direct research - University of Montpellier, France2007 PhD in &amp;quot;Biology and Agronomy&amp;quot; - École Nationale Supérieure Agronomique de Rennes, France2003 DAA &amp;quot;Protection des Plantes et Environnement&amp;quot; - École Nationale Supérieure Agronomique de Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PROFESSIONAL EXPERIENCESince 2014 Resilience mechanisms of agroforestry systems to climate variability - UMR ABsys (ex-SYSTEM), INRAE Montpellier, France2008-2014 Effect of cropping systems in a landscape on the dynamics of wheat pest profiles - UMR Agronomie, INRA Grignon, France2007-2008 Analysis of the invasion and persistence of soil-borne diseases by modeling epidemics and the evolution of the genetic structure of the pathogenic populations responsible. - University of Cambridge, UK2004-2006 Spatio-temporal modeling of epidemics of soilborne diseases. PhD thesis (January 2004 - January 2007) - INRA Rennes, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VALORIZATION OF RESEARCH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">29 articles, 1 book chapter, &amp;gt;25 presentations in conferences, organisation of 2 conferences</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.inrae.fr/search/index/?q=%2A&rows=30&authIdHal_s=marie-gosme&sort=publicationDate_tdate+desc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD SUPERVISION2023-2026 Florian Soulard: Simulation of tree-crop water interactions and resilience of agroforestry systems to heat waves (co-supervisor)2022-2025 Lory Batchakdjian: Probabilistic approach to the resilience of agroforestry systems to climate change using numerical modeling (PhD advisor)2020-2023 Laetitia Lemière: Augmented reality to support the design of agroforestry systems (PhD advisor)2020-2023 Nicolas Barbault: Modeling agroforestry systems including olive trees for ex ante evaluation of systems co-designed with stakeholders. (PhD advisor)2017-2021 Guillaume Blanchet: The resilience of agroforestry systems to climate change: analysis of the response of annual crops to drought in a walnut-based system in a Mediterranean climate. (principal supervisor)2019-2020 Gaopeng Huo (one-year visiting PhD student): Understanding facilitation processes in agroforestry systems: characterisation of the water balance of apple-rape associations.2015-2018 Daniel Inurreta: Looking for facilitation in agroforestry: can trees reduce terminal water and heat stress in winter cereals in the Mediterranean climate? An experimental and modelling approach (principal supervisor)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other supervisions :8 post-docs, 15 graduate students</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination of projects and workpackages2022-2026: coordinator of the DIGITAF project (DIGItal Tools to help AgroForestry meet climate, biodiversity and farming sustainability goals: linking field and cloud). European Horizon Europe funding.2020-2023: coordinator of the MODOLIVIER project (Modeling of olive-based agroforestry systems to evaluate ex-ante the multifunctionality of systems co-designed with stakeholders) Fondation de France funding.2020-2023: coordinator of the RASCAS project (La Réalité Augmentée comme Support pour la Conception de systèmes AgroforestierS). Funding Institut de convergences #DigitAg2020-2023: work package manager and PI for INRAE in the Biodiversify project (Boost ecosystem services through highly Biodiversity-based Mediterranean Farmin sYstems). European funding H2020 (PRIMA)2018-2022: coordinator of the D4Declic project (Dual cropping system, Genetic Diversity, Decision support and Digital tool for Designing Eco-efficient Cereal-Legume Integrated food value Chain in the Mediterranean Basin). European H2020 funding (ARIMNET)2013-2016: coordinator of the COPACABANA project (COmment décrire le PAysage pour CAractériser son effet sur les BioAgresseurs et ennemis NAturels?). INRA meta-program funding2012-2016: Work package leader for the GESTER project (Territorial management of disease resistance in response to new constraints on pesticide use in field crops). ANR funding2011-2013: coordinator of the EPSIMBIOR project (Preliminary study for the design of a model simulating the effect of spatially arranged cropping systems on biotic pressures on a regional scale). GC HP2E fundingParticipation in 7 other national and international projects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organization of conferences and training courses2022 Co-chair of the &amp;quot;transition to a viable climate&amp;quot; session at the World Agroforestry Congress, Quebec2019 Co-president of the scientific committee, co-editor of the book of abstracts, member of the local organizing committee for the 4th World Agroforestry Congress, Montpellier (1,200 participants, 330 oral presentations, 530 posters).2014 to 2018 organizer of the Montpellier conference cycle on agroecology (one conference/month).2016 Editor-in-chief for the evaluation of papers and publication of proceedings; member of the local organizing committee for the 3rd conference of the European Federation of Agroforestry. Montpellier (250 participants 80 oral presentations and 50 posters)2014 participation à l’organisation d’une école-chercheur internationale Mathematical Modelling forSustainable Management of Crop Health</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 - Aider à la décision avec le numérique via la modélisation, la simulation et l’intégration de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Aleksovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Tarraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Bellon-Maurel (coordination scientifique), Karine Gauche (coordination scientifique), Martha-Lucia Enriquez (coordination scientifique), Nathalie Lyon-Caen (coordination scientifique), Vincent Martin (préface). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg --</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-78, 2026, Collection : Update Sciences &amp; technologies, 978-2-7592-4255-9. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Methods and Technologies in Agriculture and Forestry, in Water Resources Economy, and Changes in Biosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vityi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Climate Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 337 p., 2019, 978-3-030-03815-1. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03816-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroforestAR: A mobile app for visualizing Agroforestry systems in Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Moskowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Kigali, Rwanda. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of a Low-Cost Self-Built NDVI Sensor as a Decision-Support tool for managing Cover Crop in Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anice Cheraïet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Conference on Precision Agriculture (ECPA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Barcelona, Spain. Universitat Politècnica de Catalunya, 1, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5821/ebook-9791387613570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can agroforestry protect crops from cavitation / hydraulic failure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Agroforestry Conference (EURAF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Brno, Czech Republic. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of plantation in perennial agroforestry systems : Is it better to plant olive trees in vineyards or grapevine in olive orchards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesari Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Louna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bohdan Lojka (ed.), Šárka Hoffmannová (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Agroforestry Conference (EURAF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Brno, Czech Republic. Mendel University, ISBN online: 978-80-7509-982-2 | DOI: 10.11118/978-80-7509-982-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph theory applied to agroforestry system co-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Québec, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microclimate effect of trees: do they really cool down air and crop temperature?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphs theory applied to agroforestry system design. Poster H10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Québec, Canada. Université de Laval; IUAF-ICRAF, 1 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality to support the design of innovative agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tallaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Agroforestry Conference (EURAF2020) Agroforestry for the transition towards sustainability and bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nuoro, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality for agroforestry system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAF 2020 - 5th European Agroforestry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nuoro, Italy. , Agroforestry for the transition towards sustainability and bioeconomy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought experiments in alley-cropping systems, from concepts to field reality: lessons learnt at Restinclières, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bourdoncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial growth of pollarded hybrid walnut trees in a mediterranean agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFROMANCES D’UNE AGROFORESTERIE DE GRANDES CULTURES SUR ARGILE À SILEX : DEPHY EXPE SCA0PEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Liagre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Oheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniLaSalle - INTERACT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée DRAAF Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Beauvais, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory and description of the 3D Hi-sAFe agroforestry model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the 3D Hi-sAFe agroforestry model for hybrid walnut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services functional motif: a new concept to analyse and design agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rafflegeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deheuvels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding durum wheat for agroforestry: what to look for?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Panozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Agroforestry Conference. EURAF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nijmegen, Netherlands. European Agroforestry Federation (EURAF), 567 p., 2018, Proceedings of the 4th European Agroforestry Conference, Agroforestry as Sustainable Land Use</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of faiherbia albida on upland rice productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. 466 p., 2016, Celebrating 20 years of Agroforestry research in Europe : Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of the adaptation of Mediterranean agroforestry systems to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 227 p., 2015, CSA15 : Parallel Session L3 Towards Climate-smart Solutions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PODYAM: a modeling framework for simulating population dynamics in agricultural mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a comprehensive decision support system for agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed M S Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navid Bakhtiary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Kephe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenal Assou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (12), pp.124016. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ae1cd5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroforesTreeAdvice: a decision support tool combining heterogeneous knowledge resources for tree species selection in agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeáš Staněk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birk Skyum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.130. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-025-01208-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought field experiments: how to adapt rainout shelters to agroforestry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory Bachakdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bourdoncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.3287-3301. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-024-01092-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lowering pesticide use in vineyards over a 10-year period did not reduce yield or work intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 158, pp.127199. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2024.127199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into fruit tree models relevant to simulate fruit tree-based agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.817-835. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-024-00953-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring agroforestry limiting factors and digitalization perspectives: insights from a european multi-actor appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Tranchina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Giuseppe Cella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cumplido-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.2499-2515. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-024-01047-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ESSU concept for designing, modeling and auditing ecosystem service provision in intercropping and agroforestry systems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rafflegeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.43. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00894-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization of an agroforestry model: from forest trees to olive trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXXI International Horticultural Congress (IHC2022): International Symposium on Innovative Perennial Crops Managemen, 1366, pp.211-218. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/actahortic.2023.1366.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial maps, a new framework to model agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.0120. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/plantphenomics.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of shade and tree root pruning on soil water content and crop yield of winter cereals in a Mediterranean alley cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Daniel Inurreta-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (4), pp.747-757. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-022-00736-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between drought and shade on the productivity of winter pea grown in a 25‐year‐old walnut‐based alley cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agronomy and Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 208 (5), pp.583-598. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jac.12488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of interspecific water relationship in vertical and horizontal dimensions under a dryland apple-Brassica intercropping system: Quantifying by experiments and the 3D Hi-sAFe model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaopeng Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianli Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 310, pp.108620. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alley Cropping Mitigates the Impacts of Climate Change on a Wheat Crop in a Mediterranean Environment: A Biophysical Model-Based Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J. Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.356. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11040356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change mitigation and adaptation in agriculture: Why agroforestry should be part of the solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Cadisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Oelbermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meine van Noordwijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 319, pp.107555. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2021.107555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does pollarding trees improve the crop yield in a mature alley-cropping agroforestry system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Le Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agronomy and Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 206 (5), pp.640-649. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jac.12403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of conversion to organic farming on pest and disease control in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.1047. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10071047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCA0PEST : performances et limites d’un système grandes cultures agroforestier sans pesticides en sol limitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Oheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.189-204. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/r3sbnb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological characterization and evolution of Elaeis guineensis Jacq. traditional parklands in Lower Casamance (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Daba Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (4), pp.1251-1260. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-018-0237-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hi-sAFe: A 3D Agroforestry Model for Integrating Dynamic Tree–Crop Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (8), pp.2293. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11082293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield components and phenology of durum wheat in a Mediterranean alley-cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Daniel Inurreta Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (4), pp.961-974. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-018-0201-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of latitude on the light availability for intercrops in an agroforestry alley-cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blitz-Frayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Molto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp.1019-1033. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-018-0214-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is agroforestry perceived in Europe? An assessment of positive and negative aspects by stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvestre García de Jalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Mcadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (4), pp.829-848. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-017-0116-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape features to improve pest control in Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Begg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Alomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Reubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.48-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking cropping system mosaics to disease resistance durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 307, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for the pathozone of the take-all pathogen, Gaeumannomyces graminis var. tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. C. A. Gilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 163 (3), pp.359 - 366. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aab.12060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrous oxide emissions from crop rotations including wheat, oilseed rape and dry peas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Carrouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Sellier de Chezelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3), pp.1787-1797. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-10-1787-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining host-parasitoid interactions at the landscape scale: a new approach for calibration and sensitivity analysis of complex spatio-temporal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.217-231. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-012-9822-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for testing integrated pest management strategies on a tritrophic system involving pollen beetle, its parasitoid and oilseed rape at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (10), pp.1421-1433. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-012-9795-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and neighbourhood effects of organic and conventional wheat management on aphids, weeds, and foliar diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguie de Villemandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 161, pp.121 - 129. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2012.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecosystem management and biotic interactions: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Médiène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.491-514. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-011-0009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of host and inoculum patterns on take-all disease of wheat incidence, severity and disease gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 129 (1), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-010-9700-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive versus low-input cropping systems: What is the optimal partitioning of agricultural area in order to reduce pesticide use while maintaining productivity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (2), pp.110-116. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2009.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining experimentation and modelling to estimate primary and secondary infections of take-all disease of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (7), pp.1523-1530. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease Spread Across Multiple Scales in a Spatial Hierarchy: Effect of Host Spatial Structure and of Inoculum Quantity and Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 99 (7), pp.833-839. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-99-7-0833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade: An Epidemiological Model to Simulate Disease Spread and Aggregation Across Multiple Scales in a Spatial Hierarchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 99 (7), pp.823-832. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-99-7-0823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Take-all decline: An epidemiological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas John Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Cunniffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Paveley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyze spatial structure and model spatio-temporal development of epiphytes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (1), pp.4-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser la structure spatiale et modéliser le développement spatio-temporel des épiphyties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (1), pp.4-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear relationship between Gaeumannomyces graminis var. tritici (Ggt) genotypic frequencies and disease severity on wheat roots in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sarniguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.492-499. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01166.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size, shape and intensity of aggregation of take-all disease during natural epidemics in second wheat crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Willocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (1), pp.87-96. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2006.01503.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial pattern analysis of take-all disease of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Willocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (6), pp.S41-S41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DigitAF Deliverable 2.5: Plan for improvement of existing tools/models for tree and crop productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom De Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based approach to assess the effectiveness of pest biocontrol by natural enemies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Memmah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] auto-saisine. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIP-AGRI Focus Group Benefits of landscape features for arable crop production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Alomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Begg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Büren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Chenaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroforesTreeAdvice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birk Skyum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:6250b831c59f211785172a87246e27b8efab24a7;origin=https://forgemia.inra.fr/sk8/sk8-apps/agroecosystem/absys/agroforestreeadvice.git;visit=swh:1:snp:ab9c2055802aa4a8b7d956bd27ee14443bfc140e;anchor=swh:1:rev:5e711137e20a881936ff80269c89b0aa857748aa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroforesTreeAdvice: an advice aggregator for tree species selection for agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Ronn-Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birk Skyum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Agroforestry Conference (EURAF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mendel University, May 2024, Brno, Czech Republic. pp.300-301, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11118/978-80-7509-982-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSPM applied to agroforestry system co-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Plant Growth Modeling, Simulation, Visualization, and Applications (PMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Wuxi, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine in agroforestry: impact of evergreen trees on water stress, yield and grape composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deslandes Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouisson Yvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic agrivoltaism, a solution to cultivate crops under climate change: smart management of solar panels to protect the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Juillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Persello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. SIMA AgriTech Day by Axema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Hi-sAFe model to test the effect of tree root and branch pruning with different crop management options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Inurreta Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress of Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop microclimate: can alleycropping alleviate climate change effects on durum wheat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic study of the effect of growing trees on grapevine yield: 24 years of experience in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Trambouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How important is adapting regional climatic projections to the local environment? A procedure for microclimatic corrections makes the difference for crop growth in a virtual experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Agroforestry Conference. EURAF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nijmegen, Netherlands. 567 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tree root pruning on yield of durum wheat and barley in a mediterranean alley-cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Daniel Inurreta Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Agroforestry Conference. EURAF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nijmejen, Netherlands. 567 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Cereal Crops Better Cope with Climate Change in Agroforestry? A First Assessment with a Rain Reduction Experiment in a Mature Alley-Cropping System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bourdoncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Aug 2018, Genève, Switzerland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pollarding on growth and development of adult agroforestry walnut trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Le Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Agroforestry Conference. EURAF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nijmejen, Netherlands. 567 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry at all latitudes? Unexpected results about best designs to allow more light to the crops at various latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Molto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blitz-Frayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. 466 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit-trees in agroforestry systems - Review and prospects for the temperate and mediterranean zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230)., May 2016, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of agroforestry on phenology and components of yield of different varieties of durum wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Daniel Inurreta Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230)., May 2016, Montpellier, France. 466 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microclimatic effect of agroforestry on diurnal temperature cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Daniel Inurreta Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230)., May 2016, Montpellier, France. 466 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale studies of the relationships between cropping structure and pest and disease regulation services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Gidoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Bagny-Beilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA international). FRA. Agropolis International., Sep 2015, Montpellier, France. pp.443-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of statistical frameworks to study the relationship between landscape features and pest insect abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAYOTE 2014. Modélisation de paysages agricoles pour l’analyse et la simulation de processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PODYAM: a modeling framework for simulating population dynamics in agricultural mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. 620 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie du paysage appliquée à la conception, d'agroécosystèmes favorisant la lutte biologique par conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agro-écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie et numérique - quels outils pour comprendre et concevoir des systèmes agricoles plus durables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Montpellier, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03236996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Lawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book of abstracts, 4th World Congress on Agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Lawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. CIRAD; INRA, 933 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3rd European Agroforestry Conference 2016. Celebrating 20 years of innovations in European Agroforestry. Book of Abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Amaral Paulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Borek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. European Agroforestry Federation (EURAF), 2016, 978-2-87614-717-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agroforesterie à l'Inra: des recherches ancrées dans l'agroécologie, aux cœurs d'enjeux sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du développement spatio-temporel des maladies d'origine tellurique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Rennes, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02822244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du développement spatio-temporel des maladies d'origine tellurique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Agrocampus - Ecole nationale supérieure d'agronomie de rennes, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00130776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId331"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Gosme </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Resilience mechanisms of agroforestry systems to climate variability - UMR ABsys (ex-SYSTEM), INRAE Montpellier, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DIPLOMAS2021 Habilitation to direct research - University of Montpellier, France2007 PhD in &amp;quot;Biology and Agronomy&amp;quot; - École Nationale Supérieure Agronomique de Rennes, France2003 DAA &amp;quot;Protection des Plantes et Environnement&amp;quot; - École Nationale Supérieure Agronomique de Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PROFESSIONAL EXPERIENCESince 2014 Resilience mechanisms of agroforestry systems to climate variability - UMR ABsys (ex-SYSTEM), INRAE Montpellier, France2008-2014 Effect of cropping systems in a landscape on the dynamics of wheat pest profiles - UMR Agronomie, INRA Grignon, France2007-2008 Analysis of the invasion and persistence of soil-borne diseases by modeling epidemics and the evolution of the genetic structure of the pathogenic populations responsible. - University of Cambridge, UK2004-2006 Spatio-temporal modeling of epidemics of soilborne diseases. PhD thesis (January 2004 - January 2007) - INRA Rennes, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VALORIZATION OF RESEARCH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">29 articles, 1 book chapter, &amp;gt;25 presentations in conferences, organisation of 2 conferences</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.inrae.fr/search/index/?q=%2A&rows=30&authIdHal_s=marie-gosme&sort=publicationDate_tdate+desc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD SUPERVISION2023-2026 Florian Soulard: Simulation of tree-crop water interactions and resilience of agroforestry systems to heat waves (co-supervisor)2022-2025 Lory Batchakdjian: Probabilistic approach to the resilience of agroforestry systems to climate change using numerical modeling (PhD advisor)2020-2023 Laetitia Lemière: Augmented reality to support the design of agroforestry systems (PhD advisor)2020-2023 Nicolas Barbault: Modeling agroforestry systems including olive trees for ex ante evaluation of systems co-designed with stakeholders. (PhD advisor)2017-2021 Guillaume Blanchet: The resilience of agroforestry systems to climate change: analysis of the response of annual crops to drought in a walnut-based system in a Mediterranean climate. (principal supervisor)2019-2020 Gaopeng Huo (one-year visiting PhD student): Understanding facilitation processes in agroforestry systems: characterisation of the water balance of apple-rape associations.2015-2018 Daniel Inurreta: Looking for facilitation in agroforestry: can trees reduce terminal water and heat stress in winter cereals in the Mediterranean climate? An experimental and modelling approach (principal supervisor)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other supervisions :8 post-docs, 15 graduate students</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination of projects and workpackages2022-2026: coordinator of the DIGITAF project (DIGItal Tools to help AgroForestry meet climate, biodiversity and farming sustainability goals: linking field and cloud). European Horizon Europe funding.2020-2023: coordinator of the MODOLIVIER project (Modeling of olive-based agroforestry systems to evaluate ex-ante the multifunctionality of systems co-designed with stakeholders) Fondation de France funding.2020-2023: coordinator of the RASCAS project (La Réalité Augmentée comme Support pour la Conception de systèmes AgroforestierS). Funding Institut de convergences #DigitAg2020-2023: work package manager and PI for INRAE in the Biodiversify project (Boost ecosystem services through highly Biodiversity-based Mediterranean Farmin sYstems). European funding H2020 (PRIMA)2018-2022: coordinator of the D4Declic project (Dual cropping system, Genetic Diversity, Decision support and Digital tool for Designing Eco-efficient Cereal-Legume Integrated food value Chain in the Mediterranean Basin). European H2020 funding (ARIMNET)2013-2016: coordinator of the COPACABANA project (COmment décrire le PAysage pour CAractériser son effet sur les BioAgresseurs et ennemis NAturels?). INRA meta-program funding2012-2016: Work package leader for the GESTER project (Territorial management of disease resistance in response to new constraints on pesticide use in field crops). ANR funding2011-2013: coordinator of the EPSIMBIOR project (Preliminary study for the design of a model simulating the effect of spatially arranged cropping systems on biotic pressures on a regional scale). GC HP2E fundingParticipation in 7 other national and international projects</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organization of conferences and training courses2022 Co-chair of the &amp;quot;transition to a viable climate&amp;quot; session at the World Agroforestry Congress, Quebec2019 Co-president of the scientific committee, co-editor of the book of abstracts, member of the local organizing committee for the 4th World Agroforestry Congress, Montpellier (1,200 participants, 330 oral presentations, 530 posters).2014 to 2018 organizer of the Montpellier conference cycle on agroecology (one conference/month).2016 Editor-in-chief for the evaluation of papers and publication of proceedings; member of the local organizing committee for the 3rd conference of the European Federation of Agroforestry. Montpellier (250 participants 80 oral presentations and 50 posters)2014 participation à l’organisation d’une école-chercheur internationale Mathematical Modelling forSustainable Management of Crop Health</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 - Aider à la décision avec le numérique via la modélisation, la simulation et l’intégration de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Aleksovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Tarraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Bellon-Maurel (coordination scientifique), Karine Gauche (coordination scientifique), Martha-Lucia Enriquez (coordination scientifique), Nathalie Lyon-Caen (coordination scientifique), Vincent Martin (préface). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg --</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-78, 2026, Collection : Update Sciences &amp; technologies, 978-2-7592-4255-9. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Methods and Technologies in Agriculture and Forestry, in Water Resources Economy, and Changes in Biosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Vityi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Climate Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 337 p., 2019, 978-3-030-03815-1. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03816-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-farm experimentation with low-tech sensors for monitoring and managing cover crops in viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anice Cheraïet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Converge of research in Digital Agriculture Leading Labs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroforestAR: A mobile app for visualizing Agroforestry systems in Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Moskowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Kigali, Rwanda. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of a Low-Cost Self-Built NDVI Sensor as a Decision-Support tool for managing Cover Crop in Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anice Cheraïet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Conference on Precision Agriculture (ECPA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Barcelona, Spain. Universitat Politècnica de Catalunya, 1, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5821/ebook-9791387613570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of plantation in perennial agroforestry systems : Is it better to plant olive trees in vineyards or grapevine in olive orchards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesari Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Louna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bohdan Lojka (ed.), Šárka Hoffmannová (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Agroforestry Conference (EURAF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Brno, Czech Republic. Mendel University, ISBN online: 978-80-7509-982-2 | DOI: 10.11118/978-80-7509-982-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can agroforestry protect crops from cavitation / hydraulic failure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom de Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Agroforestry Conference (EURAF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Brno, Czech Republic. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphs theory applied to agroforestry system design. Poster H10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Québec, Canada. Université de Laval; IUAF-ICRAF, 1 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph theory applied to agroforestry system co-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Québec, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microclimate effect of trees: do they really cool down air and crop temperature?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality for agroforestry system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAF 2020 - 5th European Agroforestry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nuoro, Italy. , Agroforestry for the transition towards sustainability and bioeconomy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented reality to support the design of innovative agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tallaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Agroforestry Conference (EURAF2020) Agroforestry for the transition towards sustainability and bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nuoro, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought experiments in alley-cropping systems, from concepts to field reality: lessons learnt at Restinclières, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bourdoncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFROMANCES D’UNE AGROFORESTERIE DE GRANDES CULTURES SUR ARGILE À SILEX : DEPHY EXPE SCA0PEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Liagre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Oheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UniLaSalle - INTERACT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée DRAAF Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Beauvais, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial growth of pollarded hybrid walnut trees in a mediterranean agroforestry system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory and description of the 3D Hi-sAFe agroforestry model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the 3D Hi-sAFe agroforestry model for hybrid walnut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services functional motif: a new concept to analyse and design agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rafflegeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deheuvels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding durum wheat for agroforestry: what to look for?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Panozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Agroforestry Conference. EURAF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nijmegen, Netherlands. European Agroforestry Federation (EURAF), 567 p., 2018, Proceedings of the 4th European Agroforestry Conference, Agroforestry as Sustainable Land Use</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of faiherbia albida on upland rice productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sanogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. 466 p., 2016, Celebrating 20 years of Agroforestry research in Europe : Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based assessment of the adaptation of Mediterranean agroforestry systems to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 227 p., 2015, CSA15 : Parallel Session L3 Towards Climate-smart Solutions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PODYAM: a modeling framework for simulating population dynamics in agricultural mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence Of Research in Digital Agriculture Leading Labs (CORDiALL) - Book of abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon-Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergence Of Research in Digital Agriculture Leading Labs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Montpellier, France. 2026, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3t4g-b096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book of abstracts, 4th World Congress on Agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Lawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. CIRAD; INRA, 933 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Lawson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3rd European Agroforestry Conference 2016. Celebrating 20 years of innovations in European Agroforestry. Book of Abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Amaral Paulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Borek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. European Agroforestry Federation (EURAF), 2016, 978-2-87614-717-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a comprehensive decision support system for agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed M S Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navid Bakhtiary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Kephe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juvenal Assou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (12), pp.124016. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ae1cd5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroforesTreeAdvice: a decision support tool combining heterogeneous knowledge resources for tree species selection in agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeáš Staněk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birk Skyum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.130. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-025-01208-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring agroforestry limiting factors and digitalization perspectives: insights from a european multi-actor appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Tranchina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Giuseppe Cella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cumplido-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.2499-2515. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-024-01047-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought field experiments: how to adapt rainout shelters to agroforestry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lory Bachakdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bourdoncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.3287-3301. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-024-01092-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lowering pesticide use in vineyards over a 10-year period did not reduce yield or work intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 158, pp.127199. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2024.127199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into fruit tree models relevant to simulate fruit tree-based agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.817-835. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-024-00953-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ESSU concept for designing, modeling and auditing ecosystem service provision in intercropping and agroforestry systems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rafflegeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.43. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00894-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization of an agroforestry model: from forest trees to olive trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXXI International Horticultural Congress (IHC2022): International Symposium on Innovative Perennial Crops Managemen, 1366, pp.211-218. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/actahortic.2023.1366.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial maps, a new framework to model agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.0120. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/plantphenomics.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of shade and tree root pruning on soil water content and crop yield of winter cereals in a Mediterranean alley cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Daniel Inurreta-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (4), pp.747-757. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-022-00736-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between drought and shade on the productivity of winter pea grown in a 25‐year‐old walnut‐based alley cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agronomy and Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 208 (5), pp.583-598. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jac.12488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change mitigation and adaptation in agriculture: Why agroforestry should be part of the solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cardinael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Cadisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Oelbermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meine van Noordwijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 319, pp.107555. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2021.107555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of interspecific water relationship in vertical and horizontal dimensions under a dryland apple-Brassica intercropping system: Quantifying by experiments and the 3D Hi-sAFe model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaopeng Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianli Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 310, pp.108620. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alley Cropping Mitigates the Impacts of Climate Change on a Wheat Crop in a Mediterranean Environment: A Biophysical Model-Based Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J. Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.356. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agriculture11040356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does pollarding trees improve the crop yield in a mature alley-cropping agroforestry system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Le Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agronomy and Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 206 (5), pp.640-649. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jac.12403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of conversion to organic farming on pest and disease control in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.1047. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10071047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCA0PEST : performances et limites d’un système grandes cultures agroforestier sans pesticides en sol limitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Oheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76, pp.189-204. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/r3sbnb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological characterization and evolution of Elaeis guineensis Jacq. traditional parklands in Lower Casamance (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Daba Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (4), pp.1251-1260. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-018-0237-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hi-sAFe: A 3D Agroforestry Model for Integrating Dynamic Tree–Crop Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (8), pp.2293. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11082293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield components and phenology of durum wheat in a Mediterranean alley-cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Daniel Inurreta Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (4), pp.961-974. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-018-0201-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of latitude on the light availability for intercrops in an agroforestry alley-cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blitz-Frayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Molto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92, pp.1019-1033. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-018-0214-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is agroforestry perceived in Europe? An assessment of positive and negative aspects by stakeholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvestre García de Jalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Graves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Mcadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (4), pp.829-848. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-017-0116-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape features to improve pest control in Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Begg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Alomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Reubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.48-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking cropping system mosaics to disease resistance durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 307, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for the pathozone of the take-all pathogen, Gaeumannomyces graminis var. tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. C. A. Gilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Applied Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 163 (3), pp.359 - 366. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aab.12060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrous oxide emissions from crop rotations including wheat, oilseed rape and dry peas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Carrouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Sellier de Chezelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (3), pp.1787-1797. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-10-1787-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining host-parasitoid interactions at the landscape scale: a new approach for calibration and sensitivity analysis of complex spatio-temporal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.217-231. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-012-9822-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for testing integrated pest management strategies on a tritrophic system involving pollen beetle, its parasitoid and oilseed rape at the landscape scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (10), pp.1421-1433. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-012-9795-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and neighbourhood effects of organic and conventional wheat management on aphids, weeds, and foliar diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguie de Villemandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 161, pp.121 - 129. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2012.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecosystem management and biotic interactions: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Médiène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Tourdonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.491-514. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-011-0009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of host and inoculum patterns on take-all disease of wheat incidence, severity and disease gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 129 (1), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-010-9700-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive versus low-input cropping systems: What is the optimal partitioning of agricultural area in order to reduce pesticide use while maintaining productivity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (2), pp.110-116. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2009.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Take-all decline: An epidemiological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas John Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Cunniffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Paveley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining experimentation and modelling to estimate primary and secondary infections of take-all disease of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (7), pp.1523-1530. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease Spread Across Multiple Scales in a Spatial Hierarchy: Effect of Host Spatial Structure and of Inoculum Quantity and Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 99 (7), pp.833-839. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-99-7-0833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade: An Epidemiological Model to Simulate Disease Spread and Aggregation Across Multiple Scales in a Spatial Hierarchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 99 (7), pp.823-832. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-99-7-0823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyze spatial structure and model spatio-temporal development of epiphytes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (1), pp.4-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment analyser la structure spatiale et modéliser le développement spatio-temporel des épiphyties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (1), pp.4-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear relationship between Gaeumannomyces graminis var. tritici (Ggt) genotypic frequencies and disease severity on wheat roots in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sarniguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2), pp.492-499. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01166.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size, shape and intensity of aggregation of take-all disease during natural epidemics in second wheat crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Willocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (1), pp.87-96. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2006.01503.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial pattern analysis of take-all disease of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Willocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (6), pp.S41-S41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DigitAF Deliverable 2.5: Plan for improvement of existing tools/models for tree and crop productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom De Swaef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based approach to assess the effectiveness of pest biocontrol by natural enemies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Memmah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] auto-saisine. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIP-AGRI Focus Group Benefits of landscape features for arable crop production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Alomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Begg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Büren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Chenaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroforesTreeAdvice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birk Skyum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:6250b831c59f211785172a87246e27b8efab24a7;origin=https://forgemia.inra.fr/sk8/sk8-apps/agroecosystem/absys/agroforestreeadvice.git;visit=swh:1:snp:ab9c2055802aa4a8b7d956bd27ee14443bfc140e;anchor=swh:1:rev:5e711137e20a881936ff80269c89b0aa857748aa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroforesTreeAdvice: an advice aggregator for tree species selection for agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Ronn-Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birk Skyum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Paut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Agroforestry Conference (EURAF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mendel University, May 2024, Brno, Czech Republic. pp.300-301, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11118/978-80-7509-982-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FSPM applied to agroforestry system co-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lemière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Plant Growth Modeling, Simulation, Visualization, and Applications (PMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Wuxi, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine in agroforestry: impact of evergreen trees on water stress, yield and grape composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deslandes Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouisson Yvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic agrivoltaism, a solution to cultivate crops under climate change: smart management of solar panels to protect the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Juillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chopard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Persello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. SIMA AgriTech Day by Axema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic study of the effect of growing trees on grapevine yield: 24 years of experience in the South of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Trambouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Hi-sAFe model to test the effect of tree root and branch pruning with different crop management options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Inurreta Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress of Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop microclimate: can alleycropping alleviate climate change effects on durum wheat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Wolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pollarding on growth and development of adult agroforestry walnut trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Le Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Agroforestry Conference. EURAF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nijmejen, Netherlands. 567 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How important is adapting regional climatic projections to the local environment? A procedure for microclimatic corrections makes the difference for crop growth in a virtual experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Agroforestry Conference. EURAF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nijmegen, Netherlands. 567 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tree root pruning on yield of durum wheat and barley in a mediterranean alley-cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Daniel Inurreta Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Agroforestry Conference. EURAF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nijmejen, Netherlands. 567 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Cereal Crops Better Cope with Climate Change in Agroforestry? A First Assessment with a Rain Reduction Experiment in a Mature Alley-Cropping System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bourdoncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Aug 2018, Genève, Switzerland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry at all latitudes? Unexpected results about best designs to allow more light to the crops at various latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Molto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blitz-Frayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. 466 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit-trees in agroforestry systems - Review and prospects for the temperate and mediterranean zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230)., May 2016, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of agroforestry on phenology and components of yield of different varieties of durum wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Daniel Inurreta Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230)., May 2016, Montpellier, France. 466 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microclimatic effect of agroforestry on diurnal temperature cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Daniel Inurreta Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230)., May 2016, Montpellier, France. 466 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale studies of the relationships between cropping structure and pest and disease regulation services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Gidoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Bagny-Beilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA international). FRA. Agropolis International., Sep 2015, Montpellier, France. pp.443-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of statistical frameworks to study the relationship between landscape features and pest insect abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAYOTE 2014. Modélisation de paysages agricoles pour l’analyse et la simulation de processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PODYAM: a modeling framework for simulating population dynamics in agricultural mosaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. 620 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie du paysage appliquée à la conception, d'agroécosystèmes favorisant la lutte biologique par conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agro-écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécologie et numérique - quels outils pour comprendre et concevoir des systèmes agricoles plus durables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie. Montpellier, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03236996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agroforesterie à l'Inra: des recherches ancrées dans l'agroécologie, aux cœurs d'enjeux sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du développement spatio-temporel des maladies d'origine tellurique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale Supérieure Agronomique de Rennes, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02822244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du développement spatio-temporel des maladies d'origine tellurique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Agrocampus - Ecole nationale supérieure d'agronomie de rennes, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00130776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId337"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82D59EC2"/>
+    <w:nsid w:val="8D87CEA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/search/index/?q=%2A&amp;rows=30&amp;authIdHal_s=marie-gosme&amp;sort=publicationDate_tdate+desc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vityi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03816-8_15" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Moskowicz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136863v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourguignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/ebook-9791387613570" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soulard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesari Alexandre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Louna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lecomte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739687v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tallaa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518723v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bourdoncle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Simon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Oheix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735448v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Wolz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Talbot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734782v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Reyes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Panozzo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743543v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Camara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ngom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanogo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schuller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968784v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M S Kheir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Bakhtiary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Kephe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenal Assou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae1cd5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200178v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tade&#225;&#353; Stan&#283;k" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birk Skyum" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01208-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04755735v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Bachakdjian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-01092-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575614v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127199" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490170v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-00953-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700054v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Tranchina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Burgess" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Giuseppe Cella" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cumplido-Marin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-01047-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136473v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00894-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097126v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2023.1366.24" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344009v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/plantphenomics.0120" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672549v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Daniel Inurreta-Aguirre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00736-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bradley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jac.12488" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaopeng Huo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Gao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianli Yang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108620" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280445v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Wolz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11040356" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323107v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Cadisch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Oelbermann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meine van Noordwijk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107555" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Bec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jac.12403" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908445v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10071047" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oheix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herv&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/r3sbnb" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ngom" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Daba Gomis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Badji" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-018-0237-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02123879v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Wolz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Talbot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11082293" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623185v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Daniel Inurreta Aguirre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-018-0201-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627750v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blitz-Frayret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Molto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-018-0214-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621287v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Garc&#237;a de Jal&#243;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Burgess" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Graves" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Moreno" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mcadam" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0116-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608362v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Begg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Alomar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Reubens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173355v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.03.016" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004552v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Lucas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. C. A. Gilligan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12060" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SD724KG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001424v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Carrou&#233;e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Sellier de Chezelles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-1787-2013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9822-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQLZ8V44-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000641v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9795-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6S82124-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003358v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguie de Villemandy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bazot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.07.009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLKFL7XS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930558v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0009-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173214v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-010-9700-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8F1ZCW5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173228v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.11.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T5GVRQ8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173159v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.04.012" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V57G08QB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173153v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-7-0833" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173150v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-7-0823" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173203v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas John Bailey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Cunniffe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Paveley" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601178v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662696v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654923v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01166.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MH57SM7G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658196v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Willocquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2006.01503.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600679v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711263v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom De Swaef" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lammoglia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609595v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800942v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;ren" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Chenaux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759227v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6250b831c59f211785172a87246e27b8efab24a7;origin=https://forgemia.inra.fr/sk8/sk8-apps/agroecosystem/absys/agroforestreeadvice.git;visit=swh:1:snp:ab9c2055802aa4a8b7d956bd27ee14443bfc140e;anchor=swh:1:rev:5e711137e20a881936ff80269c89b0aa857748aa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653766v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Ronn-Anderson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11118/978-80-7509-982-2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996877v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754427v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deslandes Florent" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Delmotte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouisson Yvan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867867v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cartier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736348v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Inurreta Aguirre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736831v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reyes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736832v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Trambouze" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737865v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736815v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737776v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737414v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742594v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742898v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742945v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744212v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740833v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gidoin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Babin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny-Beilhe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743307v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Riou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173347v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173310v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03236996v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789535v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Lawson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173975v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799882v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Amaral Paulo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Borek" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209210v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822244v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130776v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/search/index/?q=%2A&amp;rows=30&amp;authIdHal_s=marie-gosme&amp;sort=publicationDate_tdate+desc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Vityi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03816-8_15" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05604072v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Chera&#239;et" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourguignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324268v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lemi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Moskowicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5821/ebook-9791387613570" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesari Alexandre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Louna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lecomte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598431v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soulard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom de Swaef" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05025847v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518723v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tallaa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bourdoncle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Oheix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735448v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Wolz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Talbot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Reyes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737916v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Panozzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Camara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ngom" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanogo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744094v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schuller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05611381v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3t4g-b096" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Lawson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789535v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Amaral Paulo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Borek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Burgess" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M S Kheir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Bakhtiary" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Kephe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juvenal Assou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae1cd5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200178v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tade&#225;&#353; Stan&#283;k" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birk Skyum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01208-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700054v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Tranchina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Giuseppe Cella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cumplido-Marin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-01047-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04755735v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory Bachakdjian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-01092-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127199" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490170v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-00953-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136473v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00894-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097126v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2023.1366.24" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344009v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/plantphenomics.0120" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672549v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Daniel Inurreta-Aguirre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-022-00736-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225912v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bradley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jac.12488" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323107v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Cadisch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Oelbermann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meine van Noordwijk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107555" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455254v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaopeng Huo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Gao" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianli Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108620" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280445v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Wolz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11040356" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937655v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Bec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jac.12403" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908445v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10071047" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478462v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oheix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Herv&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/r3sbnb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620417v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ngom" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Daba Gomis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Badji" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-018-0237-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02123879v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Wolz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Talbot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11082293" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623185v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Daniel Inurreta Aguirre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-018-0201-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627750v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blitz-Frayret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Molto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-018-0214-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621287v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvestre Garc&#237;a de Jal&#243;n" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Burgess" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Graves" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Moreno" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mcadam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-017-0116-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608362v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Begg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Alomar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Reubens" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173355v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.03.016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004552v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Lucas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. C. A. Gilligan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12060" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1SD724KG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001424v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Carrou&#233;e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Sellier de Chezelles" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-1787-2013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001362v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9822-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQLZ8V44-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000641v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9795-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6S82124-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003358v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguie de Villemandy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bazot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.07.009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLKFL7XS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930558v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0009-1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173214v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-010-9700-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8F1ZCW5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173228v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2009.11.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T5GVRQ8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173203v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas John Bailey" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Cunniffe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Paveley" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173159v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.04.012" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V57G08QB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173153v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-7-0833" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173150v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-7-0823" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601178v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662696v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654923v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01166.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MH57SM7G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658196v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Willocquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2006.01503.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600679v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711263v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom De Swaef" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lammoglia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609595v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800942v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;ren" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Chenaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759227v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6250b831c59f211785172a87246e27b8efab24a7;origin=https://forgemia.inra.fr/sk8/sk8-apps/agroecosystem/absys/agroforestreeadvice.git;visit=swh:1:snp:ab9c2055802aa4a8b7d956bd27ee14443bfc140e;anchor=swh:1:rev:5e711137e20a881936ff80269c89b0aa857748aa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653766v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Ronn-Anderson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paut" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11118/978-80-7509-982-2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996877v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754427v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deslandes Florent" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Delmotte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouisson Yvan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867867v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cartier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736832v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Trambouze" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736348v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Inurreta Aguirre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736831v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reyes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737414v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737865v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736815v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737776v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742594v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742898v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742945v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744212v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740833v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gidoin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Babin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny-Beilhe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743307v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Riou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173347v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173310v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03236996v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209210v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822244v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130776v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>