--- v0 (2026-03-30)
+++ v1 (2026-04-30)
@@ -896,186 +896,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : L'enfant et ses langues. Une étymologie de l'intime et du multiple</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entrevista a Alfons Cervera. « No me entendía a mí mismo con otro nombre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Gourgues; Louise Sampagnay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Enfant plurilingue en littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Édition des Archives Contemporaines, pp.1-12, 2024, 9782813005205</w:t>
+              <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.263-270, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152667v1</w:t>
+                <w:t xml:space="preserve">hal-04660484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrevista a Alfons Cervera. « No me entendía a mí mismo con otro nombre »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : L'enfant et ses langues. Une étymologie de l'intime et du multiple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Sampagnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Gourgues; Louise Sampagnay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Enfant plurilingue en littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.263-270, 2024</w:t>
+              <w:t xml:space="preserve">, Édition des Archives Contemporaines, pp.1-12, 2024, 9782813005205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660484v1</w:t>
+                <w:t xml:space="preserve">hal-04152667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Con la muerte en los apuntes. Els paradisos artificials de Alfons Cervera</w:t>
               </w:r>
@@ -1201,169 +1201,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derramar la sangre para conocer al hombre, De vampiros y otros asuntos amorosos de Alfons Cervera</w:t>
+                <w:t xml:space="preserve">Fotografía y autografía en Los caminos de vuelta de Alfons Cervera y Ella pisó la Luna de Belén Gopegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Natalie Noyaret; Gregoria Palomar. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jacqueline Bel, Jean Devaux, Xavier Escudero, Ramón Pérez Parejo, José Soto Vázquez, Carl Vetters (dir.), Crueldades y violencias en el cuento y en la narración breve</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Shaker Verlag, pp.503-522, 2022</w:t>
+              <w:t xml:space="preserve">Portrait et autoportrait dans la fiction espagnole contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orbis Tertius, pp.177-200, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153194v1</w:t>
+                <w:t xml:space="preserve">hal-04154716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fotografía y autografía en Los caminos de vuelta de Alfons Cervera y Ella pisó la Luna de Belén Gopegui</w:t>
+                <w:t xml:space="preserve">Derramar la sangre para conocer al hombre, De vampiros y otros asuntos amorosos de Alfons Cervera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portrait et autoportrait dans la fiction espagnole contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Orbis Tertius, pp.177-200, 2022</w:t>
+              <w:t xml:space="preserve">Jacqueline Bel, Jean Devaux, Xavier Escudero, Ramón Pérez Parejo, José Soto Vázquez, Carl Vetters (dir.), Crueldades y violencias en el cuento y en la narración breve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shaker Verlag, pp.503-522, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154716v1</w:t>
+                <w:t xml:space="preserve">hal-04153194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Cervera y la construcción de sus personajes (entrevista)</w:t>
               </w:r>
@@ -1677,51 +1677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124488v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#233;maux-Bouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Freda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gourgues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rojas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/143ek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133494v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11z0w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660471v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153234v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153274v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124475v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/143f0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987952v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sampagnay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813005205" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005205" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660485v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660475v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154711v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Cervera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148446v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124488v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#233;maux-Bouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Freda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gourgues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rojas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/143ek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133494v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11z0w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660471v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153234v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153274v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124475v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/143f0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987952v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sampagnay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813005205" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813005205" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660484v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152667v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660485v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660475v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153194v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154711v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Cervera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148446v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>