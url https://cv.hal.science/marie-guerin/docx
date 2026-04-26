--- v0 (2026-03-15)
+++ v1 (2026-04-26)
@@ -223,791 +223,791 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390350v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis de Mas Latrie (1815-1897) et la Grèce franque : contexte d’élaboration et apports du manuscrit NAF 6798 de la BnF</w:t>
+                <w:t xml:space="preserve">Intercultural Encounters in Medieval Greece after 1204. The Evidence of Art and Material Culture , éd. Vicky Foskolou , Sophia Kalopissi-Verti , Turnhout, Brepols, 2022 ; 1 vol., 572 p. ( Byzantioς, Studies in Byzantine History and Civilization , 19). ISBN : 978-2-503-59850-5. Prix : € 95,00</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Louis de Mas Latrie, Historian of Frankish Greece, colloque organisé par l’École française d’Athènes, le GRHis, l’University of Cyprus et le Centre d’Études Chypriotes, Nicosie, 30-31 octobre 2024</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Tome CXXX (2), pp.649-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rma.302.0649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391334v1</w:t>
+                <w:t xml:space="preserve">hal-04871644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Alexandre Buchon et les « archives de Mons en Hainaut » : l’apport des archives septentrionales au XIXe siècle pour l’histoire de la principauté de Morée</w:t>
+                <w:t xml:space="preserve">Mariages consanguins en Morée franque (XIIIe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jean-Alexandre Buchon historien de la Grèce franque</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04803940v1</w:t>
+              <w:t xml:space="preserve">Revista de Demografía Histórica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XXXVII (II), pp.95-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03818263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos G. Chrissis, Crusading in Frankish Greece, A Study of Byzantine-Western Relations and Attitudes, 1204-1282, Turnhout, Brepols (Medieval Church Studies, 22).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01631016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trouver la paix dans la principauté de Morée au XIIIe siècle : quel rôle des femmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26, pp.43-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questes.1339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite de Savoie et Renaud de Forez : mémoire de la principauté de Morée en Occident au XIVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Diana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, LXX (3), pp.243-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Shawcross, The Chronicle of Morea, Historiography in Crusader Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.11672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercultural Encounters in Medieval Greece after 1204. The Evidence of Art and Material Culture , éd. Vicky Foskolou , Sophia Kalopissi-Verti , Turnhout, Brepols, 2022 ; 1 vol., 572 p. ( Byzantioς, Studies in Byzantine History and Civilization , 19). ISBN : 978-2-503-59850-5. Prix : € 95,00</w:t>
+                <w:t xml:space="preserve">Église Sainte-Sophie / της Αγίας Σοφίας / église dominicaine, Andreville / Andravida / Ανδραβίδα / Oléna / Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guérin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...346 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Meyer-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-04877170v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Église Sainte-Sophie / της Αγίας Σοφίας / église dominicaine, Andreville / Andravida / Ανδραβίδα / Oléna / Olive</w:t>
+                <w:t xml:space="preserve">Louis de Mas Latrie (1815-1897) et la Grèce franque : contexte d’élaboration et apports du manuscrit NAF 6798 de la BnF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guérin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Louis de Mas Latrie, Historian of Frankish Greece, colloque organisé par l’École française d’Athènes, le GRHis, l’University of Cyprus et le Centre d’Études Chypriotes, Nicosie, 30-31 octobre 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Nicosie, Chypre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-04931576v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexandre Buchon et les « archives de Mons en Hainaut » : l’apport des archives septentrionales au XIXe siècle pour l’histoire de la principauté de Morée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean-Alexandre Buchon historien de la Grèce franque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française d'Athènes, GRhis, Oct 2023, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1516,51 +1516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390350v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;lat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okcan Y&#305;ld&#305;r&#305;mt&#252;rk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04803940v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.302.0649" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818263v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817070v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.1339" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877170v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.11672" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931576v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Meyer-Fernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818283v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871423v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02539278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390350v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;lat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grivaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valerian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okcan Y&#305;ld&#305;r&#305;mt&#252;rk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871644v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.302.0649" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817070v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.1339" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871517v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877170v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.11672" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Meyer-Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04803940v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818283v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871423v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02539278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>